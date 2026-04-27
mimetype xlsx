--- v0 (2026-02-18)
+++ v1 (2026-04-27)
@@ -54,4363 +54,4363 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcos da Luz</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1764/indicacao_001_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1764/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO Prefeitura Municipal de Parintins, que no interesse público do desenvolvimento social, econômico e político da Área Rural de Parintins, em especial, a área do Projeto de Assentamento da Gleba da Vila Amazônia, para que o Chefe do Poder Executivo Municipal, trata em caráter de urgência urgentíssimas e assine o Acordo de Cooperação Técnica - ACT com Instituto de Colonização e Reforma Agrária - INCRA no Estado do Amazonas, por meio da Superintendência Regional do INCRA, com objetivo de instalar no PAC/Parintins a Sala da Cidadania do INCRA e promova a adoção das providencias envolvidas no presente Acordo dando outras providências.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tião Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1741/indicacao_002_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1741/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, à Prefeitura Municipal de Parintins, por meio do Excelentíssimo Senhor Frank Luiz da Cunha Garcia, a assinatura de convênio com o Instituto Nacional de Colonização e Reforma Agrária (Incra) para recuperação de estradas vicinais e construção de pontes no Projeto de Assentamento Gleba de Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Afonso Caburi</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1776/indicacao_003_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1776/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Excelentíssimo Senhor OMAR AZIZ- Senador da República - para SOLICITAR A RECUPERAÇÃO E ASFALTAMENTO DA ESTRADA CABURI/MOCAMBO COM AMPLIAÇÃO DA ESTRADA DA COLÔNIA SÃO JOAQUIM, LAGO DA ESPERANÇA E MONTE SINAI e dá outras providências.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1765/indicacao_004_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1765/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Chefe do Executivo Municipal, que no cumprimento da legislação vigente no país, conceda o reajuste salarial aos servidores públicos efetivos da Prefeitura Municipal de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1766/indicacao_005_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1766/indicacao_005_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Chefe do Poder Executivo Municipal, que em atenção a Lei Federal 11.445/2015, conhecida como Lei do Saneamento Básico, autorize o setor competente da Administração Pública Municipal a elaborar o Plano Municipal de Saneamento Básico de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1742/indicacao_006_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1742/indicacao_006_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, ao Governo do Estado do Amazonas, na pessoa do governador Amazonino Mendes, inclusão das ruas do Distrito Agroindustrial de Parintins no projeto de asfaltamento em fase de licitação para o município de Parintins neste ano de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1767/indicacao_007_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1767/indicacao_007_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Chefe do Poder Executivo Municipal, que no interesse público e da cidadania, desenvolva Ação Conjunta com o PAC de Parintins para realizar no próximo mês de abril a emissão de Carteira de Identidade, CPF e Cartão do SUS na Cidade do Caburi a e dá outras providências.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Renei Mocambo</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1754/indicacao_008_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1754/indicacao_008_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de INDICAR a Prefeitura Municipal de Parintins, através da Secretaria Municipal de Produção e Abastecimento (Sempa), para que elabore um projeto e cadastre no Ministério da Pesca e Aquicultura para Implantação de uma fabrica de gelo e uma câmara frigorifica no município de Parintins.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1755/indicacao_009_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1755/indicacao_009_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de INDICAR a Prefeitura Municipal de Parintins, através da Secretaria Municipal de Produção e Abastecimento (Sempa), a implantação de mercados e abatedouros nas Agrovilas do município de Parintins.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1756/indicacao_010_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1756/indicacao_010_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de INDICAR à Diretoria Regional da Agência de Defesa Agropecuária e Florestal do Amazonas (Adaf), para que sejam designados profissionais para atuarem de maneira permanente na fiscalização, expedição da Guia de Transporte Animal - GTA, controle de vacinação e demais serviços de competência da Adaf nas Agrovilas do município de Parintins.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1768/indicacao_011_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1768/indicacao_011_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Chefe do Poder Executivo Municipal, que no interesse público autorize os setores competentes para realizarem a elaboração participativa do Plano de Mobilidade de Parintins, bem como do Programa Municipal de Transito de Parintins a serem executados pelas Secretarias Municipal de Educação e Empresa Municipal de Transito de Parintins.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1731/indicacao_012_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1731/indicacao_012_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO a Prefeitura Municipal de Parintins, no sentido de viabilizar a execução do Projeto "VEM DANÇAR COM O LELEU", por intermédio de recursos humanos e materiais, como forma de incentivar a prática da atividade física.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1769/indicacao_013_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1769/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO a ASSEMBLEIA LEGISLATIVA DO ESTADO DO AMAZONAS, por meio da Deputada Estadual ALESSANDRA CAMPELO, bem como os demais Excelentíssimos Senhores Parlamentares da Casa Legislativa do Estado do Amazonas, que incluam no Orçamento do Estado a dotação de recursos para desenvolvimento de atividades educacionais e manutenção do Centro de Capacitação Rural da Comunidade de Nossa Senhora de Fátima do Açaí na Gleba da Vila Amazônia no Município de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Nêga</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1758/indicacao_015_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1758/indicacao_015_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao PROCON estadual, para que encaminhe o necessário para um termo de cooperação técnica com a municipalidade, para a implantação do PROCON no município de Parintins/AM, dá outras providências.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1759/indicacao_016_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1759/indicacao_016_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO a Secretaria Estadual de Educação- SEDUC, a implantação do Ensino Médio por tecnologia, na comunidade São Sebastião da Brasília, no município de Parintins/AM, dá outras providências.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1757/indicacao_017_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1757/indicacao_017_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de INDICAR ao Governo do Estado e a Prefeitura Municipal de Parintins, a implantação de um Centro de Atenção Integral à Criança no município de Parintins.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1729/indicacao_018_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1729/indicacao_018_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, que estabeleça por meio de Decreto Municipal para que os restaurantes, bares e lanchonetes, possam no período de realização do Festival Folclórico de Parintins a tocar em seus equipamentos de som toada dos Bois Bumbás Garantido e Caprichoso.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1743/indicacao_019_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1743/indicacao_019_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, à Prefeitura Municipal de Parintins, para que seja firmado convênio com a Superintendência Regional dos Correios no Amazonas, com objetivo de implantar uma Agência Comunitária dos Correios e Banco Postal no Distrito de Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Cabo Linhares</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1752/indicacao_020_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1752/indicacao_020_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Comando Geral da Policia Militar do Amazonas, que faça um convenio com o Poder Executivo, para que os Policiais da Reserva atuam como Gestores, Coordenadores e Instrutores nas Escolas Municipais, possam voltar a usar farda e armamentos e dá outras providências.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1730/indicacao_021_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1730/indicacao_021_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, que possa realizar a I FEIRA DE MEIO AMBIENTE E BIODIVERSIDADE no Município de Parintins, conforme projeto em anexo e dá outras providências.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1770/indicacao_022_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1770/indicacao_022_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Chefe do Poder Executivo Municipal, que no interesse público e da cidadania assine Acordo de Cooperação Técnica - ACT com o INCRA objetivando a implantação do Programa Crédito Mulher para as famílias assentadas do PA da Vila Amazônia.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1753/indicacao_023_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1753/indicacao_023_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo da Cidade de Parintins, na pessoa do Sr. Prefeito Frank Luís da Cunha Garcia, que faça o asfaltamento da Rua que dá acesso ao Clube de Cabos e Soldados e dá outras providências.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Professor Maildson</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1762/indicacao_024_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1762/indicacao_024_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, para que seja feita a doação do terreno localizado na Rua 15 de Setembro s/nº na Agrovila do Caburi, para que ali pudesse ser implantado o escritório e sede social da COOPCABURI (Cooperativa Agroindustrial do Caburi), na Agrovila do Caburi, no Município de Parintins-AM.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1744/indicacao_025_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1744/indicacao_025_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do prefeito Frank Luiz da Cunha Garcia, celeridade na assinatura de convênio com o Governo do Estado do Amazonas, por meio do governador Amazonino Mendes, no valor de R$ 7 milhões destinado à reforma e construção de orla, na qual aponto como prioridade um trecho de 450 metros entre o Matadouro Frigorífero Osório Melo e a Marina Morena, no bairro Santa Clara, obra orçada em cerca de R$ 4 milhões, e dá outras providências.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1745/indicacao_026_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1745/indicacao_026_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, à direção do Instituto Federal de Educação, Ciência e Tecnologia (Ifam) assinatura de Termo de Cooperação Técnica com a gestão da Escola Municipal Pedro Reis Ferreira, na comunidade Divino Espírito Santo, no Paraná do Espírito Santo do Meio, para apoio ao Projeto "Horta na Escola", implantação de projetos fruticultura, plantas medicinais e avicultura, com envolvimento das famílias dos estudantes, e dá outras providências.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1746/indicacao_027_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1746/indicacao_027_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, à Marinha do Brasil, por meio da Agência Fluvial de Parintins, para realização de palestras mensais nas escolas e comunidades rurais do município de Parintins banhadas por rios sobre as normas básicas de segurança na navegação e uso de colete salva vidas, e dá outras providências.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1771/indicacao_028_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1771/indicacao_028_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Chefe do Poder Executivo Municipal, que atenda ASSOCIAÇÃO DE MORADORES DO BAIRRO UNIÃO com a doação de 01 (um) terreno de propriedade do Município de Parintins, localizado em anexo ao centro de saúde no bairro, com objetivo de construir a sede administrativa e social da Entidade.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1747/indicacao_029_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1747/indicacao_029_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, à Defensoria Pública do Estado do Amazonas, que adote providências em relação aos constantes racionamentos da concessionária Eletrobrás Amazonas Energia ocorridos no final do mês de julho de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1748/indicacao_030_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1748/indicacao_030_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Eletrobrás Amazonas Energia, por meio da Coordenação do Programa Luz Para Todos, a realização de Curso Técnico Preparatório de Eletricista para a comunidade São Tomé do rio Uaicurapá, cujo objetivo é a capacitação de moradores da própria localidade para ligar a rede de energia quando desligada em virtude de problemas comuns na área, e dá outras providências.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1749/indicacao_031_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1749/indicacao_031_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, à Secretaria Municipal de Educação (Semed), a aquisição de cinco dúzias de tábuas de 4 metros para assoalho e duas dúzias de pernamanca para o serviço de reforma da passarela da Escola Municipal Pedro Reis Ferreira, na comunidade do Divino no Paraná do Espírito Santo do Meio, e dá outras providências.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1732/indicacao_032_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1732/indicacao_032_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa que a Central da Eletrobras Amazonas Energia conduza uma avaliação técnica na região que compreende a Comunidade do Maranhão. O pedido é quanto ao problema no fornecimento de energia elétrica, associado à limpeza do ramal onde passa a rede de transmissão e distribuição. Nesse sentido, solicitamos que a empresa que ganhou a licitação execute este serviço de forma minuciosa.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1733/indicacao_033_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1733/indicacao_033_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Governo do Estado do Amazonas providencie a reestruturação das Polícias Militar e Civil no município de Parintins.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1760/indicacao_034_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1760/indicacao_034_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO à Prefeitura Municipal de Parintins, para que disponibilize no site Oficial da Prefeitura Municipal e/ou em local visível para todos interessados, pelo prazo que durar a locação, o valor da locação, o tempo de duração e o objeto do contrato de locação, dos imóveis locado pela Administração Direta, Indireta e Autárquica Municipais.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1763/indicacao_035_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1763/indicacao_035_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de sugerir INDICAÇÃO ao Governador do Estado do Amazonas, Sr. Amazonino Mendes e a SEJUS, que seja realizado a instalação de Câmeras de Segurança, no Presídio Público de Parintins.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao_036_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao_036_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, à Superintendência do Instituto Nacional de Colonização e Reforma Agrária (Incra), no Amazonas, que encaminhe uma equipe técnica ao Projeto de Assentamento (PA) Gleba de Vila Amazônia para fazer reordenamento territorial de comunidades em áreas de riscos nas regiões do Laguinho, Valéria e Murituba, e dá outras providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1734/indicacao_037_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1734/indicacao_037_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o setor responsável do Instituto de Peso e Medida do Estado do Amazonas (IPEM), bem como da Agência Nacional de Petróleo (ANP), Instituto Nacional de Metrologia, Qualidade e Tecnologia (Inmetro) e do Programa de Proteção e Defesa do Consumidor (Procon), efetuem ações de fiscalização do combustível comercializado no município de Parintins/AM.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1735/indicacao_038_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1735/indicacao_038_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Governo do Estado do Amazonas realize a reforma do auditório da_x000D_
 Escola Estadual Suzana de Jesus Azedo, localizada no município de Parintins. Para somar forças a esta propositura, solicito ainda o apoio da Deputada Estadual Alessandra Campêlo (MDB).</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1736/indicacao_039_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1736/indicacao_039_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Governo do Estado do Amazonas realize a reforma do auditório da Escola Estadual Suzana de Jesus Azedo, localizada no município de Parintins.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1772/indicacao_040_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1772/indicacao_040_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Instituto Nacional de Colonização e Reforma Agrária - INCRA, que priorize o processo de municipalização dos lotes de terras pertencentes ao Projeto de Assentamento da Vila Amazônia, destinado ao Município de Parintins, atendendo as novas demandas da população e do Poder Público Municipal.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1773/indicacao_041_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1773/indicacao_041_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Instituto Nacional de Colonização e Reforma Agrária - INCRA que implante e no Projeto de Assentamento da Vila Amazônia o Programa Nacional de Educação na Reforma Agrária - PRONERA, visando a democratização do conhecimento no campo.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1774/indicacao_042_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1774/indicacao_042_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Instituto Nacional de Colonização e Reforma Agrária - INCRA, retire da Justiça Federal a Ação de Reintegração de Posse dos lotes ocupados irregularmente nas proximidades da Escola Municipal Tsukasa Uyetsuka sob domínio do INCRA no Projeto de Assentamento Vila Amazônia e proceda a regularização fundiária do local, atendendo a demanda dos assentados dentro das normas legais.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1737/indicacao_043_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1737/indicacao_043_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Banco Bradesco se posicione em relação às falhas operacionais e_x000D_
 falta de dinheiro nos caixas eletrônicas da agência no município de Parintins/AM. Em nome da Comissão de Defesa do Consumidor, nossa intenção é viabilizar melhorias no atendimento oferecido à população.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1761/indicacao_044_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1761/indicacao_044_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO à presidente do Tribunal de Constas do Estado do Amazonas, conselheira Yara Lins dos Santos, para que informe sobre o Termo de Ajustamento de Gestão (TAG) realizado a Prefeitura de Parintins e o Tribunal de Contas do Estado do Amazonas para a realização do concurso público para contratação de servidores nos quadros da administração pública.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1751/indicacao_045_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1751/indicacao_045_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Saúde (Semsa), a contratação de um Agente Comunitário de Saúde (ACS) para cobertura da área da comunidade São Sebastião do Boto, e dá outras providências.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1775/indicacao_047_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1775/indicacao_047_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Instituto Nacional de Colonização e Reforma Agrária - INCRA, que realize na área do Projeto de Assentamento da Gleba da Vila Amazônia Ação de Cadastro Ambiental Rural - CAR, com a finalidade de atender demanda dos assentados.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1738/indicacao_048_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1738/indicacao_048_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 ao gabinete da deputada eleita Joana D'arc (PR) a criação de Lei que regulamenta o transporte de animais domésticos em viagens no estado amazonense. Ciente do interesse da deputada com a temática, manifesto também minha atenção para que haja previsão legal quanto à garantia de segurança para que os pets possam viajar em condições favoráveis.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1739/indicacao_049_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1739/indicacao_049_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins crie o Conselho de Proteção e Defesa dos Animais. A iniciativa é relevante no sentido de proporcionar ações e debates sobre essa questão importante da sociedade: respeito e cuidado com os animais.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1740/indicacao_050_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1740/indicacao_050_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, a destinação de emendas impositivas direcionadas à realização do Festival de Verão do Caburi e do Festival Folclórico do Mocambo, sediados no município de Parintins. Dessa forma, encaminho esta propositura ao gabinete da deputada estadual Alessandra Campêlo (MDB), apoiadora dos eventos culturais parintinenses.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1778/mocao_de_aplausos_001_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1778/mocao_de_aplausos_001_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações para o Bloco Carnavalesco Rubro Negro pela conquista do título de campeão da Chave Especial no Carnailha 2018.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1779/mocao_de_aplausos_002_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1779/mocao_de_aplausos_002_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações para o Bloco Carnavalesco Chitara da Chapada pela conquista do título de campeão da Chave Irreverente no Carnailha 2018.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1780/mocao_de_aplausos_004_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1780/mocao_de_aplausos_004_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a Geana Rafaela de Souza e Souza, artista parintinense que vem se destacando na elaboração de figurinos dos carnavais das cidades de São Paulo e Rio de Janeiro.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1781/mocao_de_aplausos_005_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1781/mocao_de_aplausos_005_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES aos Ten. PM Viana, S. Andrade, Cursino e os Policiais SGT. PM Ciedson Freitas Tadeu, R Nogueira, Clodoaldo, Oriente, Arcangelo e Francisco Vilson Lopes Pereira, SD. PM Aeliade Cardoso Barbosa Stanley, Jeferson, Mirna, Sales Santarém, Deivid, Rubens Souza, André Cunha Teixeira, Cliver, Camilo, Silva Neto, Cristina Araújo, André Cunha, Belchior, Heverson Brunel, Eugilen e Rodrigo Santana Macedo e CB PM Erik Santos, Assis Mendonça e Francirley.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1782/mocao_de_aplausos_006_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1782/mocao_de_aplausos_006_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Cb. Adriano Fonseca e SD. Kedson Bezerra, por terem concluído o 1º Curso de Operações Policiais em ambientes de Selva" (Copas) ", ministrado pela Companhia Operações Especiais da Pmam, em 60 dias de curso.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1783/mocao_de_aplausos_008_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1783/mocao_de_aplausos_008_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações a Maria Andrade Costa, escolhida para ser a madrinha do navio CBO Parintins. Dessa forma, representando a cultura parintinense.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1784/mocao_de_aplausos_009_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1784/mocao_de_aplausos_009_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Tenente Coronel Valadares Pereira de Souza Junior.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1785/mocao_de_aplausos_010_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1785/mocao_de_aplausos_010_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações ao jornal A CRÍTICA, referência no jornalismo da Região Norte.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1786/mocao_de_aplausos_011_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1786/mocao_de_aplausos_011_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações em homenagem aos 33 anos da Associação Pestalozzi Glauber Viana Gonçalves.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>Bertoldo Pontes</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1852/mocao_de_aplausos_012_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1852/mocao_de_aplausos_012_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO de APLAUSOS e PARABENIZAÇÃO à senhora Maria Helena Pinheiro dos Santos de 98 anos pela conquista do diploma de Ensino Fundamental.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1787/mocao_de_aplausos_013_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1787/mocao_de_aplausos_013_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES às professoras Arineide dos Santos Tavares e Leonor Ferreira Souza, pela vitória na eleição para formação da nova diretoria do Sindicato dos Profissionais e Trabalhadores em Educação Pública Municipal de Parintins (SINPTEMPIN), para o triênio 2018/2021.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1788/mocao_de_aplausos_016_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1788/mocao_de_aplausos_016_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações para a Rádio Clube de Parintins pela passagem dos 31 anos da emissora, comemorados no dia 08 de junho.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1789/mocao_de_aplausos_018_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1789/mocao_de_aplausos_018_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS E PARABENIZAÇÕES para a Agência Fluvial de Parintins, em homenagem aos 153 anos da Batalha Naval do Riachuelo, Data Magna da Marinha do Brasil, comemorada anualmente no dia 11 de junho, e dá outras providências.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1790/mocao_de_aplausos_020_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1790/mocao_de_aplausos_020_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações aos profissionais que identificaram os autores das páginas fakes "Carlito Gonçalves" e "Tainá Xavier Melo" que denegriram diversas pessoas em Parintins.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1791/mocao_de_aplausos_021_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1791/mocao_de_aplausos_021_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a todos os Policiais que participaram da perseguição e prisão dos bandidos que fizeram o assalto na Casa de um empresário na Cidade de Boa Vista do Ramos. Segue os nomes dos Policiais em anexo.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1792/mocao_de_aplausos_023_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1792/mocao_de_aplausos_023_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS ao Senador Omar Aziz pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1793/mocao_de_aplausos_024_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1793/mocao_de_aplausos_024_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES aos congregados marianos com mais de 20 (vinte) anos na Congregação Mariana Nossa Senhora das Graças da Paroquia de São José - CONSAGRAS.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1794/mocao_de_aplausos_027_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1794/mocao_de_aplausos_027_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao empresário Edilson Rufino de Jesus que efetua doações mensais de gêneros alimentícios e de materiais de limpeza, além de equipar uma sala de reanimação para o Hospital Padre Colombo.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1795/mocao_de_aplausos_028_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1795/mocao_de_aplausos_028_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES, a todos os Policiais que impediram a fuga em massa do presidio de vários detentos que estavam planejando a fuga a vários dias e a polícia teve a paciência de esperar o momento certo para dar flagrante nesses indivíduos. Segue os nomes dos Policiais em anexo.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1796/mocao_de_aplausos_029_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1796/mocao_de_aplausos_029_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a Sargento Silma e o Cabo Teixeira Júnior, pelo excelente trabalho realizado à frente do Pelotão Mirim.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1797/mocao_de_aplausos_030_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1797/mocao_de_aplausos_030_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Sargento Almeida, que coordena o Programa do Bombeiro Mirim.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1798/mocao_de_aplausos_032_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1798/mocao_de_aplausos_032_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS E PARABENIZAÇÕES a Secretaria Municipal de Educação - SEMED e a todas as Escolas que tiveram ótimos avanços no IDEB no Município de Parintins.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1799/mocao_de_aplausos_033_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1799/mocao_de_aplausos_033_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS E PARABENIZAÇÕES ao empresário Paulo Araújo e três moradoras da Rua Paes de Andrade pelo exemplo de cidadania ao cuidarem da via pública, e dá outras providências.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1800/mocao_de_aplausos_034_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1800/mocao_de_aplausos_034_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações à Promotora de Justiça Leda Mara Nascimento Albuquerque, nomeada para o cargo de Procuradora-Geral de Justiça no Ministério Público do Estado do Amazonas.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1853/mocao_de_aplausos_042_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1853/mocao_de_aplausos_042_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Sr. Wilson Miranda Lima, Governador eleito no Amazonas.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1854/mocao_de_aplausos_046_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1854/mocao_de_aplausos_046_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS E PARABENIZAÇÕES à Coordenação da Escola Municipal Washington Luiz Teixeira, pela realização da Festa do Boi Melancia 2018, na comunidade São Sebastião da Boca do Boto, no dia 10 de novembro, e dá outras providências.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1855/mocao_de_aplausos_049_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1855/mocao_de_aplausos_049_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS, ao Setor de Identificação do Pronto Atendimento ao Cidadão (PAC).</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1856/mocao_de_aplausos_050_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1856/mocao_de_aplausos_050_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS ao Liceu de Artes e Ofícios Cláudio Santoro/Unidade Parintins, pela realização de Vernissage das exposições "Ancestralidade" e "Geo+Metria", no dia 09 de novembro de 2018.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1857/mocao_de_aplausos_051_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1857/mocao_de_aplausos_051_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES aos Policiais Militares que participaram do Campeonato de Jiu Jitsu realizado no dia 24/11/2018 no Ginásio Elias Assayag e foram vencedores.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1858/mocao_de_aplausos_054_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1858/mocao_de_aplausos_054_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações a professora parintinense Keyla Regina Pontes Nogueira, no sentido de homenagear essa educadora que muito tem contribuído com nosso município.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1859/mocao_de_aplausos_055_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1859/mocao_de_aplausos_055_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações aos empresários José Roberto e Waldemar Machado, bem como ao Grupo Brasileiro, cujos empreendimentos geram emprego e renda para população parintinense.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>MPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1801/mocao_de_pesar_001_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1801/mocao_de_pesar_001_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento do ex-vereador parintinense Everaldo Silvério Batista Coelho.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1802/mocao_de_pesar_002_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1802/mocao_de_pesar_002_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família do Senhor Jaime Pereira Franco, cabo da PM, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1803/mocao_de_pesar_003_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1803/mocao_de_pesar_003_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família pelo falecimento do operário parintinense José Raldivan Barreto Araújo (Piauí).</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1804/mocao_de_pesar_004_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1804/mocao_de_pesar_004_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento de Domingos Afonso Cavalcante Barroso.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1805/mocao_de_pesar_005_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1805/mocao_de_pesar_005_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO de PESAR aos familiares do Senhor Giácomo Betti em virtude do seu falecimento.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1860/mocao_de_pesar_006_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1860/mocao_de_pesar_006_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família do Senhor Antônio Martins Gomes, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1806/mocao_de_pesar_007_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1806/mocao_de_pesar_007_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO DE PESAR aos familiares de José de Jesus Nascimento Teixeira, conhecido como Zé Teixeira, que faleceu na noite de sábado, dia 19 de maio, no Hospital Regional Jofre Matos Cohen, e dá outras providências.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1807/mocao_de_pesar_008_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1807/mocao_de_pesar_008_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família do Senhor Marcos Antônio Costa Cabral, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1808/mocao_de_pesar_009_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1808/mocao_de_pesar_009_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família do Senhor Pedro Pereira, pai do Deputado Cabo Maciel, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1809/mocao_de_pesar_011_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1809/mocao_de_pesar_011_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR pelo falecimento de Saymon Rocha de Souza.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1810/mocao_de_pesar_012_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1810/mocao_de_pesar_012_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família do Senhor Ronaldo Colares Monte Verde Filho, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>Beto Farias</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1811/mocao_de_pesar_013_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1811/mocao_de_pesar_013_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família do Senhor Humberto Gomes da Silva pelo seu falecimento.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1812/mocao_de_pesar_014_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1812/mocao_de_pesar_014_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento de Gilberto Duque da Silva.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1813/mocao_de_pesar_015_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1813/mocao_de_pesar_015_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família do 3º Sargento George dos Santos Andrade, pelo falecimento do seu filho Pedro Luiz Tavares de Andrade.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1814/mocao_de_pesar_016_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1814/mocao_de_pesar_016_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR pelo falecimento de Daniela Simas Figueiredo.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1815/mocao_de_pesar_018_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1815/mocao_de_pesar_018_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO DE PESAR aos familiares de Ana de Souza Picanço, 90 anos, que faleceu no Hospital Regional na noite do dia 10 de setembro, e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1861/mocao_de_pesar_019_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1861/mocao_de_pesar_019_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento de Luciano Brasil.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1862/mocao_de_pesar_020_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1862/mocao_de_pesar_020_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento de Alonso Cabral.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento_001_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento_001_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação  - SEMED, para dotar a Escola Municipal "Toledo Pizza" com 01 (uma) roçadeira, objetivando fazer a manutenção de roçagem no quadro do educandário.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1566/requerimento_002_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1566/requerimento_002_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a reposição de lâmpadas e luminárias para a Comunidade de Santa Maria de Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1567/requerimento_003_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1567/requerimento_003_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a operação tapa-buraco e recapeamento das ruas do bairro de Santa Clara, e dá outras providências.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1591/requerimento_004_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1591/requerimento_004_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, através da Secretaria de Pecuária, Agricultura e Abastecimento (Sempa) e ao setor de tributação do município, informações uteis e necessárias sobre a arrecadação do matadouro frigorifico municipal "Ozório Melo" no ano de 2017, da aplicação do recursos recebidos, bem como, sobre a situação do prédio e equipamentos (condição do prédio, condições dos currais, lista de materiais - equipamentos e ferramentas - existente para o abate).</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1592/requerimento_005_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1592/requerimento_005_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras a execução de serviços de limpeza no bairro Pascoal Alággio.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1593/requerimento_006_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1593/requerimento_006_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Empresa Municipal de Transito e Transporte (EMTT), que seja realizada pinturas de Faixas de Pedestres na frente das escolas da rede Municipal e Estadual do município.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1568/requerimento_007_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1568/requerimento_007_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Secretaria de Obras e a empresa responsável pela iluminação pública, para que faça a TROCA DE LÂMPADAS NA RUA NAKAUTH NO BAIRRO DE SANTA CLARA.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_008_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_008_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação - SEMED, a adequação do Centro Social da Escola Municipal da Comunidade de São Sebastião do Juruá - Rio Tracajá para funcionar como Sala Aula.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_009_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_009_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação - SEMED, a adequação do Centro Social da Comunidade de Santana na região do Miriti - P.A. Gleba de Vila Amazônia para funcionar como Sala Aula.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_010_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_010_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio do SAAE, que instale uma Caixa D'água na Comunidade do Sagrado Coração de Jesus - Rio Tracajá.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_011_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_011_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, a reforma e ampliação da Escola Municipal Marcelino Henrique na Comunidade Santa Rita da Valéria.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_012_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_012_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Educação, que faça melhorias na Escola da Comunidade São Pedro do Paraíso na região do Uaicurapá.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_013_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_013_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Educação, que faça melhorias na Escola da Comunidade São João na região do Uaicurapá.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_014_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_014_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que faça a operação tapa buraco nas ruas Júlio Belém, Carvalho Leal, São Benedito e Coronel Araújo.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_015_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_015_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Educação que construa uma Nova Escola na Comunidade São Sebastião do Jará na região do Uaicurapá.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_016_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_016_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do SAAE, na pessoa do Sr. Nelson Campos que construa um Poço Artesiano na Comunidade São Pedro do Paraíso na Região do Uaicurapá.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1569/requerimento_017_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1569/requerimento_017_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Secretaria de Obras, a Operação tapa-buraco na Rua 24 de janeiro situada no bairro Itaúna II.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/252/requerimento_018_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/252/requerimento_018_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - Semosp, a recuperação da base da Rua do Beco Independência, no Centro da Cidade.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1570/requerimento_019_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1570/requerimento_019_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a manutenção do poço artesiano da Comunidade do Bom Socorro do Zé Açú.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1517/requerimento_020_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1517/requerimento_020_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Reitoria da Universidade Federal do Amazonas (Ufam), na pessoa do magnífico reitor Prof. Dr. Sylvio Mário Puga Ferreira, assinatura de Acordo de Cooperação Técnica com a Prefeitura Municipal de Parintins, por meio do Prefeito Frank Luiz da Cunha Garcia, para implantação de creche da Ufam no município de Parintins, conforme cronograma estabelecido por esta centenária instituição de ensino superior e dá outras providências.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1571/requerimento_021_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1571/requerimento_021_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Operação tapa-buraco na Rua Euler Vieira, localizada na Comunidade de Vila Amazônia.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1464/requerimento_022_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1464/requerimento_022_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins direcione apoio para o projeto "Vem Dançar com Leleu", realizado no Circuito Escorpião. A proposta consiste em investimentos para melhoria no equipamento de som e no palco utilizado pelos instrutores.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1467/requerimento_023_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1467/requerimento_023_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Eletrobrás Amazonas Energia, providencie a inclusão da Comunidade Rural Peixe Marinho - Uaicurapá - no Programa Federal Luz Para Todos.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1469/requerimento_024_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1469/requerimento_024_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins realize obras de melhoria na escola da Comunidade Rural Peixe Marinho.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_025_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_025_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste_x000D_
 Município, a REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA COMUNIDADE DO MONTE SINAI.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/251/requerimento_026_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/251/requerimento_026_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do Serviço Autônomo de Água e Esgoto - SAAE, a troca do local e instalação de caixa d'água com capacidade de pelo menos 5.000 litros para atender a demanda da comunidade de São Tomé da Vila Nogueira, região do Caburi.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/250/requerimento_027_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/250/requerimento_027_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a ampliação de mais uma sala de aula, contratação de uma merendeira, aquisição de ventiladores e pintura do prédio da escola, bem como a substituição das luminárias queimadas da iluminação pública do quadro da comunidade do Palhal.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_028_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_028_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do Serviço Autônomo de Água e Esgoto - SAAE, a manutenção da estrutura base e da tubulação, e a troca da caixa d'água que se encontra danificada por uma de pelo menos 5.000 litros para atender a demanda da comunidade do Palhal.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_029_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_029_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, a contratação de uma merendeira para a escola da Comunidade São Tomé da Vila Nogueira.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_030_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_030_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins os reparos, a manutenção e adequações garantindo acessibilidade na Escola Municipal Santa Terezinha da Região do Caburi.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_032_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_032_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que faça a manutenção da Estrada de Santa Fé da Comunidade de Bom Socorro no Zé Açú.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_033_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_033_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que faça a manutenção das luminárias na Comunidade de Nossa Senhora de Nazaré no Zé Açú.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_034_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_034_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Educação, que faça melhorias na Escola da Comunidade do Maranhão na região do Uaicurapá.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_035_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_035_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que construa uma nova escada e faça a manutenção das luminárias na Comunidade do Maranhão.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento_036_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento_036_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Educação, que antecipe o Calendário Escolar da Comunidade Vila Manaus.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento_037_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento_037_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Educação, que contrate merendeira para a Escola da Comunidade Vila Manaus.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento_038_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento_038_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que construa em alvenaria um reservatório de água da Comunidade de Bom Socorro no Zé Açú.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1518/requerimento_039_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1518/requerimento_039_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por intermédio da Secretaria Municipal de Obras e Serviços Públicos, a retomada e continuidade da construção da escola de duas salas de aula padrão Fundo Nacional de Desenvolvimento da Educação na comunidade rural Nossa Senhora das Graças do Aduacá, e dá outras providências.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1519/requerimento_040_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1519/requerimento_040_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por intermédio da Secretaria Municipal de Educação (Semed), a contratação de um serviços gerais para a Escola Municipal Ana Lopes de Souza, na comunidade Santa Rita de Cássia do Igarapé do Boto, e um serviços gerais e um vigia para a Escola Municipal Washington Luiz Teixeira, na comunidade São Sebastião da Boca do Boto.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_041_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_041_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura de Parintins, por meio da Secretaria Municipal de Obras que encaminhe a esta Casa Legislativa a programação da execução dos serviços de manutenção de iluminação pública nos quadros das comunidades rurais.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_042_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_042_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar o comparecimento do Diretor do SAAE, Ex- Vereador Nelson Campos, nesta Casa legislativa para prestar esclarecimentos sobre o Sistema Autônomo de Água e Esgoto de Parintins referente a estrutura operacional e o abastecimento na zona urbana e rural de Parintins.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1520/requerimento_043_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1520/requerimento_043_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (Saae), a manutenção, limpeza e expansão de rede do poço artesiano da comunidade São Paulo da Nova Esperança do Zé Açu para atender tanto a necessidade da escola, quanto das famílias, e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1521/requerimento_044_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1521/requerimento_044_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar a reforma do sistema de abastecimento de água da comunidade São Tomé do rio Uaicurapá, com construção em alvenaria para maior durabilidade da obra e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1547/requerimento_045_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1547/requerimento_045_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a PREFEITURA MUNICIPAL DE PARINTINS, a contratação de garis para a cidade de mocambo.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_046_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_046_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação - SEMED, que compareça nesta Casa Legislativa para prestar esclarecimentos sobre o resultado da sindicância realizada nas APMC's e apresente o Relatório Conclusivo envolvendo desvio de recursos públicos.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1572/requerimento_047_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1572/requerimento_047_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a instalação de luminárias e arquibancadas no campo de futebol Cláudio Navarro.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_048_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_048_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do Comando do 11º Batalhão da Policia Militar de Parintins a designação de policiais para atuarem no policiamento da Agrovila do Caburi.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento_049_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento_049_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal, por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que faça Limpeza e Melhorias na Rua que dá acesso a Associação de Cabos e Soldados da Policia Militar.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_050_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_050_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal, por meio da Secretaria de Obras e Secretaria de Educação, que Construa uma Nova Escola para a Comunidade do Máximo.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/51/requerimento_051_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/51/requerimento_051_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio do SAAE em parceria com os comunitários, faça a implantação de rede de expansão de água na Comunidade Novo Oriente - Rio Tracajá.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1471/requerimento_052_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1471/requerimento_052_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que o Serviço Autônomo de Água e Esgoto (SAAE/Parintins) providencie a instalação de uma caixa d'agua que atenda a todas as famílias da Comunidade Rural Buiuçu. Uma vez que, atualmente, o abastecimento de água desta localidade não chega a oito famílias, o que implica a distância de um quilômetro.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1472/requerimento_053_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1472/requerimento_053_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins providencie a reforma e ampliação da Escola Municipal Enéas Gonçalves, localizada na Comunidade Rural Buiuçu.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_054_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_054_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do Poder Executivo Municipal por intermédio da Secretaria Municipal de Educação, que seja contrata uma merendeira para a Escola de São Pedro núcleo Santo André do Uaicurapá.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1548/requerimento_055_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1548/requerimento_055_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE, a limpeza da caixa d'água da comunidade do Santo Antônio do lago do mocambo.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_056_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_056_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo Municipal, a REFORMA DO PRÉDIO DO ALOJAMENTO DOS POLICIAIS E DA SELA DE DETENÇÃO DA AGROVILA DO CABURI.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento_057_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento_057_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o recuperação asfáltica nas Ruas Padre Francisco Lupino (rua 4), próximo a Escola Municipal Luz do Saber, no bairro de ltaúna II e Marechal Castelo Branco, na Francesa.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/244/requerimento_058_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/244/requerimento_058_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o serviço de iluminação pública na Rua Sete de Setembro e 15 de Outubro, no bairro de Palmares e também na Rua Salvador de Moura no bairro de Santa Rita de Cássia.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento_059_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento_059_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro rios termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, a recuperação da base viária da Rua Nakauth no bairro de Santa Clara.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1549/requerimento_060_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1549/requerimento_060_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE, a limpeza do poço artesiano da comunidade Sagrada Família do Remanso no Distrito de mocambo.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_061_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_061_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do SAAE, na pessoa do Sr. Nelson Campos, que ceda uma Bomba D'água Submersa para o poço artesiano da Comunidade Indígena de Nova Alegria.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/110/requerimento_062_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/110/requerimento_062_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal a realização de uma sessão especial para homenagear as famílias que atuam em prol da conscientização do autismo no Município de Parintins.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1594/requerimento_063_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1594/requerimento_063_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a realização de uma audiência pública para discutir as reivindicações dos professores da rede pública estadual que deflagraram indicativo de greve por tempo indeterminado no município de Parintins.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1595/requerimento_064_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1595/requerimento_064_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a realização de uma sessão solene pela passagem do Dia do Artesão no dia 19 de março.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/52/requerimento_065_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/52/requerimento_065_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Finanças - Coordenadoria Especial de Terras, Cadastro e Arrecadação de Parintins, que nos informe a Relação de Vias Públicas existentes na cidade, sem denominação formal, normalmente conhecidas por números, bem como, as artérias existentes com denominação de pessoas ainda vivas.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_066_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_066_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Poder Executivo Municipal, que faça a contratação de um gari para fazer e manter a limpeza na Comunidade do Santo Antônio do Tracajá.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_067_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_067_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, setor de iluminação pública, que proceda com a substituição das luminárias da comunidade do Santo Antônio do Tracajá.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_068_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_068_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Diretoria Regional da Agência de Defesa Agropecuária e Florestal do Amazonas- Adaf, na Pessoa do Diretor Presidente, Sr. Sérgio Rocha Muniz, e do Instituto de Desenvolvimento Agropecuário e Florestal Sustentável do Amazonas - Idam, na pessoa do Secretário de Estado de Produção Rural, Sr. José Aparecido Dos Santos, para que o município de Parintins seja contemplado com vagas e como local de realização das provas dos concursos de ambos os órgãos.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1522/requerimento_069_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1522/requerimento_069_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Mesa Diretora a realização de Audiência Pública denominada "Semana Brasil Livre de Febre Aftosa" no plenário da Câmara Municipal de Parintins, com data prevista para o dia 05 de abril e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1523/requerimento_070_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1523/requerimento_070_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, a Coordenação do Programa Luz Para Todos no Amazonas, implantação da rede de distribuição de energia elétrica para atender a demanda de 67 famílias assistidas pelo município de Parintins na comunidade Ilha Valha-Me Deus, conhecida como Vila Carlos Bruce, no limite entre os estados do Amazonas e Pará, dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1524/requerimento_071_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1524/requerimento_071_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Secretaria Municipal de Educação (Semed), reforma e ampliação da Escola Municipal Frei Ricardo, na comunidade Santa Maria do Parintinzinho, dá outras providências.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1525/requerimento_072_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1525/requerimento_072_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Fundação Nacional de Saúde (Funasa), a implantação do projeto Solução Alternativa, Coletiva, Simplificada de Tratamento de Água para Consumo Humano - Salta-Z, no sistema de abastecimento de água da comunidade Ilha do Valha-Me Deus, no limite entre os estados do Amazonas e Pará, dá outras providências.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1573/requerimento_073_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1573/requerimento_073_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a revitalização do parque infantil da Comunidade da Vila Amazônia.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1473/requerimento_074_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1473/requerimento_074_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins realize a contratação de um motorista para conduzir os alunos da Associação Pestalozzi Glauber Viana Gonçalves.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_075_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_075_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo Municipal, a CONTRATAÇÃO DE GARIS PARA A AGRO VILA DO CABURI.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/</t>
+    <t>http://sapl.parintins.am.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo a REFORMA DO ESTÁDIO "ROSEMIRO PONTES", NO DISTRITO DO CABURI, COM INSTALAÇÃO DE ILUMINAÇÃO, RECUPERAÇÃO DAS ARQUIBANCADAS E DO GRAMADO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_077_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_077_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo a REFORMA DO MERCADO E MATADOURO "JOÃO PEREIRA" NA AGROVILA DO CABURI.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_078_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_078_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que faça a recuperação da iluminação pública da Rua Júlio Belém.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_079_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_079_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que faça a recuperação da iluminação pública da Estrada Odovaldo Novo no trecho entre a "Cidade Garantido e a Universidade do Estado do Amazonas (UEA)".</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1574/requerimento_080_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1574/requerimento_080_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar melhorias na cerca da Ponte Amazonino Mendes.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1575/requerimento_081_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1575/requerimento_081_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a reforma do portal localizada na rodovia Odovaldo Novo.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/241/requerimento_082_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/241/requerimento_082_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Assistência Social, Trabalho e Habitação (Semasth) apoio para a realização da II edição da Ação Social Portuária.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1526/requerimento_083_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1526/requerimento_083_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar serviço de melhorias no porto improvisado da Balsa Ferry Boat Arthur Virgílio Filho no final da Avenida Paraíba, bairro Francesa, conforme recomendação da Agência da Capitania dos Portos de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1527/requerimento_084_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1527/requerimento_084_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar obra de engenharia com drenagem, concretagem ou asfaltamento com seixo misturado do trecho crítico de acesso ao Residencial Vila Cristina, e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/53/requerimento_085_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/53/requerimento_085_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, que atenda a Comunidade de Sagrado Coração de Jesus no Rio Tracajá com a doação de 01 (uma) Caixa de Água de 5 mil litros.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/54/requerimento_086_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/54/requerimento_086_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras que providencie a manutenção dos serviços de iluminação pública das comunidades São Sebastião do Juruá, Sagrado Coração de Jesus, Toledo Pizza, Novo Oriente todas no Rio Tracajá, bem como, na Sagrada Família do Remanso.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento_087_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento_087_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Controladoria Municipal, que me informe sobre legislação urbanística de Parintins e de planos e programas municipais dispostos nos artigos 125 e 127 no Plano Diretor, Lei Municipal nº 375/2006.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_088_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_088_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal, por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), que faça a recuperação da Rua Avenida Amazonas na Frente do Mangueirão por conta da abertura de uma cratera que apareceu nesse trecho.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1529/requerimento_089_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1529/requerimento_089_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura de Parintins, a criação de projeto e busca por recursos, via emendas parlamentares, para construção de Unidade Básica de Saúde na comunidade Santa Luzia do Macurani, e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/56/requerimento_090_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/56/requerimento_090_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Câmara Municipal de Parintins a realização de uma Audiência Pública sobre o Trânsito de Parintins visando o desenvolvimento de ações a favor da vida no âmbito do Movimento Maio Amarelo sob responsabilidade da Empresa Municipal de Trânsito e Secretaria Municipal de Educação, tratados na transversalidade.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_091_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_091_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação que atenda a Comunidade de São Sebastião do Juruá no Rio Tracajá com a doação de 01 (uma) roçadeira.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_092_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_092_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar uma Sessão Especial para homenagear o Aniversário da Polícia Militar do Amazonas.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1528/requerimento_093_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1528/requerimento_093_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Mesa Diretora da Câmara Municipal de Parintins, a realização de Audiência Pública para discussão do tema "Renegociações - Lei 13.606 de 09 de janeiro de 2018 - Programa de Regularização Tributária Rural (PRR)", em atenção à solicitação do gerente geral do Banco da Amazônia, Onielson Nascimento Marfins, e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/202/requerimento_094_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/202/requerimento_094_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar do Poder Executivo a CONSTRUÇÃO DE UMA NOVA ESCOLA MUNICIPAL NA COMUNIDADE DE SÃO TOM.É - VILA NOGUEIRA NO DISTRITO DO CABURI.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_095_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_095_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo a CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ESCOLA MUNICIPAL "WALKÍRIA VIANA GONÇALVES".</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1530/requerimento_097_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1530/requerimento_097_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Secretaria Municipal de Obras e Serviços Públicos (Semosp), por meio do titular da pasta, Mateus Assayag, trabalho paliativo com colocação de cacos de telhas nos buracos cheios de  lama e manutenção na iluminação pública do loteamento Tonzinho Saunier, e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_098_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_098_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins os reparos e a manutenção da Escola, conclusão da Casa do Professor, iluminação Pública e instalação de poço artesiano para atender as necessidades da comunidade de Santo Expedito do Rio Uaicurapá.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_100_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_100_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Finanças - Coordenadoria Especial de Terras, Cadastro e Arrecadação de Parintins, que encaminhe a Comissão de Orçamento e Finanças o Relatório Circunstanciado das ações desenvolvidas no processo de Renúncia Fiscal - 2017 (REFIZ/2017) com resultados alcançados, dificuldades encontradas e propostas de revisão.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1474/requerimento_101_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1474/requerimento_101_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Urbanismo, execute o recapeamento da Avenida Penetração, Bairro da União.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_102_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_102_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Gerencia Local da Eletrobrás Amazonas Energia, a manutenção na rede elétrica do Programa "Luz Para Todos" que atende a Comunidade Santo Antônio do Arauá na região do Mamuru.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1576/requerimento_103_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1576/requerimento_103_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar o envio de uma equipe de varrição e capinação para prestar serviços das ruas do bairro de Santa Clara, em especial a rua Edilce Baranda.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1596/requerimento_104_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1596/requerimento_104_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), a construção de uma cozinha externa na Escola Municipal Charles Garcia.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1597/requerimento_105_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1597/requerimento_105_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, a execução de serviços de melhorias na rua Prof. Mario Jorge Cabral de Melo (rua 06) do Itaúna II.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1598/requerimento_106_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1598/requerimento_106_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, a execução de serviços de melhorias na rua Pe. Francisco Luppinno (rua 04) do Itaúna II.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1599/requerimento_107_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1599/requerimento_107_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, a execução de serviços de melhorias na rua Romualdo Corrêa, (rua 03) do Itaúna II.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1475/requerimento_109_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1475/requerimento_109_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal e o Governo do Estado do Amazonas, realizem a contratação de um funcionário que atue na Delegacia Especializada de Polícia de Parintins, bem como auxílio em outros setores da unidade policial, a fim de que possamos efetivar medidas que garantam a segurança no município de Parintins.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_110_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_110_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Governo do Estado do Amazonas a Instalação da Agência de Fomento do Estado do Amazonas - AFEAM no PAC em Parintins.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1600/requerimento_111_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1600/requerimento_111_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Empresa Municipal de Trânsito e Transporte de Parintins (EMTT), que seja realizada pinturas de Faixas de Pedestres na frente das Igrejas Católicas e Evangélicas.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1601/requerimento_112_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1601/requerimento_112_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins através da Empresa Municipal de Trânsito e Transporte de Parintins (EMTT) que seja realizada a construção de lombada na Rua 31 de Março, esquina com o beco Raimundo Luís de Menezes (Beco do Sapo), no centro de Parintins.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1531/requerimento_113_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1531/requerimento_113_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar que a Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), faça a recuperação das pontes de madeira localizadas entre as comunidades Boa Esperança e Nova Esperança do Zé Açú, estrada da Vista Alegre e no acesso para a comunidade Toledo Pizza, do rio Tracajá, e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1532/requerimento_114_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1532/requerimento_114_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar que a Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), faça aquisição de material de construção: 15 telhas comuns, 20 sacos de cimento, três fardos de PVC para forro e uma caixa d'água de mil litros, além da contratação de um serviços gerais, destinado à Escola Municipal São João, na comunidade São Paulo da Nova Esperança do Zé Açú, e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_115_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_115_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, a realização de uma sessão especial para homenagear a Escola Municipal "Charles Garcia" pela passagem dos seus 10 anos de sua Inauguração.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_116_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_116_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, a construção de um Centro de Educação Infantil no Bairro Emílio Moreira.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_117_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_117_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, que atenda as Comunidades de São Francisco das Chagas - Paraná do Espirito Santo de Baixo e Colônia Soares no Rio Tracajá.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_118_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_118_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação, que atenda a Escola Municipal de São Francisco das Chagas no Paraná do Espirito Santo de Baixo com 15 carteiras escolares, 01 (um) armário e 01 (uma) carteira para os professores, bem como a pintura da escola.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_119_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_119_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação, que atenda os alunos da Colônia Soares, Rio Tracajá, com o Transporte Escolar.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_120_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_120_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, que atenda a Comunidade Toledo Pizza no Rio Tracajá com o serviço de manutenção do sistema de abastecimento de água e reposição de 01 (uma) Caixa D'água de 5 mil litros.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_121_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_121_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Desenvolvimento Sustentável e Meio Ambiente, que atenda a Comunidade do São Sebastião do Juruá, Rio Tracajá, com a realização de cursos de capacitação em criação de quelônios, coleta, tratamento e destinação de resíduos sólidos nas comunidades, compostagem, horta comunitária e horto comunitário.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_122_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_122_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Desenvolvimento Sustentável e Meio Ambiente, que atenda a Comunidade do Sagrado Coração de Jesus, Rio Tracajá, com o serviço de manutenção do sistema de abastecimento de água local, inclusive com a reposição do reservatório suspenso com a capacidade de 5 mil litros.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1476/requerimento_123_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1476/requerimento_123_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Urbanismo, execute o recapeamento na Rua Oswaldo Melo, Bairro da União. Além disso, solicito que sejam feitas melhorias no serviço de iluminação pública dessa região.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_124_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_124_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação, que atenda a Comunidade do São Sebastião do Juruá, Rio Tracajá, com o Ensino Tecnológico.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1550/requerimento_125_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1550/requerimento_125_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins e do Serviço Autônomo de Água e Esgoto (Saae), a troca de aproximadamente 1.800 m da tubulação atual pela tubulação padrão do sistema de abastecimento de água e substituição da caixa d'água atual para 02 (duas) de pelo menos 5.000 Lts cada, para atender a demanda da comunidade de São Tomé do Mocambo.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_126_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_126_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Comandante do 11º Batalhão de Policia Militar de Parintins, que dentro de sua competência, adote providências cabíveis quanto a constatação e ao combate do uso de entorpecentes na Comunidade de Santo Antônio do Rio Tracajá, especialmente, na rede escolar local.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1478/requerimento_127_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1478/requerimento_127_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize o recapeamento da Estrada do Parananema. Além disso, melhore o sistema de iluminação pública da localidade.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1533/requerimento_128_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1533/requerimento_128_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio do Serviço Autônomo de Água e Esgoto (Saae), a implantação de poços artesianos nas comunidades Monte Horebe, Nossa Senhora de Fátima do Igarapé Açú, Santo Expedito, reforma do sistema de abastecimento de água de São Tomé do rio Uaicurapá, além de reparo do reservatório existente no Mangueirão, da caixa d'água de São João do Jacú e aquisição de 13 canos para instalação de rede hidráulica em Nossa Senhora da Saúde - Canarinho, e dá outras providências.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1534/requerimento_129_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1534/requerimento_129_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), reformas das escolas Nossa Senhora de Fátima - Igarapé Açú, Maria Belém, em São Tomé - Rio Uaicurapá, Santo Expedito - Rio Uaicurapá, São João - Rio Jacú, Nossa Senhora de Nazaré - Mangueirão - Rio Jacú, aquisição de três jogos de mesa para as salas de aula que funcionam em Monte Horebe - Rio Uaicurapá, além de um fogão industrial e um freezer para Nossa Senhora da Saúde - Canarinho, e dá outras providências.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1536/requerimento_130_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1536/requerimento_130_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), realização de mutirão para melhorias nas estradas das comunidades São Tomé do rio Uaicurapá e São João do Jacú, com construção de um porto de embarque e desembarque nessa localidade rural, para beneficiar o escoamento da produção agrícola dos trabalhadores rurais, e dá outras providências.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1535/requerimento_131_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1535/requerimento_131_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a realização de mutirão para realizar de forma itinerante a manutenção da iluminação pública, com troca de luminárias, nas comunidades São Tomé e Santo Expedito - Rio Uaicurapá, Nossa Senhora da Saúde - Canarinho Mangueirão e São João - Rio Jacú, e dá outras providências.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1602/requerimento_132_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1602/requerimento_132_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins o cumprimento da Lei Federal n° 11.947/2009 nas escolas municipais.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1603/requerimento_133_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1603/requerimento_133_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Saúde - SEMSA, a disponibilização de um Agente Comunitário de Saúde - ACS para a Comunidade de São Sebastião da Brasília.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1604/requerimento_134_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1604/requerimento_134_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação - SEMED, o provimento de material didático para a Escola Municipal São Sebastião da Brasília.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1605/requerimento_135_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1605/requerimento_135_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação - SEMED, a limpeza do campo da Escola Municipal São Sebastião da Brasília.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1606/requerimento_136_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1606/requerimento_136_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, cópia para secretaria de Educação, da solicitação para a construção da Escola Municipal na Comunidade São Sebastião da Brasília.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1577/requerimento_137_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1577/requerimento_137_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que faça a operação tapa buracos nas ruas do bairro Djard Vieira, principalmente nas ruas Mocambo, Simeão e demais ruas e a retirada de entulhos das ruas do referido bairro.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento_138_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento_138_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar Sessão Especial em homenagem ao dia do Enfermeiro e Técnico em Enfermagem para o dia 17 de maio de 2018, às 9:00hs na Câmara Municipal de Parintins.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_139_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_139_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria de Obras para fazer o rebaixamento da rampa que dá acesso aos comunitários de Nossa Senhora da Assunção do Zé Miri.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_140_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_140_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria de Obras que faça a melhoria das estradas que impossibilitam o escoamento da produção das Comunidades de Santo Antônio do Brasil Roça, Nossa Senhora da Assunção do Zé Miri, Boa Esperança e Bom Socorro do Zé Açú.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria de Obras ajuda na construção do barracão do porto da Comunidade de Boa Esperança que atenderá os produtores locais para proteger a produção por ocasião do escoamento para o mercado de Parintins.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento_142_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento_142_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria de Obras que realize a manutenção do serviço de Iluminação pública do quadro da Comunidade de Boa Esperança, Colônia Soares e Paraíso do Zé Açú.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/165/requerimento_143_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/165/requerimento_143_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que construa uma nova ponte com acessibilidade e faça todo quadro de iluminação da Comunidade Boa Vista do Itaboraí de Baixo.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/164/requerimento_144_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/164/requerimento_144_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Fundação Nacional de Saúde (FUNASA), em parceria com a Prefeitura Municipal de Parintins, que faça a implantação de uma unidade da tecnologia Salta-Z na Comunidade Boa Vista do Jtaboraí de Baixo.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/163/requerimento_145_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/163/requerimento_145_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Educação, que faça a reforma da Escola Municipal Boa Vista, e contrate um professor especializado (AEE) Atendimento Especializado Educacional na Comunidade da Itaboraí de Baixo.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1578/requerimento_146_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1578/requerimento_146_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar recapeamento e/ou operação Tapa-buraco para o bairro de São Francisco, Conjunto Vitória régia.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1579/requerimento_147_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1579/requerimento_147_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a reposição de luminárias e lâmpadas para o bairro de São Francisco, Conjunto Vitória régia.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1580/requerimento_148_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1580/requerimento_148_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar três garis para atuar na Gleba de Vila Amazônia.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1581/requerimento_149_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1581/requerimento_149_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Secretaria Municipal de Obras e Serviços Públicos a realização do serviço de capina no bairro Djard Vieira e Adjacências.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1582/requerimento_150_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1582/requerimento_150_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Secretaria de Obras, que faça a limpeza para a retirada de entulhos das ruas 14 e 15 do bairro Itaúna 2, bem como a reposição de iluminarias dos postes do referido bairro.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1583/requerimento_151_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1583/requerimento_151_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder legislativo Municipal, no sentido de solicitar a Secretaria Municipal de Obras e Serviços Públicos - Semosb, a pavimentação do beco Bom Samaritano.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1607/requerimento_152_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1607/requerimento_152_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, a construção de uma nova quadra poliesportiva na Escola Municipal Charles Garcia.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1608/requerimento_153_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1608/requerimento_153_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a realização de Sessão Especial para o dia do Gari, comemorado no dia 16 de maio.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento_154_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento_154_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Agricultura, que conjugue esforços juntos ao Ministério da Agricultura para dotar a Comunidade do Máximo com uma Fábrica de Farinha para fortalecera cadeia produtiva da mandioca em Parintins.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1479/requerimento_155_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1479/requerimento_155_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Administração do Aeroporto Júlio Belém, providencie a instalação de fraldários nos banheiros femininos e masculinos, além disso, solicitamos que sejam adaptados espaços com a mesma finalidade para pessoas com deficiência e idosos.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1584/requerimento_156_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1584/requerimento_156_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, através da Secretaria de Obras, que faça a substituição das iluminarias públicas da Comunidade do Tracajá.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1609/requerimento_159_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1609/requerimento_159_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, a construção de banheiros no porto da Vila Amazônia.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1610/requerimento_160_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1610/requerimento_160_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, que realize serviços de limpeza no Beco Submarino e proximidades do Mercado Mundico Barbosa no bairro da Francesa.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1551/requerimento_161_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1551/requerimento_161_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, que realize a reforma e ampliação da escola Monte Sinai, Distrito do Mocambo.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1552/requerimento_162_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1552/requerimento_162_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Saúde e Gerente da Vigilância, a disponibilização do serviço de pulverização de inseticida (fumacê) para o Distrito do Caburi e Mocambo do Arari.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1537/requerimento_163_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1537/requerimento_163_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar, com urgência, drenagem no trecho crítico entre a entrada do Ramal do Regaço Ecológico e o Residencial Vila Cristina, na comunidade Santa Luzia do Macurani, para que a área seja priorizada pelo recapeamento asfáltico do Governo do Estado do Amazonas, orçado em R$ 19 milhões, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_164_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_164_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, através da Guarda Municipal que disponibilize guardas Municipais civis na Praça dos Bois nos horários de 18:00 às 21:00h, tendo em vista os inúmeros casos de delitos praticados naquele local, bem como solicitar ao EMTT.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/238/requerimento_165_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/238/requerimento_165_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, a substituição da estrutura física por uma nova da Escola Municipal Imaculada Conceição, região do Itaboraí de Cima, área de várzea.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento_166_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento_166_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, que inclua no Convênio com o INCRA, além das melhorias nas estradas, a construção de poços artesianos nas comunidades e polos de produção, bem como, portos e depósitos para armazenar a produção agrícola.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1553/requerimento_167_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1553/requerimento_167_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins a construção de uma nova escola na comunidade de Araçatuba, no Distrito do Mocambo.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1611/requerimento_168_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1611/requerimento_168_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar Sessão Especial em Homenagem ao dia da imprensa, celebrado no dia 01 de junho.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1612/requerimento_169_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1612/requerimento_169_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), para que providencie medidas urgentes de infraestrutura para saneamento básico, especialmente limpeza dos bueiros da Rua Gonçalves Maia, esquina com a Rua Santa Terezinha, bairro Paulo Corrêa, para solucionar o problema no escoamento das águas chuva que deixam o local alagado.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1480/requerimento_170_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1480/requerimento_170_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, inclua o trecho que compreende a Rua 24 de Janeiro com a Paraíba na programação referente aos serviços de tapa-buraco e recapeamento das ruas da cidade de Parintins.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1481/requerimento_171_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1481/requerimento_171_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Administração do Aeroporto Júlio Belém, ajuste o cronograma de limpeza dos banheiros, uma vez que isso trará mais conforto aos passageiros.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1554/requerimento_172_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1554/requerimento_172_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Educação, a padronização da ligação de energia para a escola Monte Sinai na comunidade de Monte Sinai, no Distrito do Mocambo.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1555/requerimento_173_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1555/requerimento_173_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Obras, a construção de uma escola na comunidade do Borralho, Distrito do Mocambo.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento_174_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento_174_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, a reforma do Centro de Saúde Dr. Toda.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_175_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_175_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feita recuperação asfáltica na Rua Vieira Junior, no Centro, próximo ao Porto da cidade.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_176_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_176_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal do Obras e Serviços Públicos - SEMOSP, a recuperação da base viária da Rua Nakauth no bairro de Santa Clara.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_177_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_177_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à PREFEITURA MUNICIPAL DE_x000D_
 PARINTINS O PAGAMENTO DA ENERGIA ELÉTRICA DA BOMBA D'ÁGUA COMUNITÁRIA E DA ESCOLA MUNICIPAL DA COMUNIDADE DE MONTE SINAI.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/162/requerimento_178_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/162/requerimento_178_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins a restauração das Placas de Informação de Localização do Município.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1556/requerimento_179_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1556/requerimento_179_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Educação, a manutenção dos ar-condicionados da escola Santa Maria no Distrito do Mocambo.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1557/requerimento_180_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1557/requerimento_180_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, a contratação de uma cozinheira para a escola São Marcos na comunidade Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_181_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_181_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação - SEMED, que atenda a Comunidade do Sagrado Coração de Jesus-Rio Tracajá, com o serviço de manutenção do sistema de abastecimento de água local, inclusive com a recuperação do reservatório suspenso com a capacidade de 5 mil litros e recuperação do castelo que sustenta a caixa d'água.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1558/requerimento_182_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1558/requerimento_182_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Educação e Prefeitura Municipal de Parintins, que realizem a climatização da escola Monte Sinai na comunidade Monte Sinai, no Distrito do Mocambo.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1613/requerimento_183_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1613/requerimento_183_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação - SEMED, a reforma da Escola Municipal Waldemira Bentes.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1614/requerimento_184_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1614/requerimento_184_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação - SEMED, que providencie serviços de limpeza, como capina e corte/poda de árvore na Escola Waldemira Bentes.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1615/requerimento_185_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1615/requerimento_185_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação - SEMED, que providencie manutenção e troca dos aparelhos de ar-condicionado da Escola Waldemira Bentes.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/75/requerimento_186_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/75/requerimento_186_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins por meio do Setor de Terras e Arrecadação do Município que reordene as bancas de churrasco e demais vendedores nas proximidades das entradas do Bumbódromo no período do Festival Folclórico 2018.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_187_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_187_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar ao Chefe do Poder Executivo Municipal, que no interesse público que faça a instalação da Agência do INSS DIGITAL, em caráter de urgência, urgentíssima, em Parintins visando aumentar o acesso e atendimento das políticas públicas de previdência e seguro social para a população da Região do Baixo Amazonas.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/161/requerimento_188_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/161/requerimento_188_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Diretor do SAAE, o senhor Nelson Campos, a construção do Castelo e Caixa D'água, assim como a distribuição da rede na Comunidade do São Benedito do Tracajá.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/160/requerimento_189_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/160/requerimento_189_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, a construção das calçadas no trecho que vai da Distribuidora Natal até o Planeta Boi em decorrência a realização do Baile dos Visitantes.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/159/requerimento_190_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/159/requerimento_190_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça uma operação tapa buraco na rua Lírio no Conjunto João Novo.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento_191_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento_191_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Educação do Município melhorias na Escola de Santa Terezinha do Caburi com pintura, acessibilidade, troca de luminárias e outras melhorias.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/158/requerimento_192_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/158/requerimento_192_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo e da Secretaria de Obras e Serviços Públicos, que faça melhorias no Porto do Cajueiro, em Vila Amazônia, visto que está chagando muito material de construção para o novo presidio, pois a situação é critica, sem condições de atender a demanda de embarque e desembarque em Vila Amazônia.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_193_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_193_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o serviço de iluminação pública e retirada de entulho da Rua Maria Simões Ribeiro, no bairro de São Vicente.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1616/requerimento_194_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1616/requerimento_194_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), melhorias na rua 24 de janeiro, do bairro Itaúna I.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_195_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_195_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins que determine às Secretarias de Educação e Secretaria de Obras o desmonte e reinstalação das Escolas Municipais Gláucio Gonçalves no Paraná do Espírito Santo de Cima e a Escola do São Sebastião na Comunidade da Brasília com urgência.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_196_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_196_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Mesa Diretora desta Casa uma Sessão Especial no dia 26 de setembro de 2018, em homenagem ao dia do Surdo no Município de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1559/requerimento_197_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1559/requerimento_197_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da empresa Eletrobras Distribuição Amazonas, a manutenção das redes que ligam as comunidades do Limão do Meio, Limão de Cima, Paraná de Parintins, Brasília, Araçatuba, Saracura e Costa da Águia.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1482/requerimento_198_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1482/requerimento_198_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize a reforma e climatização da Unidade Básica de Saúde da Família Tia Leó.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_200_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_200_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Amazonas Energia Parintins que realize a expansão da rede elétrica do Programa Luz Para Todos e atenda a Comunidades de São José da Ilha das Onças, Ilhas das Guaribas e Vila Nova com o fornecimento de energia elétrica.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_201_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_201_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, que atenda a Comunidades de São José da Ilha das Onças, com a construção de 01 (uma) ponte de madeira, com 150 metros de extensão.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_202_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_202_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação que realize a reforma da Casa dos Professores da Escola Municipal de São José da Ilha das Onças.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/157/requerimento_205_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/157/requerimento_205_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, por meio da SEMASTH (Secretaria Municipal de Assistência Social, Trabalho e Habitação), que providencie um Bebedouro Novo para ser instalado na Cidade da Criança Pichita Cohen.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento_206_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento_206_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feita recuperação asfáltica nas Ruas 07 de setembro, Senador José Esteves e a Rua Samuel Abecassis.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento_207_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento_207_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, aterro na Rua Nakauth, em frente à oficina do SHELDO com urgência no bairro de Santa Clara.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento_208_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento_208_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Setor de Obras, que faça melhorias nos Becos Rui Araújo próximo a Só Peixes e o Beco da Baixa próximo ao Evandro da Baixa, com serviços de asfaltamento para aquelas localidades.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/155/requerimento_209_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/155/requerimento_209_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Educação, que faça com urgência uma reforma geral na Escola Nossa Senhora do Rosário da Comunidade do Máximo e que o Sr. João Costa, secretário de educação, dê explicações sobre a falta de transporte escolar para esses alunos.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/154/requerimento_210_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/154/requerimento_210_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do diretor do SAAE (Serviço Autônomo de Água e Esgoto), Sr. Nelson Campos, que faça a troca da Caixa D'água da comunidade do Máximo.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/153/requerimento_211_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/153/requerimento_211_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça a troca de luminárias da Comunidade do Máximo.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1491/requerimento_212_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1491/requerimento_212_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, um laudo técnico da estrutura da Escola Municipal Nossa Senhora das Graças, localizada na Comunidade do Maranhão - Rio Uaicurapá.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1560/requerimento_213_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1560/requerimento_213_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Saúde, a contratação de um profissional Odontólogo para atender o Distrito do Caburi e Mocambo.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_216_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_216_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins a reforma da praça da Rua Terra Santa, assim como a instalação de uma academia ao ar livre e a instalação de uma lanchonete.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/152/requerimento_218_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/152/requerimento_218_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras, que faça reparos e a troca de luminárias da Comunidade do Maranhão.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/151/requerimento_219_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/151/requerimento_219_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Mesa Diretora dessa Casa, a Realização de uma Audiência Pública referente a implantação do Núcleo de Atividades- NAT, do Corpo de Bombeiros Militar do Amazonas.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1561/requerimento_221_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1561/requerimento_221_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Obras e Secretaria Municipal de Saúde, a reforma da Escola Municipal Alberto Kimura da comunidade do Saracura.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1562/requerimento_222_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1562/requerimento_222_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Obras e Secretaria Municipal de Saúde, que realizem com urgência Visita Técnica e reforma na casa dos profissionais da saúde, local onde moram médicos e enfermeiros no Distrito do Mocambo.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1617/requerimento_223_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1617/requerimento_223_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Coordenadoria de Defesa Civil, um relatório técnico atualizado sobre as condições de risco da rua Nakauth, no bairro de Santa Clara.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/150/requerimento_224_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/150/requerimento_224_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça reparos urgentes e a troca de luminárias da Escola Santa Teresinha da Comunidade do Caburi.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_225_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_225_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, a instalação de poço artesiano na Comunidade São Sebastião do Paraná do Espirito Santo do Meio e dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_226_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_226_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, que dê prioridade na recuperação da sede onde funciona a Escola Municipal Sagrado Coração de Jesus na Comunidade da Costa da Águia, pois a escola já não existe, e dá outras providências.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1585/requerimento_227_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1585/requerimento_227_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Secretaria Municipal de Obras e Secretaria Municipal de Educação, a reforma da Escola, a contratação de uma merendeira e a substituição e reposição de luminárias na Comunidade de São Francisco do Palhau.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_228_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_228_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à PREFEITURA MUNICIPAL DE PARINTINS, a CONSTRUÇÃO DE UMA PONTE NA COMUNIDADE DE NOSSA SENHORA APARECIDA DO PANAUARÚ.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1563/requerimento_229_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1563/requerimento_229_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins, que seja feita análise jurídica e financeira para que o município volte a contribuir com os vencimentos salariais dos Agentes Comunitários de Saúde (ACSs) e Agentes de Combate as Endemias (ACEs).</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/80/requerimento_230_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/80/requerimento_230_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, as melhorias necessárias na orla da Lagoa da Francesa, Rua Beira Rio, no local onde são feitos os desembarques dos pescados que abastecem os mercados e feiras de Parintins.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_231_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_231_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras - Coordenação de Iluminação Pública, que realize o serviço de iluminação do quadro da comunidade de São José de ltaboraí de Baixo.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_232_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_232_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio do órgão competente, que dote a comunidade de São José de ltaboraí de Baixo com água potável para atender a escola e os comunitários.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1618/requerimento_233_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1618/requerimento_233_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação - SEMED, que providencie melhorias na infraestrutura do Centro de Educação Tadashi Inomata.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/149/requerimento_234_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/149/requerimento_234_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras que faça reparos urgentes nos Banheiros do Estádio Tupy Cantanhede.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/148/requerimento_235_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/148/requerimento_235_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça reparos urgentes e a troca de luminárias da Vila Cristina.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/147/requerimento_236_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/147/requerimento_236_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar do Serviço de Água e Esgoto (SAAE) em nome do senhor Nelson Campos que construa um poço artesiano do Estádio Tupy Cantanhede.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/146/requerimento_237_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/146/requerimento_237_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras, que faça urgentes a troca de luminárias do Beco Ruy Araújo que fica no Bairro de São Benedito.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_238_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_238_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do Poder Executivo Municipal, por meio da Empresa Municipal de Trânsito que seja colocada uma faixa de pedestre na rua Maçaranduba em frente à entrada lateral da UEA.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_239_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_239_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Poder Executivo Municipal, por meio da Secretaria de Educação Municipal - SEMED, para que faça a conclusão da obra da escola Municipal do Divino espirito Santo do Aduacá.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1538/requerimento_240_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1538/requerimento_240_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Semosp - Secretaria Municipal de Obras e Serviços Públicos, trabalho de limpeza, abertura, terraplanagem e asfaltamento do trecho da Rua Professor Mário Jorge Cabral de Melo, no Itaúna 02, até a pista da estrada da Ufam - Universidade Federal do Amazonas, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_241_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_241_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao Diretor do Serviço Autônomo de Água e Esgoto - SAAE, a manutenção da estrutura base e da tubulação e desvio da Rua Nakauth no bairro de Santa Clara.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/229/requerimento_242_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/229/requerimento_242_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o serviço de pavimentação e recapeamento da Rua João Corrêa no bairro de Santa Clara.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/228/requerimento_243_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/228/requerimento_243_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feita recuperação asfáltica na Rua Herbert de Azevedo, no Bairro de Santa Clara.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1619/requerimento_244_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1619/requerimento_244_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), esclarecimentos quanto ao pagamento da prestação de serviços além da carga horária habitual, dos trabalhadores municipais do período de janeiro deste ano, até a presente data.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1620/requerimento_245_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1620/requerimento_245_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Coordenadoria de Vigilância em Saúde - Vigilância Sanitária, esclarecimentos quanto ao pagamento dos trabalhadores temporários que realizaram serviços durante a Campanha de Vacinação Antirrábica deste ano.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1564/requerimento_246_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1564/requerimento_246_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Educação de Parintins, por meio do Secretário de Educação, João Ribeiro Costa, a reforma da escola municipal Maria Valdith T. Teixeira da comunidade Vila Nova, distrito do Mocambo do Arari.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1621/requerimento_247_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1621/requerimento_247_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar realização de reunião de audiência pública para discutir mecanismos para garantir a segurança da população e prevenir acidentes de trânsito em Parintins.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1539/requerimento_248_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1539/requerimento_248_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Mesa Diretora da Câmara Municipal de Parintins, no sentido de solicitar Sessão Especial em homenagem ao Dia Mundial dos Desbravadores da Igreja Adventista do Sétimo Dia, celebrado anualmente no dia 15 de setembro, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/145/requerimento_249_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/145/requerimento_249_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras, que faça reparos urgentes na esquina das ruas Gomes de Castro com a Avenida Nações Unidas.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_250_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_250_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Poder Executivo Municipal, por meio da Empresa Municipal do Trânsito - EMTT, para que sigam um cronograma de atuar nas estradas e nas ruas da cidade para aprender e fiscalizar condutores que estejam embriagadas e tomar medidas cabíveis.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_251_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_251_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins que disponibilize um número de telefone e disponibilizar guardas municipais que possam acompanhar o trânsito à noite, em regime de plantão.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1540/requerimento_252_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1540/requerimento_252_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido solicitar a construção de escadas de madeira, com corrimão, em portos alternativos da cidade e a disponibilização de uma balsa para servir de terminal, tendo em vista maior segurança no embarque e desembarque de cargas e passageiros de embarcações das comunidades rurais na orla, e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1495/requerimento_253_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1495/requerimento_253_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins providencie a aplicação da Lei N° 478/2010, que dispõe sobre a proibição de comercialização de uso de cerol ou de qualquer material cortante em linhas ou fios usados para empinar pipas e papagaios.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_254_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_254_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Mesa Diretora desta Casa uma Sessão Especial, em homenagem a educação Municipal e os seus avanços no IDEB - Índice de Educação Básica em Parintins.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1541/requerimento_255_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1541/requerimento_255_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), no sentido de solicitar implantação de lixeiras com tampas no passeio da Rua Paes de Andrade, Centro, para os moradores colocarem lixos domiciliares, e dá outras providências.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1622/requerimento_256_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1622/requerimento_256_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, para que providencie medidas urgentes de infraestrutura ou a retirada da estrutura metálica que está em frente Box número 06 da Francesa.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_257_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_257_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, a recuperação da base da Rua do Beco Independência e a troca das luminárias, no Centro da Cidade.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/226/requerimento_258_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/226/requerimento_258_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o serviço de Limpeza da Orla da Francesa.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_259_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_259_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para providenciar o acesso da estrada do Ramal do Reis na comunidade do Macurany no Município de Parintins.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_260_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_260_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, a recuperação da base da Rua Nhamundá, no Bairro de Palmares.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1499/requerimento_261_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1499/requerimento_261_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio das secretarias municipais, apoio para realização da 1ª Ação Social Faça uma Criança Sorrir. Para o mesmo evento, solicito a colaboração das Instituições de Justiça do município, bem como dos centros de formação profissionalizante de Parintins.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1503/requerimento_262_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1503/requerimento_262_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio das Secretarias de Obras, Saúde e Educação, realize a construção de uma escola, um posto de saúde e a disponibilidade de uma ambulancha para a Comunidade do Açaí. A proposta é estruturar a região para que os comunitários desta localidade e de comunidades vizinhas tenham acesso a esses serviços sem que precisem se deslocar às unidades urbanas do município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1506/requerimento_263_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1506/requerimento_263_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que o Governo do Estado do Amazonas realize a reforma do auditório da Escola Estadual Suzana de Jesus Azedo. Solicito também da Prefeitura de Parintins a reestruturação do Complexo de Esporte, Cultura e Lazer Benedito Azedo. Requeiro ainda que esta propositura seja encaminhada ao gabinete da Dep. Estadual Alessandra Campêlo (MDB).</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1586/requerimento_264_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1586/requerimento_264_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - Semosp, a troca e reposição de lâmpadas e luminárias de caráter emergencial das Comunidades rurais do município.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/144/requerimento_266_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/144/requerimento_266_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Educação que construa Banheiro e Cozinha e faça reforma do telhado da Escola da Comunidade de Santo Antônio.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/143/requerimento_267_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/143/requerimento_267_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar do Serviço de Água e Esgoto (SAAE) em nome do senhor Nelson Campos que construa um poço artesiano na Comunidade de Nossa Senhora de Aparecida.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/142/requerimento_268_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/142/requerimento_268_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar uma audiência pública convocando o superintendente da Caixa Econômica Federal no Amazonas, para tratar sobre Programa Minha Casa Minha Vida "Residencial Parintins".</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1510/requerimento_269_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1510/requerimento_269_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize a troca de madeiras da ponte e reforma da área de lazer localizada no Beco Ademir Farias, Bairro Itaguatinga.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1511/requerimento_270_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1511/requerimento_270_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura de Parintins realize a reestruturação do Complexo de Esporte, Cultura e Lazer Benedito Azedo.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1542/requerimento_271_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1542/requerimento_271_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento interno testa Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar terraplanagem para o Porto do Matadouro, no bairro de Santa Clara, e melhorias nas Rampas da Caçapava e do Mercado, no Centro, e dá outras Providências.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1587/requerimento_272_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1587/requerimento_272_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Obras e Serviços Públicos, por meio do Secretário Mateus Assayag, a reposição de luminárias na comunidade de Nossa Senhora de Aparecida.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1588/requerimento_273_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1588/requerimento_273_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Secretaria Municipal de Obras e Serviços Públicos, por meio do Secretário Mateus Assayag, a reposição de luminárias na comunidade do Santo Antônio do Panauaru.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_274_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_274_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins a limpeza da Estrada Vicinal que liga a Agrovila do Caburi à Comunidade Santa Terezinha.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_275_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_275_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins a construção de uma escola na comunidade Nossa Senhora de Fátima, na região do Tracajá.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_276_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_276_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins a construção de uma ponte para a região do Panauaru que ligue até a região do Aduacá.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/97/requerimento_277_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/97/requerimento_277_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins a construção de uma escola na comunidade Sagrado Coração de Jesus, na região do Tracajá.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/141/requerimento_278_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/141/requerimento_278_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que construa uma ponte que dê acesso as Comunidades do Santo Antônio do Panauarú a Aparecida.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/140/requerimento_279_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/140/requerimento_279_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras que faça manutenção do bueiro da Rua São Benedito com Carvalho Leal, com urgência.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_280_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_280_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo, Secretaria Municipal de Educação que realize serviços de DEDETIZAÇÃO NAS ESCOLAS MUNICIPAIS "WALKÍRIA VIANA", "SÃO SEBASTIÃO DO CABURI" E CENTRO DE EDUCAÇÃO INFANTIL "TIA DODÓ".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_281_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_281_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo, Secretaria Municipal de Obras, que realize LIMPEZA LATERAL DA ESTRADA DA COLÔNIA SÃO JOAQUIM, NO DISTRITO DO CABURI.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento_282_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento_282_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, a recuperação da base da Rua Jurutí, no Bairro de Nazaré.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_283_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_283_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos- SEMOSP, para que seja feito o serviço de substituição luminárias e a Reforma da Quadra Poliesportiva Reflexo Macurany, no Conjunto Macurany.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1512/requerimento_284_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1512/requerimento_284_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, a realização de uma Sessão Especial em homenagem aos alunos e colaboradores da Escola Estadual Araújo Filho na quarta-feira, 24 de outubro, pela passagem dos 170 anos do educandário.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1513/requerimento_285_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1513/requerimento_285_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, a realização de uma Audiência Pública, para tratar sobre assuntos relacionados à atividade pesqueira no município de Parintins. Nesse sentido, peço a participação dos membros do setor da pesca, órgãos governamentais das esferas federal, estadual e municipal, bem como de instituições de apoio técnico, financiadores e demais entidades colaboradoras e responsáveis pelo segmento.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_286_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_286_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Mesa Diretora desta Casa Legislativa, a realização de uma Audiência Pública, para o dia 18 de outubro de 2018, no sentido de discutirmos o tema o transporte intraurbano e a mobilidade urbana na cidade de Parintins.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/139/requerimento_289_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/139/requerimento_289_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação, que construa uma nova Escola e providencie um bebedouro para o Educandário da comunidade da Costa da Águia</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/138/requerimento_290_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/138/requerimento_290_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça o serviço de capina e coleta de lixo do Beco Samaritano.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/137/requerimento_291_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/137/requerimento_291_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Gerente da Amazonas Energia, Agencia Local, a troca dos postes do Ramal dos Apolônios que estão prejudicando os moradores daquela localidade.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/136/requerimento_292_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/136/requerimento_292_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça a troca de luminárias do Beco Samaritano.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_293_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_293_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação que faça a manutenção do motor de luz da Comunidade de São Sebastião do Juruá do Rio Tracajá.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_294_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_294_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, a revisão e reparos das lâmpadas da iluminação pública na Comunidade de Santa Fé do Zé Açu, com urgência.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_295_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_295_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos- SEMOSP, para que contrate um Técnico para fazer a Substituição Elétrica da Escola Municipal Minervina Reis Ferreira da Comunidade do Bom Socorro do Zé Açu.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_296_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_296_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos- SEMOSP, reforma e Ampliação da escola da Comunidade de Santa Fé do Zé Açu.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_297_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_297_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, o serviço de recuperação de alguns trechos da estrada que interliga as Comunidades do Bom Socorro, Boa Esperança e Santa Fé do Zé Açu.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1565/requerimento_298_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1565/requerimento_298_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação - SEMED, a disponibilização de Transporte Escolar para conduzir alunos do Bairro Nossa Senhora de Lourdes para a Escola Municipal Santa Maria na Agrovila do Mocambo do Arari.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1514/requerimento_299_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1514/requerimento_299_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Eletrobras Amazonas Energia, providencie a inclusão da Comunidade Rural São José do Limão do Meio no Programa Federal Luz Para Todos.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1515/requerimento_301_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1515/requerimento_301_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins providencie a aplicação e fiscalização da Lei N° 0356/2005, a fim de evitar o constrangimento pessoal provocado pelo tempo de espera em filas nas agências bancárias de Parintins.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/96/requerimento_302_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/96/requerimento_302_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, a instalação de iluminação Pública nas Comunidades da Boa Vista do Itaboraí de Baixo e Menino Deus do Itaboraí do Meio.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/95/requerimento_303_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/95/requerimento_303_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, a manutenção com troca de lâmpadas e instalação de luminárias na Comunidade São João do Jacú, assim como a substituição do reservatório de água.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_304_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_304_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar as providências da Prefeitura Municipal de Parintins e os serviços do Sistema de Abastecimento de Água e Esgoto de Parintins - SAAE/Parintins que atendam a Comunidade de Vila Batista com a expansão e melhoria na distribuição de água local.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_305_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_305_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação que atenda a Comunidade de Vila Batista com a reforma da escola municipal local, a manutenção do motor de luz que atende a escola, bem como a construção de mais 02 (duas) salas de aula.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_306_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_306_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, Coordenação de Iluminação Pública, que realize os serviços de iluminação dos quadros das Comunidades Indígenas do Rio Uaicurapá, sendo: Nova Galileia, Vila Batista, Monte Carmelo, Vila da Paz, Nova Alegria, Monte Betel e São Francisco, bem como da Comunidade Ribeirinha de São Pedro do Paraíso.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/135/requerimento_307_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/135/requerimento_307_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça reparos na iluminação das Ruas Júlio Belém, Carvalho Leal, São Benedito e Beco Samaritano.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/134/requerimento_308_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/134/requerimento_308_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça reparos na Rampa de acesso do Matadouro, para o acesso de Barcos e Lanchas.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_309_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_309_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Eletrobrás Amazonas Energia, que envie um técnico á Comunidade do Santo Antônio do Arauá para verificar a situação da rede Elétrica que está prejudicando a Bomba D'água.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_310_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_310_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, uma Ação Social na comunidade do Boto.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_311_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_311_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras, que providencie uma Caixa D'Água para a Comunidade do São Francisco do Varre Vento.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_312_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_312_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras, para que faça a construção de uma torre de concreto para que possa suportar uma caixa d'água de 15 mil litros, com intuito de resolver a problemática de falta d'água na comunidade do Bom Socorro do Zé Açú.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1543/requerimento_313_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1543/requerimento_313_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), no sentido solicitar a reforma geral do prédio da Escola Municipal Indígena "Nuitu-Nuitu Ymye", na Aldeia Nova Alegria, no Rio Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1544/requerimento_314_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1544/requerimento_314_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), no sentido solicitar a aquisição de telhas, tábuas para forro, fardamento e mobiliário destinados ao anexo da Escola Municipal Indígena Laudelino Batista, em funcionamento na comunidade Monte Carmelo, do povo Sateré-Mawé, no Rio Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_316_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_316_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o serviço de Limpeza, iluminação pública e recuperação asfáltica da Rua Parananema, no bairro Dejard Vieira.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_317_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_317_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, informações sobre o cumprimento do Termo de Ajustamento de Gestão (TAG) entre a Prefeitura de Parintins e o Tribunal de Constas do Estado do Amazonas para a realização do concurso público para contratação de servidores nos quadros da administração pública.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_318_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_318_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, a construção de uma quadra poliesportiva na comunidade de Santa Terezinha do Caburi.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/133/requerimento_319_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/133/requerimento_319_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça o serviço de tapa buracos na frente do Hospital Jofre Cohen.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_320_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_320_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos- SEMOSP, a reforma de uma Nova Escola Municipal de São José da Comunidade de Vila Bentes.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_321_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_321_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o serviço de Limpeza e Capinação da Rua Bulgarin, no Conjunto João Novo.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_322_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_322_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Eletrobrás Amazonas Energia por sua Gerente que envie um técnico à Rua Sete de setembro para verificar a situação da rede Elétrica que está fraca.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1589/requerimento_323_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1589/requerimento_323_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Mesa Diretora desta Casa Legislativa, a realização de uma Audiência Pública, com a finalidade de apresentação do Relatório de Execução Orçamentária e Financeira da Prefeitura Municipal de Parintins, referente ao Primeiro Quadrimestre de 2018.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/132/requerimento_325_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/132/requerimento_325_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras que faça o serviço de tapa buracos na esquina das Ruas Avenida Paraíba com a entrada do Conjunto Macurany com urgência.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/131/requerimento_326_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/131/requerimento_326_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça valetas para escoação de água próximo as Ruas Tucumã com a Rua Domingos Prestes, bem como nas ruas Paraíba e Tucumã.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/130/requerimento_327_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/130/requerimento_327_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras que faça a conclusão da operação tapa buraco nas ruas Antônio Sérgio da Silva, Agostinho Cunha, Ropoca e Becos Aciole Teixeira e Augustinho Cunha.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/129/requerimento_328_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/129/requerimento_328_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras que faça o serviço de terraplanagem e asfaltamento da Rua 04 do Bairro da União, que fica por trás da UBS Francisco Tussolini.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/256/requerimento_330_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/256/requerimento_330_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras Secretaria Municipal Obras e Serviços Públicos (SEMOSP), e Secretaria Municipal de Pecuária, Agricultura e Abastecimento (SEMPA), a realização de serviços de melhorias nas estradas que vão desde a comunidade rural do Açaí até Bom Socorro do Zé Açu, e em outro trecho, até a Região da Valéria, na Gleba de Vila Amazônia.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/255/requerimento_331_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/255/requerimento_331_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, a execução de serviços de limpeza e melhorias nas pontes da rua Itacoatiara, no bairro de Palmares.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1516/requerimento_333_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1516/requerimento_333_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura de Parintins providencie a sinalização do cruzamento da Ponte Amazonino Mendes com a Orla do Bairro da União.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_334_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_334_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo, Secretaria Municipal de Obras, que realize LIMPEZA DO IGARAPÉ DO CABURI.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento_335_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento_335_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo, que providencie a IMPLANTAÇÃO DE FAIXAS DE PEDESTRE NOS TRECHOS URBANOS: ESTRADA MACURANY EM FRENTE AO CAMPUS DA UFAM e NA RUA PARAÍBA EM FRENTE À SEMED.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/254/requerimento_338_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/254/requerimento_338_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, melhorias no quadro de iluminação pública e instalação de novas luminárias no bairro Lage da Comunidade de Vila Amazônia.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/253/requerimento_339_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/253/requerimento_339_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Saúde, que ajuste o quadro dos Agente Comunitário de Saúde - ACS, para contempla as ruas 06 à 10 do bairro da União.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1545/requerimento_340_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1545/requerimento_340_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), o serviço de iluminação pública e terraplanagem na rua ao lado do Parque de Exposição Agropecuária "Luiz Lourenço de Souza", no bairro Djard Vieira, até o porto provisório na beira do rio Amazonas, e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_344_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_344_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar as providências da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação e do SAAE de Parintins que atenda Comunidade de Nova Galileia, no Rio Uaicurapá, com a construção de Poço Artesiano.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/94/requerimento_345_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/94/requerimento_345_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, ao poder Executivo, solicitar luminárias para o quadro da comunidade São José do Itaboraí.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/93/requerimento_346_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/93/requerimento_346_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, ao poder Executivo, a reforma e ampliação de uma nova escola para a comunidade Mangueirão.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/92/requerimento_347_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/92/requerimento_347_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, ao poder Executivo, a reforma e ampliação da escola São João Batista, na comunidade São João do Jacú.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça uma operação Tapa Buraco nas Ruas Uaicurapá e Rua Nova do Bairro de São Francisco.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_350_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_350_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, para que envia vigias para Quadra Poliesportiva Benedito Azêdo, que está parada a obra no Bairro de Palmares.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1590/requerimento_351_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1590/requerimento_351_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo, que providencie a ILUMINAÇÃO E REPOSIÇÃO DE LUMINÁRIAS PARA A RUA DESEMBARGADOR JOÃO CORREA E RUA QUINTA DA BOA VISTA-BAIRRO DE SANTA CLARA.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_352_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_352_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de querer que a Prefeitura Municipal de Parintins, por meio das secretarias Municipais de Meio Ambiente e de Produção, que disponibilize para o INCRA, os técnicos municipais para apoiarem os serviços públicos.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/90/requerimento_354_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/90/requerimento_354_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido da Prefeitura Municipal de Parintins, por meio das Secretarias Municipais de Obras, realize os serviços de iluminação pública na Comunidade de Arizona no Rio Tracajá, com manutenção e instalação de luminárias no quadro da comunidade.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1546/requerimento_356_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1546/requerimento_356_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio do Serviço Autônomo de Água e Esgoto (Saae), no sentido de solicitar a expansão da rede hidráulica para o quadro da comunidade São Sebastião do Mato Grosso, na Gleba de Vila Amazônia, com implantação de uma caixa com capacidade dois mil litros, com serviço a ser executado antes da enchente do igarapé, e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_357_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_357_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo, Secretaria Municipal de Obras e Serviços Públicos, a REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO NOS PONTOS DE ILUMINAÇÃO DA AGROVILA DE SÃO SEBASTIÃO DO CABURI.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/91/requerimento_358_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/91/requerimento_358_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, ao poder Executivo, providências para a Reforma e Ampliação do prédio em que funciona o Conselho Tutelar e respectiva transferência de local, durante o período de reforma.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_359_2018.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_359_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do Serviço Autônomo de Água e Esgoto - SAAE, a limpeza e manutenção do Poço Artesiano da Comunidade Nossa Senhora de Nazaré do Município de Parintins.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4717,67 +4717,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1764/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1741/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1776/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1765/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1766/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1742/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1767/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1754/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1755/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1756/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1768/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1731/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1769/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1758/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1759/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1757/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1729/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1743/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1752/indicacao_020_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1730/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1770/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1753/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1762/indicacao_024_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1744/indicacao_025_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1745/indicacao_026_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1746/indicacao_027_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1771/indicacao_028_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1747/indicacao_029_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1748/indicacao_030_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1749/indicacao_031_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1732/indicacao_032_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1733/indicacao_033_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1760/indicacao_034_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1763/indicacao_035_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao_036_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1734/indicacao_037_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1735/indicacao_038_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1736/indicacao_039_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1772/indicacao_040_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1773/indicacao_041_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1774/indicacao_042_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1737/indicacao_043_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1761/indicacao_044_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1751/indicacao_045_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1775/indicacao_047_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1738/indicacao_048_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1739/indicacao_049_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1740/indicacao_050_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1778/mocao_de_aplausos_001_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1779/mocao_de_aplausos_002_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1780/mocao_de_aplausos_004_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1781/mocao_de_aplausos_005_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1782/mocao_de_aplausos_006_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1783/mocao_de_aplausos_008_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1784/mocao_de_aplausos_009_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1785/mocao_de_aplausos_010_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1786/mocao_de_aplausos_011_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1852/mocao_de_aplausos_012_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1787/mocao_de_aplausos_013_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1788/mocao_de_aplausos_016_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1789/mocao_de_aplausos_018_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1790/mocao_de_aplausos_020_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1791/mocao_de_aplausos_021_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1792/mocao_de_aplausos_023_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1793/mocao_de_aplausos_024_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1794/mocao_de_aplausos_027_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1795/mocao_de_aplausos_028_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1796/mocao_de_aplausos_029_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1797/mocao_de_aplausos_030_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1798/mocao_de_aplausos_032_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1799/mocao_de_aplausos_033_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1800/mocao_de_aplausos_034_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1853/mocao_de_aplausos_042_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1854/mocao_de_aplausos_046_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1855/mocao_de_aplausos_049_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1856/mocao_de_aplausos_050_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1857/mocao_de_aplausos_051_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1858/mocao_de_aplausos_054_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1859/mocao_de_aplausos_055_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1801/mocao_de_pesar_001_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1802/mocao_de_pesar_002_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1803/mocao_de_pesar_003_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1804/mocao_de_pesar_004_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1805/mocao_de_pesar_005_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1860/mocao_de_pesar_006_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1806/mocao_de_pesar_007_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1807/mocao_de_pesar_008_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1808/mocao_de_pesar_009_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1809/mocao_de_pesar_011_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1810/mocao_de_pesar_012_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1811/mocao_de_pesar_013_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1812/mocao_de_pesar_014_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1813/mocao_de_pesar_015_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1814/mocao_de_pesar_016_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1815/mocao_de_pesar_018_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1861/mocao_de_pesar_019_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1862/mocao_de_pesar_020_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1566/requerimento_002_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1567/requerimento_003_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1591/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1592/requerimento_005_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1593/requerimento_006_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1568/requerimento_007_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_010_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_011_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_012_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_013_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_014_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_015_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_016_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1569/requerimento_017_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/252/requerimento_018_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1570/requerimento_019_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1517/requerimento_020_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1571/requerimento_021_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1464/requerimento_022_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1467/requerimento_023_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1469/requerimento_024_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_025_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/251/requerimento_026_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/250/requerimento_027_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_028_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_029_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_030_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_032_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_033_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_034_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_035_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento_036_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento_037_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento_038_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1518/requerimento_039_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1519/requerimento_040_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_041_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_042_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1520/requerimento_043_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1521/requerimento_044_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1547/requerimento_045_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_046_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1572/requerimento_047_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_048_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento_049_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_050_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/51/requerimento_051_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1471/requerimento_052_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1472/requerimento_053_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_054_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1548/requerimento_055_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_056_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento_057_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/244/requerimento_058_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento_059_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1549/requerimento_060_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_061_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/110/requerimento_062_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1594/requerimento_063_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1595/requerimento_064_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/52/requerimento_065_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_066_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_067_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_068_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1522/requerimento_069_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1523/requerimento_070_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1524/requerimento_071_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1525/requerimento_072_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1573/requerimento_073_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1473/requerimento_074_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_075_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_077_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_078_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_079_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1574/requerimento_080_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1575/requerimento_081_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/241/requerimento_082_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1526/requerimento_083_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1527/requerimento_084_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/53/requerimento_085_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/54/requerimento_086_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento_087_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_088_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1529/requerimento_089_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/56/requerimento_090_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_091_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_092_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1528/requerimento_093_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/202/requerimento_094_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_095_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1530/requerimento_097_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_098_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_100_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1474/requerimento_101_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_102_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1576/requerimento_103_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1596/requerimento_104_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1597/requerimento_105_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1598/requerimento_106_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1599/requerimento_107_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1475/requerimento_109_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_110_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1600/requerimento_111_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1601/requerimento_112_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1531/requerimento_113_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1532/requerimento_114_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_115_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_116_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_117_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_118_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_119_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_120_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_121_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_122_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1476/requerimento_123_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_124_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1550/requerimento_125_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_126_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1478/requerimento_127_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1533/requerimento_128_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1534/requerimento_129_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1536/requerimento_130_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1535/requerimento_131_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1602/requerimento_132_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1603/requerimento_133_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1604/requerimento_134_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1605/requerimento_135_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1606/requerimento_136_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1577/requerimento_137_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento_138_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_139_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_140_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento_142_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/165/requerimento_143_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/164/requerimento_144_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/163/requerimento_145_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1578/requerimento_146_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1579/requerimento_147_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1580/requerimento_148_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1581/requerimento_149_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1582/requerimento_150_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1583/requerimento_151_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1607/requerimento_152_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1608/requerimento_153_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento_154_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1479/requerimento_155_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1584/requerimento_156_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1609/requerimento_159_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1610/requerimento_160_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1551/requerimento_161_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1552/requerimento_162_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1537/requerimento_163_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_164_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/238/requerimento_165_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento_166_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1553/requerimento_167_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1611/requerimento_168_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1612/requerimento_169_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1480/requerimento_170_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1481/requerimento_171_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1554/requerimento_172_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1555/requerimento_173_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento_174_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_175_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_176_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_177_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/162/requerimento_178_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1556/requerimento_179_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1557/requerimento_180_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_181_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1558/requerimento_182_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1613/requerimento_183_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1614/requerimento_184_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1615/requerimento_185_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/75/requerimento_186_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_187_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/161/requerimento_188_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/160/requerimento_189_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/159/requerimento_190_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento_191_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/158/requerimento_192_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_193_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1616/requerimento_194_2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_195_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_196_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1559/requerimento_197_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1482/requerimento_198_2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_200_2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_201_2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_202_2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/157/requerimento_205_2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento_206_2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento_207_2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento_208_2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/155/requerimento_209_2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/154/requerimento_210_2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/153/requerimento_211_2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1491/requerimento_212_2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1560/requerimento_213_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_216_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/152/requerimento_218_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/151/requerimento_219_2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1561/requerimento_221_2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1562/requerimento_222_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1617/requerimento_223_2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/150/requerimento_224_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_225_2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_226_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1585/requerimento_227_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_228_2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1563/requerimento_229_2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/80/requerimento_230_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_231_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_232_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1618/requerimento_233_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/149/requerimento_234_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/148/requerimento_235_2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/147/requerimento_236_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/146/requerimento_237_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_238_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_239_2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1538/requerimento_240_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_241_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/229/requerimento_242_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/228/requerimento_243_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1619/requerimento_244_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1620/requerimento_245_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1564/requerimento_246_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1621/requerimento_247_2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1539/requerimento_248_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/145/requerimento_249_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_250_2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_251_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1540/requerimento_252_2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1495/requerimento_253_2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_254_2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1541/requerimento_255_2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1622/requerimento_256_2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_257_2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/226/requerimento_258_2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_259_2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_260_2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1499/requerimento_261_2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1503/requerimento_262_2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1506/requerimento_263_2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1586/requerimento_264_2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/144/requerimento_266_2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/143/requerimento_267_2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/142/requerimento_268_2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1510/requerimento_269_2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1511/requerimento_270_2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1542/requerimento_271_2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1587/requerimento_272_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1588/requerimento_273_2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_274_2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_275_2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_276_2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/97/requerimento_277_2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/141/requerimento_278_2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/140/requerimento_279_2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_280_2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_281_2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento_282_2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_283_2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1512/requerimento_284_2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1513/requerimento_285_2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_286_2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/139/requerimento_289_2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/138/requerimento_290_2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/137/requerimento_291_2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/136/requerimento_292_2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_293_2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_294_2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_295_2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_296_2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_297_2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1565/requerimento_298_2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1514/requerimento_299_2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1515/requerimento_301_2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/96/requerimento_302_2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/95/requerimento_303_2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_304_2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_305_2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_306_2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/135/requerimento_307_2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/134/requerimento_308_2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_309_2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_310_2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_311_2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_312_2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1543/requerimento_313_2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1544/requerimento_314_2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_316_2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_317_2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_318_2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/133/requerimento_319_2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_320_2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_321_2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_322_2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1589/requerimento_323_2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/132/requerimento_325_2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/131/requerimento_326_2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/130/requerimento_327_2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/129/requerimento_328_2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/256/requerimento_330_2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/255/requerimento_331_2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1516/requerimento_333_2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_334_2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento_335_2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/254/requerimento_338_2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/253/requerimento_339_2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1545/requerimento_340_2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_344_2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/94/requerimento_345_2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/93/requerimento_346_2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/92/requerimento_347_2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_350_2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1590/requerimento_351_2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_352_2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/90/requerimento_354_2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1546/requerimento_356_2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_357_2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/91/requerimento_358_2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_359_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1764/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1741/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1776/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1765/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1766/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1742/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1767/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1754/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1755/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1756/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1768/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1731/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1769/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1758/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1759/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1757/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1729/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1743/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1752/indicacao_020_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1730/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1770/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1753/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1762/indicacao_024_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1744/indicacao_025_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1745/indicacao_026_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1746/indicacao_027_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1771/indicacao_028_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1747/indicacao_029_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1748/indicacao_030_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1749/indicacao_031_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1732/indicacao_032_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1733/indicacao_033_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1760/indicacao_034_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1763/indicacao_035_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao_036_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1734/indicacao_037_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1735/indicacao_038_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1736/indicacao_039_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1772/indicacao_040_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1773/indicacao_041_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1774/indicacao_042_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1737/indicacao_043_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1761/indicacao_044_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1751/indicacao_045_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1775/indicacao_047_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1738/indicacao_048_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1739/indicacao_049_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1740/indicacao_050_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1778/mocao_de_aplausos_001_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1779/mocao_de_aplausos_002_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1780/mocao_de_aplausos_004_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1781/mocao_de_aplausos_005_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1782/mocao_de_aplausos_006_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1783/mocao_de_aplausos_008_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1784/mocao_de_aplausos_009_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1785/mocao_de_aplausos_010_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1786/mocao_de_aplausos_011_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1852/mocao_de_aplausos_012_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1787/mocao_de_aplausos_013_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1788/mocao_de_aplausos_016_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1789/mocao_de_aplausos_018_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1790/mocao_de_aplausos_020_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1791/mocao_de_aplausos_021_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1792/mocao_de_aplausos_023_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1793/mocao_de_aplausos_024_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1794/mocao_de_aplausos_027_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1795/mocao_de_aplausos_028_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1796/mocao_de_aplausos_029_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1797/mocao_de_aplausos_030_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1798/mocao_de_aplausos_032_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1799/mocao_de_aplausos_033_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1800/mocao_de_aplausos_034_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1853/mocao_de_aplausos_042_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1854/mocao_de_aplausos_046_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1855/mocao_de_aplausos_049_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1856/mocao_de_aplausos_050_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1857/mocao_de_aplausos_051_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1858/mocao_de_aplausos_054_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1859/mocao_de_aplausos_055_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1801/mocao_de_pesar_001_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1802/mocao_de_pesar_002_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1803/mocao_de_pesar_003_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1804/mocao_de_pesar_004_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1805/mocao_de_pesar_005_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1860/mocao_de_pesar_006_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1806/mocao_de_pesar_007_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1807/mocao_de_pesar_008_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1808/mocao_de_pesar_009_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1809/mocao_de_pesar_011_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1810/mocao_de_pesar_012_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1811/mocao_de_pesar_013_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1812/mocao_de_pesar_014_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1813/mocao_de_pesar_015_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1814/mocao_de_pesar_016_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1815/mocao_de_pesar_018_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1861/mocao_de_pesar_019_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1862/mocao_de_pesar_020_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1566/requerimento_002_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1567/requerimento_003_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1591/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1592/requerimento_005_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1593/requerimento_006_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1568/requerimento_007_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_010_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/111/requerimento_011_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_012_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_013_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_014_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_015_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_016_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1569/requerimento_017_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/252/requerimento_018_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1570/requerimento_019_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1517/requerimento_020_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1571/requerimento_021_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1464/requerimento_022_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1467/requerimento_023_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1469/requerimento_024_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/207/requerimento_025_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/251/requerimento_026_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/250/requerimento_027_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_028_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_029_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_030_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/179/requerimento_032_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento_033_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/177/requerimento_034_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/176/requerimento_035_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/175/requerimento_036_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/174/requerimento_037_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/173/requerimento_038_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1518/requerimento_039_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1519/requerimento_040_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_041_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_042_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1520/requerimento_043_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1521/requerimento_044_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1547/requerimento_045_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_046_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1572/requerimento_047_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_048_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/172/requerimento_049_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_050_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/51/requerimento_051_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1471/requerimento_052_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1472/requerimento_053_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_054_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1548/requerimento_055_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/206/requerimento_056_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento_057_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/244/requerimento_058_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento_059_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1549/requerimento_060_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/170/requerimento_061_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/110/requerimento_062_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1594/requerimento_063_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1595/requerimento_064_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/52/requerimento_065_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_066_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_067_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_068_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1522/requerimento_069_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1523/requerimento_070_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1524/requerimento_071_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1525/requerimento_072_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1573/requerimento_073_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1473/requerimento_074_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_075_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_077_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_078_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_079_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1574/requerimento_080_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1575/requerimento_081_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/241/requerimento_082_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1526/requerimento_083_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1527/requerimento_084_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/53/requerimento_085_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/54/requerimento_086_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/55/requerimento_087_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_088_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1529/requerimento_089_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/56/requerimento_090_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_091_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_092_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1528/requerimento_093_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/202/requerimento_094_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_095_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1530/requerimento_097_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_098_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_100_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1474/requerimento_101_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_102_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1576/requerimento_103_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1596/requerimento_104_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1597/requerimento_105_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1598/requerimento_106_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1599/requerimento_107_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1475/requerimento_109_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/109/requerimento_110_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1600/requerimento_111_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1601/requerimento_112_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1531/requerimento_113_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1532/requerimento_114_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/108/requerimento_115_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/107/requerimento_116_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_117_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/60/requerimento_118_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento_119_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/62/requerimento_120_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_121_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_122_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1476/requerimento_123_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_124_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1550/requerimento_125_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_126_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1478/requerimento_127_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1533/requerimento_128_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1534/requerimento_129_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1536/requerimento_130_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1535/requerimento_131_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1602/requerimento_132_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1603/requerimento_133_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1604/requerimento_134_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1605/requerimento_135_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1606/requerimento_136_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1577/requerimento_137_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/67/requerimento_138_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/68/requerimento_139_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/69/requerimento_140_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/71/requerimento_142_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/165/requerimento_143_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/164/requerimento_144_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/163/requerimento_145_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1578/requerimento_146_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1579/requerimento_147_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1580/requerimento_148_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1581/requerimento_149_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1582/requerimento_150_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1583/requerimento_151_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1607/requerimento_152_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1608/requerimento_153_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/72/requerimento_154_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1479/requerimento_155_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1584/requerimento_156_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1609/requerimento_159_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1610/requerimento_160_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1551/requerimento_161_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1552/requerimento_162_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1537/requerimento_163_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/106/requerimento_164_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/238/requerimento_165_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/73/requerimento_166_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1553/requerimento_167_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1611/requerimento_168_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1612/requerimento_169_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1480/requerimento_170_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1481/requerimento_171_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1554/requerimento_172_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1555/requerimento_173_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/105/requerimento_174_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_175_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_176_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/200/requerimento_177_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/162/requerimento_178_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1556/requerimento_179_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1557/requerimento_180_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_181_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1558/requerimento_182_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1613/requerimento_183_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1614/requerimento_184_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1615/requerimento_185_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/75/requerimento_186_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_187_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/161/requerimento_188_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/160/requerimento_189_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/159/requerimento_190_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento_191_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/158/requerimento_192_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_193_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1616/requerimento_194_2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_195_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_196_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1559/requerimento_197_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1482/requerimento_198_2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_200_2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_201_2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_202_2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/157/requerimento_205_2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento_206_2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento_207_2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/156/requerimento_208_2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/155/requerimento_209_2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/154/requerimento_210_2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/153/requerimento_211_2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1491/requerimento_212_2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1560/requerimento_213_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_216_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/152/requerimento_218_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/151/requerimento_219_2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1561/requerimento_221_2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1562/requerimento_222_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1617/requerimento_223_2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/150/requerimento_224_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_225_2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_226_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1585/requerimento_227_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/199/requerimento_228_2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1563/requerimento_229_2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/80/requerimento_230_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/81/requerimento_231_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/82/requerimento_232_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1618/requerimento_233_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/149/requerimento_234_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/148/requerimento_235_2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/147/requerimento_236_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/146/requerimento_237_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_238_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_239_2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1538/requerimento_240_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_241_2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/229/requerimento_242_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/228/requerimento_243_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1619/requerimento_244_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1620/requerimento_245_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1564/requerimento_246_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1621/requerimento_247_2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1539/requerimento_248_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/145/requerimento_249_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_250_2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_251_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1540/requerimento_252_2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1495/requerimento_253_2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_254_2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1541/requerimento_255_2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1622/requerimento_256_2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_257_2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/226/requerimento_258_2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_259_2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_260_2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1499/requerimento_261_2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1503/requerimento_262_2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1506/requerimento_263_2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1586/requerimento_264_2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/144/requerimento_266_2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/143/requerimento_267_2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/142/requerimento_268_2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1510/requerimento_269_2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1511/requerimento_270_2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1542/requerimento_271_2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1587/requerimento_272_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1588/requerimento_273_2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_274_2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_275_2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_276_2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/97/requerimento_277_2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/141/requerimento_278_2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/140/requerimento_279_2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_280_2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_281_2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/223/requerimento_282_2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_283_2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1512/requerimento_284_2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1513/requerimento_285_2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/83/requerimento_286_2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/139/requerimento_289_2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/138/requerimento_290_2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/137/requerimento_291_2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/136/requerimento_292_2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/84/requerimento_293_2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/221/requerimento_294_2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/220/requerimento_295_2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/219/requerimento_296_2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_297_2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1565/requerimento_298_2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1514/requerimento_299_2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1515/requerimento_301_2018.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/96/requerimento_302_2018.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/95/requerimento_303_2018.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/85/requerimento_304_2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/86/requerimento_305_2018.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/87/requerimento_306_2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/135/requerimento_307_2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/134/requerimento_308_2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_309_2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_310_2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_311_2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_312_2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1543/requerimento_313_2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1544/requerimento_314_2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_316_2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_317_2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_318_2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/133/requerimento_319_2018.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_320_2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_321_2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_322_2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1589/requerimento_323_2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/132/requerimento_325_2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/131/requerimento_326_2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/130/requerimento_327_2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/129/requerimento_328_2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/256/requerimento_330_2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/255/requerimento_331_2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1516/requerimento_333_2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_334_2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento_335_2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/254/requerimento_338_2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/253/requerimento_339_2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1545/requerimento_340_2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_344_2018.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/94/requerimento_345_2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/93/requerimento_346_2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/92/requerimento_347_2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento_350_2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1590/requerimento_351_2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_352_2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/90/requerimento_354_2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/1546/requerimento_356_2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_357_2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/91/requerimento_358_2018.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2018/208/requerimento_359_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H428"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>