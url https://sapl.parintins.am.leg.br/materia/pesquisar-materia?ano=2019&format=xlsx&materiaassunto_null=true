--- v0 (2026-02-19)
+++ v1 (2026-04-22)
@@ -54,6010 +54,6010 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_001_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que o Governo do Estado do Amazonas, por intermédio da Secretaria Estadual de Saúde, efetive a regionalização do Hospital Jofre Cohen. Solicito o encaminhamento da presente propositura ao vice-governador e secretário estadual de saúde Carlos Almeida (PRTB).</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_002_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_002_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que o Governo do Estado do Amazonas, por intermédio do Programa Estadual de Proteção e Orientação ao Consumidor, efetive a reinstalação do Procon no município de Parintins. Solicito ainda a contratação de dois servidores que devem auxiliar os trabalhos desenvolvidos pela instituição. Encaminho a presente propositura ao diretor do Procon/AM Jalil Fraxe, bem como à Prefeitura Municipal de Parintins.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcos da Luz</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO ao Chefe do Poder Executivo Municipal que a Universidade Federal do Amazonas, em especial, com o curso de Administração do Instituto de Ciência Sociais, Educação e Zootecnia, igualmente, com a incubadora de negócios Amazonas Indígena Criativa-AmIC.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO ao Chefe do Poder Executivo Municipal que adote as providências junto ao Conselho Federal de Administração para submeter o Município de Parintins ao INDICE CFA DE GOVERNANÇA MUNICIPAL.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que o Governo do Estado do Amazonas, por meio da Secretaria de Estado de Infraestrutura (Seinfra), retome os serviços de infraestrutura urbana de recapeamento asfáltico em Parintins. A presente propositura deve também ser encaminhada à vice-presidente da Assembleia Legislativa do Estado do Amazonas (ALEAM) Alessandra Campêlo (MDB), a fim de obter reforço para o pedido.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Afonso Caburi</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Excelentíssimo Senhor WILSON LIMA - Governador do Estado do Amazonas - para SOLICITAR REFORMA COMPLETA NO PRÉDIO DO CENTRO DE EDUCAÇÃO INTEGRAL "DEP. GLÁUCIO GONÇALVES" NO MUNICÍPIO DE PARINTINS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Tião Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_007_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_007_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Instituto Nacional de Colonização e Reforma Agrária (Incra): Créditos Habitação ou Recuperação de Material de Construção (Reforma) e Fomento Mulher, Regularização Fundiária e Destinação de Área para o reordenamento territorial da comunidade São Paulo da Valéria, ameaçada por deslocamentos de rochas nessa área de risco na serra de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cabo Linhares</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_008_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_008_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Gabinete do deputado estadual Cabo Maciel (PR), que solicite do Comando Geral da Policia Militar do Amazonas, elogios e reconhecimento na ficha dos policiais militares que atuam no município de Parintins. Segue os nomes dos policiais da força tática: Cabo F. Giliard, Hipolito 22501 - Francisco Giliard Hipólito da Cunha; Soldado R Portilho 22722 - Roger Portilho de Soulza; Soldado Aeliade 23024 - Aeliade Cardoso Barbosa e o Soldado Pedreno 23437 - Jorge André Ribeiro Pedreno.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_009_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_009_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO ao Governo do Estado do Amazonas, por Intermédio da Secretaria de Estado da Educação - SEDUC, que atenda a Escola Estadual Caburi, no Distrito do Caburi, em Parintins Amazonas com Reforma e Ampliação das Estruturas Físicas, disponibilização de Recursos Humanos, Equipamentos e Serviços, a pedido do representante legal da Associação de Pais, Mestre e Comunitários do referido educandário.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_010_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_010_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que a deputada estadual Joana D'arc viabilize a realização de ação voltada aos cuidados de animais da cidade de Parintins (AM). A proposta é estabelecer parceria entre a equipe que trabalha em conjunto com a parlamentar, bem como agentes de iniciativa pública e particular do município.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Nêga</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_011_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_011_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO ao Governo do Estado do Amazonas, por meio do Comando Geral da Policia Militar, solicitando o Programa de Segurança Pública Ronda Maria da Penha para o município de Parintins.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_012_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_012_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o deputado federal Marcelo Ramos (PR) destine recursos para investimentos no atendimento de mães e recém-nascidos, atenção neonatal, no município de Parintins (AM).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_013_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_013_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO a Prefeitura Municipal de Parintins, por intermédio do Setor de Terras e Arrecadação, para que possa regularizar e corrigir o título definitivo dos moradores da rua Massaranduba, pois os mesmos encontram-se com irregularidades em sua medição.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_014_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_014_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o deputado federal Capitão Alberto Neto (PRB) destine recursos para a implantação e manutenção de uma Casa Abrigo, destinada ao atendimento de mulheres vítimas de violência, no município de Parintins (AM).</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_015_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_015_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal em parceria com a Capitania dos Portos de Parintins e a SOAMAR, para que realize palestra sobre noções e orientações de segurança na navegação nos rios, para condutores de embarcações, lanchas e principalmente rabetas no Município de Parintins.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Beto Farias</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_016_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_016_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, por meio da SEMED, para que seja inserido na grade curricular do Município o estudo da língua espanhola, como opção de uma segunda língua para os estudantes.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_017_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_017_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Congresso Nacional tenha cautela ao analisar o pedido de revogação da lei que reserva percentual de candidaturas de Mulheres nas eleições.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_018_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_018_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Excelentíssimo Senhor WILSON LIMA - Governador do Estado do Amazonas - para SOLICITAR A RECUPERAÇÃO E ASFALTAMENTO DA ESTRADA CABURI/MOCAMBO COM AMPLIAÇÃO DA ESTRADA DA COLÔNIA SÃO JOAQUIM, COLÔNIA RENASCER, LAGO DA ESPERANÇA, MONTE SINAI E AMBANSEL/ SÃO TOMÉ/SÃO PEDRO/ SANTO ANTÔNIO e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_019_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_019_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Excelentíssimo Senhor Governador do Amazonas, Wilson Lima, para SOLICITAR O RECAPEAMENTO ASFÁLTICO E AMPLIAÇÃO DAS RUAS DA AGRO VILA DO CABURI e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_020_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_020_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins, que inclua no calendário oficial do Município o dia 25 de novembro como o Dia Municipal de Combate ao Feminicídio.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_021_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_021_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, a INDICAÇÃO ao INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA - CAMPUS PARINTINS, que realize um levantamento dos hábitos alimentares da etnia Sateré do Rio Uaicurapá e das influências socioculturais recebidas ao longo do percurso histórico e seus significados.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_022_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_022_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Diretor do Programa Luz Para Todos - Eletrobrás Distribuição Amazonas, senhor Radyr Gomes de Oliveira, para SOLICITAR a EXPANSÃO DO PROGRAMA LUZ PARA TODOS NO DISTRITO DO CABURI e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_023_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_023_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, da Prefeitura Municipal de Parintins, a aplicação da Lei n°13.722/2018. A proposta visa garantir que professores e funcionários de escolas, públicas e privadas, de ensino infantil e básico estejam capacitados em primeiros-socorros.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_024_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_024_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO ao Governo do Estado do Amazonas, por meio da Secretaria de Educação, solicitando reforma e ampliação da Escola Estadual Irmã Sá, no Bairro Nossa Senhora de Nazaré.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_025_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_025_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, à Eletrobrás Distribuição Amazonas, a expansão de rede e ligação de energia elétrica, com instalação de postes, nas três ruas do bairro Lady Laura, localizado na zona oeste da cidade de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_026_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_026_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, o apoio da deputada estadual Alessandra Campelo (MDB), junto ao Governo do Estado, quanto à contratação de um escrivão para unidade da Polícia Civil em Parintins.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_027_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_027_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins, para solicitar o cumprimento da Lei Municipal N°575/2013 que trata da criação da política municipal de atenção à pessoa com deficiência, por meio do conselho municipal dos direitos da pessoa com deficiência, e institui sua organização e funcionamento com parâmetros técnicos e administrativos garantidos nos respectivos conselhos federais e estaduais, e de outras providências garantidas pela legislação pertinentes.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_028_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_028_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins que "Dispõe sobre a Inclusão da Educação Ambiental como conteúdo transversal nos currículos da rede pública de ensino fundamental no município de Parintins.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_029_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_029_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o deputado federal Bosco Saraiva (SOLIDARIEDADE) destine recursos para a reestruturação das Polícias Militar e Civil no município de Parintins.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_030_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_030_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, ao Governo do Estado do Amazonas, por meio da Secretaria de Estado_x000D_
 de Saúde (SUSAM), a renovação do contrato da empresa responsável pelos laudos médicos referentes aos exames de mamografia realizados em Parintins. Solicito também a manutenção e calibragem anual do mamógrafo.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_031_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_031_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Governo do Estado e Secretaria de Esporte, a construção de uma Quadra Poliesportiva na Escola Estadual Senador João Bosco.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao_032_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao_032_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Presidência da Câmara, no sentido de solicitar assinatura de Termo de Cooperação Técnica com o Centro de Cooperação Técnica do Interior (CCOTI) da Assembleia Legislativa do Estado do Amazonas (Aleam) para o funcionamento da Escola do Legislativo de Parintins "Geminiana Bulcão" e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_033_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_033_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Presidência da Assembleia Legislativa do Estado do Amazonas (Aleam), no sentido de solicitar Treinamento sobre Plano Plurianual (PPA), Lei de Diretrizes Orçamentárias (LDO), Lei Orçamentária Anual (LOA) e Emendas Impositivas na Câmara Municipal de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_034_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_034_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, que estabeleça por meio de Decreto Municipal para que os restaurantes, bares e lanchonetes, possam no período de realização do Festival Folclórico de Parintins a tocar em seus equipamentos de som toada dos Bois Bumbás Garantido e Caprichoso.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_035_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_035_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Excelentíssimo Senhor FRANK LUIZ DA CUNHA GARCIA - Prefeito Municipal de Parintins para SOLICITAR AQUISIÇÃO POR COMPRA DE TERRENO LIMÍTROFE À COMUNIDADE DE SANTA TEREZINHA DO CABURI e dá outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_036_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_036_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, o apoio do deputado federal Sidney Leite (PSD) para a implantação do Curso Superior de Artes e Dança no município de Parintins.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_037_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_037_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Excelentíssimo Senhor FRANK LUIZ DA CUNHA GARCIA - Prefeito Municipal de Parintins- para SOLICITAR REALIZAÇÃO DE RECAPEAMENTO NAS RUAS DAS AGRO VILAS DE CABURI E MOCAMBO e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Bertoldo Pontes</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_038_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_038_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras - SEMOSP, que seja incluído em sua programação de recapeamento e tapa buracos as ruas Alberto Mendes, 7 de Setembro, Barreirinha (Bairro Palmares), além de manutenção das pontes do Beco Independência e Beco Submarino.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_039_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_039_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Procuradoria Geral do Município de Parintins (PGMP), no sentido de solicitar a criação da Secretaria Municipal de Proteção e Defesa Civil, com autonomia orçamentária e as devidas competências administrativas e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_040_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_040_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Governo do Estado do Amazonas, na pessoa do excelentíssimo senhor Wilson Lima, no sentido de solicitar terraplanagem e asfaltamento das ruas do Distrito Agroindustrial de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_041_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_041_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Governo do Estado do Amazonas realize investimentos emergenciais para melhorar o trabalho da polícia em Parintins. A principal reivindicação é quanto à disponibilização de combustível para as viaturas rodarem na cidade.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Gelson Moraes</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_042_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_042_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido encaminhar INDICAÇÃO ao Prefeito Municipal, para que seja cumprida a Lei Ana Vitória em relação ao fechamento dos bares e o cumprimento do horário.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_043_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_043_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Governo do Estado do Amazonas, por meio do Excelentíssimo Senhor Wilson Lima, intervenção junto ao Governo Federal, a fim de firmar convênio, para a recuperação de estradas no Projeto de Assentamento Gleba de Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_044_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_044_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins no sentido de solicitar que entre em contato com a Secretaria de Estado de lnfraestrutura (Seinfra) para Alteração do Plano de Trabalho do Recapeamento em andamento, a fim de contemplar as Ruas do Distrito Industrial de Parintins, no bairro Dejard Vieira, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_045_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_045_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins que a secretaria de abastecimento SEMPA, que forneça uma tenda grande para os feirantes do lado de fora do mercado Municipal Mundico Barbosa.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_046_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_046_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Governo do Estado do Amazonas, por meio da Secretaria de Estado de Infraestrutura (Seinfra), inclua no cronograma referente aos serviços de infraestrutura urbana de recapeamento asfáltico em Parintins as ruas: Ruas Barreirinha, Nhamundá, Dom Arcângelo Cerqua, Guajarina Prestes, Beco Independência, Antônio Meireles, Joaquim de Freitas, Antônio César de Carvalho, Raimundo Bentes e José Luiz de Menezes.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_047_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_047_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Instituto de Pesos e Medidas do Amazonas (Ipem-AM) disponibilize à Comissão de Defesa do Consumidor da Câmara de Parintins relatório com informações referentes à fiscalização em postos de combustíveis e estabelecimentos comerciais no Município.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_048_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_048_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Secretário de Educação de Estado do Amazonas, senhor Luiz Castro, através da Coordenadoria de Educação de Parintins - SEDUC, para ANALISAR O CALENDÁRIO DE REPOSIÇÃO DE AULAS DURANTE AOS SÁBADOS A TODO AMAZONAS e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_049_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_049_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, que seja feito o serviço de iluminação pública no quadro da comunidade Santa Terezinha do Caburi, pois os comunitários estão no escuros a bastante tempo.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_050_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_050_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Superintendência no Amazonas do Instituto Nacional de Colonização e Reforma Agrária (Incra) no sentido de solicitar a implantação de Feira de Produtos Orgânicos para agricultores familiares do Projeto de Assentamento Gleba de Vila Amazônia comercializarem diretamente ao consumidor, e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_051_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_051_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO a Amazonas Energia para solicitar inclusão da Comunidade rural do Marajá, localizada no oeste do município, no programa Luz Para Todos.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_052_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_052_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, que insira na programação das três noites do Festival Folclórico de Parintins na apresentação realizada na arena do Bumbódromo, antes do início do espetáculo de Garantido e Caprichoso, dos bois em miniaturas, das quadrilhas e bois mirins, campeões e vice-campeões, que disputam o Festival Folclórico de Parintins.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_053_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_053_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins, através da Empresa Municipal de transito e transporte, (EMTT), que seja feito uma faixa de pedestre na frente da igreja Assembleia de Deus, localizado na Avenida Amazonas.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_054_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_054_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Saúde (Semsa), no sentido de solicitar, em caráter de urgência, providências sobre a falta de Agente Comunitário de Saúde (ACS) na comunidade São Sebastião do Boto, e dá outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_055_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_055_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a empresa Oliveira Energia viabilize soluções aos problemas de fornecimento de energia elétrica na Zona Rural de Parintins (AM).</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_056_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_056_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a empresa Telefônica Brasil, responsável pelos produtos da marca de telefonia Vivo, preste esclarecimentos e viabilize soluções quanto aos problemas de falha e ausência de sinal na cidade de Parintins (AM).</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_057_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_057_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Excelentíssimo Senhor Sidney Leite - Deputado Federal - no sentido de SOLICITAR a INSTALAÇÃO DE SISTEMA DE TELEFONIA MÓVEL NA AGROVILA DE SÃO SEBASTIÃO DO CABURI e dá outras providências.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_058_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_058_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a Polícia Militar de Parintins direcione atenção à Orla do Bairro da União. De acordo com os moradores da localidade, o índice de violência vem aumentando, são constantes os casos de assaltos e importunação a quem vive ou transita nesse trecho da cidade.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_059_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_059_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Governo do Estado do Amazonas realize a reforma da estrutura física, elétrica e hidráulica da Escola Estadual Caetano Mendonça (Distrito do Mocambo - AM). Na oportunidade, encaminho esta propositura ao gabinete da deputada estadual Alessandra Campêlo (MDB). Considerando o compromisso de legislar pelo povo amazonense, contamos com sua representação para alcançarmos a efetivação desse serviço.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_060_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_060_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à empresa Oliveira Energia no sentido de solicitar informações sobre as razões para a cobrança de altos valores na conta de luz na zona rural do Município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_061_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_061_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Governo do Amazonas no sentido de solicitar, em caráter de urgência, o repasse de ajuda humanitária ao Município de Parintins, em resposta ao Decreto de Situação de Emergência por conta da enchente 2019, homologado pela Defesa Civil do Estado, no dia 11 de junho, e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_062_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_062_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à empresa Amazonas Energia, no sentido de solicitar investimentos na ampliação da equipe fluvial, bem como aquisição de duas lanchas com maior potência, para otimização dos serviços nas unidades consumidoras da Costa do Amazonas, atendidas pela Usina Termoelétrica do Distrito do Caburi, e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_063_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_063_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a empresa Oliveira Energia, viabilize soluções aos problemas de fornecimento de energia elétrica na Comunidade Zé Miri (Parintins-AM).</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_064_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_064_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO a Prefeitura Municipal de Parintins para solicitar a reforma do Mercado Municipal Mundico Barbosa, localizado no bairro da Francesa.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_065_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_065_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Governo do Estado do Amazonas, por meio da Secretaria de Estado de Infraestrutura (Seinfra), inclua no cronograma referente aos serviços de recapeamento asfáltico de Parintins (AM) a rua Alberto Mendes - bairro de Palmares.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_066_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_066_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, que faça a edição e reedição de livros de novos e antigos poetas Parintinenses como por exemplo, Tonzinho Saunier, J. Jota, Tadeu de Souza e outros mais que tenham livros publicados dentro e fora do Município de Parintins.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_067_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_067_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal que solicite para retornar ao patrimônio do Município, o terreno cedido ao centro de Meteorologia, localizado em frente ao Hospital regional Jofre Cohen.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_068_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_068_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de encaminhar INDICAÇÃO ao Prefeito Municipal de Parintins, Frank Bi Garcia, no sentido de viabilizar a criação do Festival dos Bois da Zona Rural do Município de Parintins, e da outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_069_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_069_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio do Excelentíssimo Senhor Frank Bi Garcia, no sentido de solicitar um plano de ação emergencial para a recuperação das estradas do Projeto de Assentamento Gleba de Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_070_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_070_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Comandante Geral da Polícia Militar do Amazonas, Cel. Norte, a conceder Medalha de Bravura ao 2° Sgt. Adean Lopes Miranda por ter feito a apreensão de um indivíduo que estava assaltando em plena luz do dia.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_071_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_071_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Poder Executivo Municipal, por meio da Secretaria de Saúde e Secretaria de Assistência Social, para que possa firmar convênio com a Associação do Pecuaristas de Parintins, com a finalidade de se realizar o tratamento de pessoas com necessidades especiais por intermédio da Equoterapia, no parque de Exposições Luiz Lourenço de Souza.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_072_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_072_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo, a aplicação da Lei Municipal n. 478/2010, que dispõe sobre a proibição de comercialização de uso de cerol ou de qualquer material cortante em linhas ou fios usados para empinar pipas e papagaios no município de Parintins.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_073_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_073_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria de Obras, que possa construir duas (2) escadas de madeiras, uma na frente dos correios e outra no estacionamento do porto de Parintins, para que sirva de locomoção dos ribeirinhos, com a chegada da seca do rio, ficar bastante difícil o deslocamento para as embarcações oriundas das comunidades.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_074_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_074_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a disponibilização de uma viatura policial para as ações do Programa_x000D_
 Ronda Maria da Penha" no município de Parintins (AM). Dessa forma, solicito ao gabinete da deputada estadual Alessandra Campêlo (MDB) a destinação de recursos para esta finalidade.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_075_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_075_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, no sentido de solicitar a assinatura de Termo de Cooperação Técnica com o Instituto Nacional de Colonização e Reforma Agrária (Incra) para a Delegação de Competências à Secretaria Municipal de Pecuária, Agricultura e Abastecimento (Sempa) em prol ao Projeto de Assentamento Gleba Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_076_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_076_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Superintendência Regional do Instituto Nacional de Colonização e Reforma Agrária (Incra) no Amazonas, no sentido de solicitar Celeridade na Renovação de DAP - Declaração de Aptidão ao Pronaf - Programa Nacional de Fortalecimento da Agricultura Familiar de agricultores familiares do Projeto de Assentamento Gleba Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_077_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_077_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, ao gabinete da deputada estadual Alessandra Campêlo (MDB), a destinação de recursos para a Associação dos Moradores do Bairro Itaúna II, no município de Parintins (AM). Justifico que a medida permite ampliar os projetos desenvolvidos pela organização social, garantindo o pleno funcionamento das atividades que tem transformado a vida desses moradores.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_078_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_078_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, ao gabinete do deputado estadual Álvaro Campelo (PP), a destinação de recursos para a compra de um caminhão coletor de lixo para o município de Parintins (AM). Justifico que a medida vai ampliar o serviço com qualidade e garantir melhores condições de trabalho aos nossos colaboradores.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Renei Mocambo</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_079_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_079_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao deputado Federal Marcelo Ramos (PL) a destinação de Emendas Parlamentares para a construção de uma fábrica de gelo para a região do Mocambo. Sediado no município de Parintins.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_080_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_080_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO a Deputada Estadual Alessandra Campelo (MDB) a destinação de emendas impositivas direcionadas a realização do Festival de Verão do Caburi e do Festival Folclórico do Mocambo, sediados no Município de Parintins, apoiadora dos eventos culturais Parintinenses.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_081_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_081_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, ao gabinete da deputada estadual Alessandra Campêlo (MDB), a destinação de recursos para construção de poços artesianos no município de Parintins (AM).</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_082_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_082_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Coordenadoria Regional de Educação de Parintins (Crep), da Secretaria de Estado de Educação e Qualidade de Ensino (Seduc), no sentido de solicitar, em caráter de urgência, providências para normalização da merenda aos estudantes do Ensino Tecnológico na Escola Municipal Washington Luiz Teixeira, na comunidade São Sebastião do Boto, e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/699/indicacao_083_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/699/indicacao_083_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Deputada Estadual Alessandra Campelo (MDB), a destinação de emendas parlamentares para a compra de um caminhão para a região do Mocambo, para a associação da AMBANSEL. Sediado no município de Parintins.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_084_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_084_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a empresa Oliveira Energia/Atem, detentora dos serviços da Amazonas Energia, inclua a Comunidade Rural Ilha do Bispo (Parintins-AM) no cronograma de distribuição de energia referente ao Programa Luz Para Todos.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/701/indicacao_085_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/701/indicacao_085_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO a Deputada Estadual Alessandra Campelo (MDB), para que possa disponibilizar em parceria com a Escola do Legislativo da ALEAM, um dos cursos de "EXCELÊNCIA NO ATENDIMENTO"; "CERIMONIAL E PROTOCOLO DE AUTORIDADES" ou "ETIQUETA E ÉTICA NO TRABALHO", a ser ministrado pelo Senhor Lucius Gonçalves para a Associação de Moradores do Itaúna II.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_086_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_086_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Governo do Estado do Amazonas, por meio da Secretaria de Estado da Educação, no sentido de disponibilizar passagens aéreas e diárias para os alunos e professores das Escolas Estaduais Colégio Nossa Senhora do Carmo e Senador João Bosco, nesta cidade de Parintins - AM, para que os mesmo possa participar da Delegação Brasileira no WMTC - Word Mathematics Team Championship, que será realizado no período de 21 a 25 de novembro de 2019 em Pequim - China.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_087_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_087_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), no sentido de solicitar o conserto do motor de luz da Escola Municipal Washington Luiz Teixeira, na comunidade São Sebastião do Boto, e dá outras providências.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_088_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_088_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Deputado Estadual Alcimar Maciel Pereira - Cabo Maciel, uma emenda impositiva para a Cidade de Parintins para a construção de uma Quadra Poliesportiva coberta na Escola Municipal Marcelino Enrico, na Comunidade Santa Rita da Valéria.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_089_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_089_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do DNIT (Departamento Nacional de Infraestrutura de Transporte), que seja feita a manutenção das bombas de incêndio e das amarras que sustentam a balsa, e os elos que ligam as balsas flutuantes do porto de Parintins.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_090_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_090_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Deputado Estadual Alcimar Maciel Pereira - Cabo Maciel, uma emenda impositiva para a Cidade de Parintins para a aquisição de uma Patrulha Agrícola Mecanizada para Parintins, a fim de atender o Programa PARINTINS PRODUTIVO.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_091_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_091_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Deputado Federal SIDNEY LEITE, que interceda junto ao órgão Federal DNIT (Departamento Nacional de Infraestrutura de Transporte), que seja feita a manutenção das bombas de incêndio e das amarras que sustentam a balsa, e os elos que ligam as balsas flutuantes do porto de Parintins.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_092_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_092_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a empresa Amazonas Energia, viabilize soluções aos problemas de fornecimento de energia elétrica na Zona Rural de Parintins (AM), com atenção às Comunidades São Jorge do Jauari, Limão do Meio e Limão de Baixo.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_093_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_093_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio do Setor de Obras e Iluminação Pública, realize a reforma da Escola Municipal Maria Belém, localizada na Comunidade São Tomé - Rio Uaicurapá (Parintins/ AM), bem como a restruturação do sistema de iluminação na quadra da Comunidade.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_094_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_094_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Serviço Autônomo de Água e Esgoto (SAAE/Parintins) providencie a instalação de uma caixa d'água na Comunidade São Tomé - Rio Uaicurapá (Parintins/AM).</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_095_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_095_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a empresa Amazonas Energia viabilize soluções aos problemas de fornecimento de energia elétrica nas Comunidades do Marajó e São Tomé - Rio Uaicurapá (Parintins-AM). Peço também a presença de eletricistas e técnicos do setor nas regiões.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_096_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_096_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a Prefeitura de Parintins acelere a avaliação referente ao pedido de reforma da Escola São Pedro do Marajó - Rio Uaicurapá (Parintins-AM). Por meio da Secretaria de Educação, solicito também a variação do cardápio de merenda escolar no educandário.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_097_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_097_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo, por meio da Secretaria Municipal de Educação, melhorias no transporte escolar que atende a Comunidade São Tomé - Rio Uaicurapá (Parintins-AM). Dessa forma, os comunitários pedem que sejam realizados reparos na embarcação que tem apresentado problemas.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_098_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_098_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao deputado Federal Silas Câmara no sentido de solicitar a destinação de emenda ao Orçamento Geral da União - OGU para viabilizar a construção de uma escola, com quatro (4) salas de aula, na comunidade Sagrado Coração de Jesus, no Rio Tracajá, e dá outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_099_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_099_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao deputado estadual Saullo Vianna no sentido de solicitar a destinação de emenda impositiva ao Governo do Amazonas para viabilizar a construção de uma escola, com quatro (4) salas de aula, na comunidade Sagrado Coração de Jesus, no Rio Tracajá, e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_100_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_100_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo, por meio da Secretaria Municipal de Educação, melhorias na Escola Municipal Luiz Gonzaga - Rio Tracajá (Parintins-AM). Climatização, salas de aulas para o ensino infantil, carteiras e manutenção dos computadores são algumas das demandas do educandário.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_101_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_101_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao gabinete da deputada estadual Alessandra Campelo (MDB) a destinação de emenda parlamentar para aquisição de um ônibus. O veículo deve ser utilizado para atender a demanda da Escola de Educação Especial Gláuber Viana Gonçalves - Associação Pestalozzi Parintins.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_102_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_102_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, que estabeleça parceria com a Universidade do Folclore Paulinho Faria, por intermédio da Associação Folclórica Boi Bumbá Garantido, com a finalidade de utilização da referida universidade, para funcionamento do Pelotão Mirim, da Policia Militar do Amazonas no Município de Parintins.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_103_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_103_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação- SEMED a disponibilização de Capas de Chuva para os alunos das escolas de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_104_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_104_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da FUNASA, a instalação do Sistema de captação e tratamento de água (SALTA-Z) NA Comunidade das Ilhas da Guaribas localizada no Município de Parintins Am.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_105_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_105_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo Municipal, Por meio das Secretarias Municipais de Educação, Saúde e Obras/Setor de Iluminação Pública, a construção de uma nova escola na Comunidade São Sebastião do Juruá - Rio Tracajá. Pedimos também a implantação do ensino tecnológico para dar continuidade aos estudos dos comunitários, além da regulação do sistema de iluminação no quadro da Comunidade e a construção de uma UBS na região, que apresenta potencial para se tornar centro de serviços essenciais às comunidades adjacentes.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_106_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_106_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, a realização de audiência pública com o objetivo de discutir soluções para os problemas referentes à distribuição de energia elétrica nos municípios do Baixo Amazonas. Cobrança abusiva no faturamento de energia e interrupção do serviço na área urbana e rural são assuntos a serem pautados no encontro.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_107_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_107_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO ao Poder Executivo Municipal, para que faça o asfaltamento das ruas Carvalho Leal, Júlio Belém e São Benedito, com urgência.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_108_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_108_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao Poder Executivo, por meio das Secretarias Municipais e Autarquias o atendimento das demandas e reivindicações apresentadas durante a 4ª Sessão Itinerante da 17ª Legislatura, ano 2019, realizada no Ginásio Poliesportivo e Cultural Plagino Gimaque, comunidade Santo Antônio do Tracajá, no dia 18 de outubro.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_109_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_109_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), serviços de limpeza e nivelamento na Travessa 01 no Bairro Jacareacanga, próximo a Universidade Federal do Amazonas - UFAM.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_110_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_110_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, solicitar da Prefeitura Municipal de Parintins e do Governo do Estado do Amazonas, Médicos Especialistas em Fibromialgia (REUMATOLOGISTA), para acompanhamento dos pacientes no município de Parintins e dos municípios do baixo amazonas. Dessa forma encaminho esta propositura ao gabinete do Prefeito de Parintins e do governador do estado do Amazonas.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/728/indicacao_111_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/728/indicacao_111_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo Municipal, por meio das Secretarias Municipais de Educação, Obras/Setor de Iluminação Pública e SAAE-Parintins, a construção de uma nova escola na Comunidade Sagrado Coração de Jesus - Rio Tracajá. Pedimos também a regulação do sistema de iluminação no quadro da Comunidade e melhorias no abastecimento de água da região.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_112_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_112_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo Municipal, por meio das Secretarias Municipais de Educação, Obras/Setor de Iluminação Pública e SAAE-Parintins, reparos no banheiro da Escola Municipal Nova Canaã — localizada na Comunidade Rural Nova Canaã/ Rio Uaicurapá. Pedimos também a construção de um poço artesiano e a regulação do sistema de iluminação no quadro da Comunidade.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_113_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_113_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Prefeitura Municipal de Parintins, através da Secretaria de Saúde (SEMSA) que seja construída uma Unidade Básica de Saúde (UBS) na comunidade Terra Preta, no rio Mamurú.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/731/indicacao_114_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/731/indicacao_114_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria de Educação SEMED, que possa trocar as lâmpadas de iluminação da Escola Santa Fé, e que seja feita as instalações dos ar condicionados que foram prometidos para a Escola da comunidade de Santa Fé, na região do Zé Açu.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_115_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_115_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria de Obras, que possa ajeitar o quadro de iluminação pública na comunidade de Santa Fé, na região do Zé Açu.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_116_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_116_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), no sentido de solicitar a mudança do nome da Escola Municipal Toledo Pizza para Escola Municipal Brazilino Firmino dos Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_117_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_117_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a empresa Amazonas Energia, providencie a regulação do sistema de distribuição de energia, com a instalação elétrica do Programa Luz Para Todos, na margem direita da cabeceira do rio Marajó - Uaicurapá. A localidade é denominada Santa Cruz e destina-se a realização de eventos organizados pela Campal da Igreja Adventista do Sétimo Dia em Parintins (AM).</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_118_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_118_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), serviços de recapeamento asfáltico no Beco Bom Samaritano próximo ao Ponto do Xibé, na Baixa do São José.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_119_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_119_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Empresa Municipal de Trânsito e Transporte/ EMTT, que seja feita as sinalizações, com as placas de pare e as faixas de pare nas esquinas da Avenida Furtada Belém, com a rua João Meireles.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/737/indicacao_120_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/737/indicacao_120_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, do Poder Executivo, por meio da Secretaria de Obras, a conclusão dos trabalhos na rua 4 do Itaúna 2, onde os moradores da localidade reclamam sobre uma enorme vala que ficou. Nas proximidades, a comunidade estudantil da Escola Municipal Luz do Saber também está prejudicada com a situação.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/738/indicacao_121_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/738/indicacao_121_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo Municipal, por meio da Secretaria de Desenvolvimento Sustentável e Meio Ambiente e Secretaria de Obras, que providencie a retirada do ferro velho localizado na Rua Gomes de Castro - proximidades do Curral Zeca Xibelão. No local, criou-se urna lixeira viciada que causa transtorno e risco à saúde dos moradores.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/739/indicacao_122_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/739/indicacao_122_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), no sentido de solicitar, em caráter de urgência, elaboração de cronograma de cota de combustível para atendimento às escolas afetadas pela interrupção de energia do Programa Luz Para Todos, ocasionada pelo furto de cabo subaquático ocorrido na área da comunidade Ponta Alta, no Rio Mamurú, e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_123_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_123_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras que seja feito o recapeamento asfáltico e a iluminação publica na rua Massaranduba, que ficar entre a Expopin e o porto da Santa Rosa.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/741/indicacao_124_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/741/indicacao_124_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins, por meio da Secretaria de Educação, oriente os motoristas do ônibus escolar que contempla a região do Parananema que incluam na rota o contorno completo da localidade, com especial atenção à Estrada de São Miguel.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_125_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_125_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa da Prefeitura Municipal de Parintins, por meio do Setor de Obras, ações de melhoria na via que dá acesso ao balneário Regaço Ecológico.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_126_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_126_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a Polícia Militar de Parintins disponibilize mais policiamento, com a realização de rondas e operações especiais no Bairro Itaúna II. O objetivo é inibir a violência e criminalidade na região.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/744/indicacao_127_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/744/indicacao_127_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa que a Prefeitura de Parintins, por meio do Setor de Iluminação Pública, providencie a regulação do sistema de iluminação da Rua 13 do Bairro da União.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_128_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_128_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize a limpeza da rua Antônio Meireles - Itaúna I.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/746/indicacao_129_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/746/indicacao_129_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins realize a construção de urna novo prédio para a Escola Municipal Nossa Senhora do Bom Socorro - Comunidade Paraná do Xibui.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_130_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_130_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO ao Governo do Estado do Amazonas, no sentido de solicitar a contratação de uma médica legista para a Realização de Exame Pericial de Corpo de Delito e Conjunção Carnal às vítimas de violência sexual no Serviço de Atendimento às Vítimas de Violência Sexual (SAVVIS).</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/748/indicacao_131_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/748/indicacao_131_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa que a Prefeitura de Parintins, por meio do Setor de Iluminação Pública, providencie a regulação do sistema de iluminação da Rua Maués - Bairro de Palmares e da Ponte Amazonino Mendes.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1777/indicacao_132_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1777/indicacao_132_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, em nome da Comissão de Defesa do Consumidor, que a empresa de aviação Map Linhas Aéreas preste esclarecimentos, bem como soluções para os problemas apresentados nos trechos que incluem o município de Parintins (AM).</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/40/mocao_de_aplausos_001_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/40/mocao_de_aplausos_001_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES, pelo sucesso da 1ª PRÉ-CONFERÊNCIA MUNICIPAL DE SAÚDE DA COMUNIDADE BOM SOCORRO DO LAGO DO ZÉ AÇÚ realizado dia 23 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1881/mocao_de_aplausos_003_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1881/mocao_de_aplausos_003_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS E PARABENIZAÇÕES aos parintinenses Davisson Raynier Paixão Jacaúna e David Rayner Paixão Jacaúna - lutadores profissionais de Muay Thai.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/377/mocao_de_aplausos_004_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/377/mocao_de_aplausos_004_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações a fotógrafa Simone Brandão. Nossa intenção é enaltecer o trabalho da parintinense, destaque na exposição "Loquaz", bem como homenageá-la neste mês dedicado às mulheres.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/378/mocao_de_aplausos_007_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/378/mocao_de_aplausos_007_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES, para RÁDIO CLUBE DE PARINTINS pela migração de AM para FM 100,7 no dia 02 de março de 2019.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1882/mocao_de_aplausos_008_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1882/mocao_de_aplausos_008_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS E PARABENIZAÇÕES ao Banco da Amazônia, pelos 70 anos de instalação da Agência no Município de Parintins.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/379/mocao_de_aplausos_010_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/379/mocao_de_aplausos_010_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS E PARABENIZAÇÕES à senhora Irene Teixeira Pontes, natural do Boto, pelo aniversário de 90 anos de idade celebrado no dia 05 de abril, e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/380/mocao_de_aplausos_011_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/380/mocao_de_aplausos_011_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações a senhora Nery Pantoja Yoshii, idealizadora do "Projeto Liberdade" no município de Parintins.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/381/mocao_de_aplausos_013_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/381/mocao_de_aplausos_013_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES, para ESCOLA MUNICIPAL TOLEDO PIZZA pelos 54 anos de fundação e 20 anos de Decreto.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1883/mocao_de_aplausos_016_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1883/mocao_de_aplausos_016_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao servidor público Raimundo Rodrigues Nunes pelos 42 anos de serviços prestados à Câmara Municipal de Parintins, carinhosamente conhecido como GATO.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1884/mocao_de_aplausos_018_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1884/mocao_de_aplausos_018_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações a Rádio Clube de Parintins FM 100,7 em homenagem aos 32 anos da emissora, comemorados no dia 8 de junho.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1885/mocao_de_aplausos_019_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1885/mocao_de_aplausos_019_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações aos profissionais que vão atuar na sede do Ministério Público, em Parintins. Sob a representação da Procuradora do Ministério Público Dra. Leda Mara, desejamos sucesso. Isto é resultado de muita luta e trata-se de uma grande uma conquista para o povo parintinense.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1886/mocao_de_aplausos_020_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1886/mocao_de_aplausos_020_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a Associação de Pastores e Líderes Evangélicos de Parintins (APALEPIN) pela realização da 12ª Marcha para Jesus neste ano de 2019.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1887/mocao_de_aplausos_021_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1887/mocao_de_aplausos_021_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações ao Boi Espalha Emoção, Pássaro Jaçanã e Quadrilha Folclórica Peti na Roça, vencedores da 16ª edição do Festival do Mocambo.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1888/mocao_de_aplausos_024_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1888/mocao_de_aplausos_024_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações aos idealizadores da Revista Simplesmente Parintins, Sara Sampaio e Neto Ramos. Impresso que visa dar visibilidade às peculiaridades da Ilha Tupinambarana.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1889/mocao_de_aplausos_025_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1889/mocao_de_aplausos_025_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Tenente Coronel Luiz Alberto Navarro, ex comandante do 11º Batalhão de Policiamento Ostensivo da Policia Militar de Parintins, pela dedicação e compromisso com a sociedade parintinense.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1890/mocao_de_aplausos_026_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1890/mocao_de_aplausos_026_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao CB. PM. Francisco Giliard Hipólito e ao Sd. PM Dorivan Castro Marinho, pela apreensão de vários integrantes de uma quadrilha de tráfico de drogas na cidade.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1891/mocao_de_aplausos_028_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1891/mocao_de_aplausos_028_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a todos os Guardas Municipais da Cidade de Parintins e ao Coordenador dessa Guarda Capitão Ronaldo Pontes Jacaúna e seu auxiliar Cb. C. Miranda.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1892/mocao_de_aplausos_042_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1892/mocao_de_aplausos_042_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS E PARABENIZAÇÕES em homenagem aos 52 ANOS DE FUNDAÇÃO DA RADIO ALVORADA DE PARINTINS, considerado o maior e mais importante grupo de comunicação do interior do Estado Amazonas, em reconhecimento aos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1893/mocao_de_aplausos_043_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1893/mocao_de_aplausos_043_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES AO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS) PELA DEDICAÇÃO A CAMPANHA SETEMBRO AMARELO.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1894/mocao_de_aplausos_044_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1894/mocao_de_aplausos_044_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações à Larissa Moura. Em ascensão no cenário esportivo, a lutadora parintinense conquista seu espaço no MMA (artes marciais mistas) e enaltece o nome de Parintins (AM).</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1895/mocao_de_aplausos_050_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1895/mocao_de_aplausos_050_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações à Rute de Souza Moura. Aluna da Escola Municipal Charles Garcia, a estudante recebeu medalha de bronze por ter sido classificada entre 130 melhores alunos do Estado do Amazonas na 14ª edição da Olimpíada Brasileira de Matemática das Escolas Públicas e Particulares (OBMEP).</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1896/mocao_de_aplausos_051_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1896/mocao_de_aplausos_051_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES em ALUSÃO AO "DIA DO PROFESSOR" NA PESSOA DO PROFESSOR MESTRE JOÃO RIBEIRO COSTA.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1897/mocao_de_aplausos_052_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1897/mocao_de_aplausos_052_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações a Francisco Corrêa de Souza. Nosso objetivo é reconhecer ações desenvolvidas por ele há seis anos no Bairro Itaúna II - Parintins (AM) em alusão ao Dia das Crianças. A festa acontece no mês de outubro e busca a integração dos moradores com atividades de lazer e interação social.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1898/mocao_de_aplausos_053_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1898/mocao_de_aplausos_053_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO de APLAUSOS e PARABENIZAÇÕES aos Profissionais de Fisioterapeuta e Terapeuta Ocupacional, pelos relevantes serviços prestado ao Município de Parintins.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1899/mocao_de_aplausos_054_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1899/mocao_de_aplausos_054_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Senhor Ocivaldo Silva dos Santos, carinhosamente conhecido como CODÓ.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1900/mocao_de_aplausos_055_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1900/mocao_de_aplausos_055_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Senhor Antônio Amaro Figueiredo Vasconcelos pelo seu aniversário de 60 anos, no dia 05 de novembro de 2019.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1901/mocao_de_aplausos_057_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1901/mocao_de_aplausos_057_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a Alfredo Andrade Brelaz Neto.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1902/mocao_de_aplausos_058_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1902/mocao_de_aplausos_058_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES AOS ALUNOS, PROFESSORES E ESCOLAS CAMPEÃS DA 15ª OLIMPÍADA PARINTINENSE DE MATEMÁTICA.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1903/mocao_de_aplausos_059_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1903/mocao_de_aplausos_059_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES aos membros da Associação de Resgate - ANJOS DA VIDA pela passagem do aniversário de 10 anos de trabalhos voluntários na cidade e no interior de Parintins.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1904/mocao_de_aplausos_060_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1904/mocao_de_aplausos_060_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Cb. Jacob Gomes Abecassis pela conquista da Sagrada Boina Vermelha e agora fazer parte do Batalhão de Choque da Policia.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1905/mocao_de_aplausos_061_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1905/mocao_de_aplausos_061_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a servidora pública Naira Nascimento Martins, recebe o prêmio "Professor Inovador 2019", em alusão a XII Semana de Valorização do Educador, conforme a lei Estadual 3.183 de 2017, na categoria Educação Tecnológica.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1906/mocao_de_aplausos_062_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1906/mocao_de_aplausos_062_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES pela passagem do aniversário do "MOVIMENTO AMBIENTAL TODOS PELA LAGOA DA FRANCESA".</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1907/mocao_de_aplausos_063_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1907/mocao_de_aplausos_063_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a estudante Andria Jhully Barroso Farias e a professora Mary Sônia Dutra de Alencar, ambas da 3ª série do Ensino Fundamental da Escola Estadual Nossa Senhora do Carmo que foram premiadas na 11º edição do Concurso de Desenho e Redação da Controladoria-Geral da União (CGU).</t>
   </si>
   <si>
     <t>MPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/41/mocao_de_pesar_001_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/41/mocao_de_pesar_001_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE PESAR pelo falecimento de Manoel Azevedo Martins, conhecido carinhosamente por Maninho, morador ilustre do bairro de Santa Clara.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1863/mocao_de_pesar_005_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1863/mocao_de_pesar_005_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa MOÇÃO DE PESAR aos familiares do pescador Antônio Teixeira Machado, 53 anos, conhecido carinhosamente como Vela, vítima de ataque de jacaré no igarapé do Boto, e dá outras providências.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1864/mocao_de_pesar_006_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1864/mocao_de_pesar_006_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR pelo falecimento de ANTONIO SIQUEIRA DA COSTA, conhecido carinhosamente por BETH, morador do centro da cidade.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1865/mocao_de_pesar_007_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1865/mocao_de_pesar_007_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO DE PESAR aos familiares de Tailson Teixeira de Souza, 17 anos, e dá outras providências.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1866/mocao_de_pesar_008_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1866/mocao_de_pesar_008_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família da Sra. Maria de Lurdes Silva dos Santos.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1867/mocao_de_pesar_009_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1867/mocao_de_pesar_009_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento de Maria Conceição dos Santos Brandão.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1868/mocao_de_pesar_010_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1868/mocao_de_pesar_010_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO DE PESAR aos familiares de Jerson Teixeira Cardoso, e dá outras providências.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1869/mocao_de_pesar_011_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1869/mocao_de_pesar_011_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO DE PESAR aos familiares Manuel Mota de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1870/mocao_de_pesar_013_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1870/mocao_de_pesar_013_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR pelo falecimento de Raimundo Gomes da Silva, conhecido carinhosamente por Kamura, morador ilustre do bairro de Santa Rita.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1871/mocao_de_pesar_016_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1871/mocao_de_pesar_016_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento de Tereza Cristina Peres e Gabriel Peres.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1872/mocao_de_pesar_017_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1872/mocao_de_pesar_017_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento do jornalista Tadeu de Souza.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1873/mocao_de_pesar_018_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1873/mocao_de_pesar_018_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE PESAR a família do Senhor Laudelino Batista, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1874/mocao_de_pesar_019_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1874/mocao_de_pesar_019_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO de PESAR a família da Senhora MARIA DAS GRAÇAS OLIVEIRA RIBEIRO, pelo seu falecimento ocorrido no dia 09 de setembro de 2019 no Hospital Pe. Colombo.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1875/mocao_de_pesar_020_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1875/mocao_de_pesar_020_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO de PESAR a família do amigo MÁRIO FELIPE MORAES JÚNIOR, pelo seu falecimento ocorrido no dia 11 de setembro de 2019 em Manaus.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1876/mocao_de_pesar_021_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1876/mocao_de_pesar_021_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento de Marcos Bruno Pereira Ferreira.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1877/mocao_de_pesar_022_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1877/mocao_de_pesar_022_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO DE PESAR aos familiares de Maria do Nascimento Teixeira, 88 anos, conhecida como Dona Cota, e dá outras providências.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1878/mocao_de_pesar_023_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1878/mocao_de_pesar_023_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento de Neuza Prata Fonseca.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1879/mocao_de_pesar_024_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1879/mocao_de_pesar_024_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, MOÇÃO de PESAR a família da Senhora Tainara Fernandes Araújo Virgílio, pelo seu falecimento ocorrido no dia 02 de novembro de 2019 na Cidade de Cascavel, Estado do Paraná.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1880/mocao_de_pesar_025_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1880/mocao_de_pesar_025_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento do senhor Zenilson Reis Carneiro, conhecido como Valente, e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_complementar_001_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_complementar_001_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO, DA LEI COMPLEMENTAR N° 010 DE 14 DE JUNHO DE 2011 E OS ANEXOS I,II e III, QUE TRATA, CARGOS DE PROVIMENTO EM COMISSÃO, DA ESTRUTURA DE PESSOAL DO PODER LEGISLATIVO, NA TABELA DE VENCIMENTOS CARGOS DE PROVIMENTO EM COMISSÃO E FUNÇÃO GRATIFICADA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Frank Luiz da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_001_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_001_2019.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II e os §§1° e 2° do art. 2º, da Lei Municipal n° 675-2017-PGMP (Programa de Recuperação Fiscal do Município - REFIS) e dá outras providências.</t>
   </si>
   <si>
     <t>João Wellington de Medeiros Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_002_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_002_2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 479/2010-PGMP QUE DISPÕE SOBRE A REORGANIZAÇÃO E ATRIBUIÇÕES DO CONSELHO MUNICIPAL DE SAÚDE DE PARINTINS, CONFORME DISPOSTO NO ART. 149, VIII, DA LEI ORGÂNICA DO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_lei_003_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_lei_003_2019.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO BAIRRO DE PALMARES NO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_lei_004_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_lei_004_2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE	SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE PORTA GIRATÓRIA COM DETECTOR DE METAIS, NOS ESTABELECIMENTOS BANCÁRIOS DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/38/projeto_de_lei_005_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/38/projeto_de_lei_005_2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPENSAÇÃO DE CRÉDITOS ENTRE O MUNICÍPIO DE PARINTINS E O SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_006_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_006_2019.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE FIXAÇÃO DE PLACA INFORMATIVA SOBRE OS MOTIVOS DE INTERRUPÇÃO DE OBRA PÚBLICA, NO MUNICÍPIO DE PARINTINS.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_resolucao_001_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_resolucao_001_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTA A FRENTE PARLAMENTAR EM DEFESA DAS PESSOAS COM DEFICIÊNCIA, NO ÂMBITO DO MUNICÍPIO DE PARINTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/4/requerimento_001_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/4/requerimento_001_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria de Obras, a OPERAÇÃO TAPA BURACOS E ILUMINAÇÃO PÚBLICA NO BAIRRO DE SANTA CLARA, NA RUA DESEMBARGADOR JOÃO CORREA, RUA QUINTA DA BOA VISTA, RUA PADRE MARTINS, RUA ISABEL BELÉM E RUA EDILCE BARANDA.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/2/requerimento_002_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/2/requerimento_002_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) MELHORIAS NAS RUAS: CORONEL BARRETO BATISTA; RUA NOVA; RUA UAICURAPÁ; RUA ALCIDES SEIXAS; RUA INCONFIDÊNCIA E RUA AFONSO MARANHÃO, DO BAIRRO DE SÃO FRANCISCO.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/3/requerimento_003_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/3/requerimento_003_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras, que providencie REPAROS NA ILUMINAÇÃO PÚBLICA DO LOTEAMENTO MACURANY.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/5/requerimento_004_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/5/requerimento_004_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras que realize os serviços de tapa-buraco na Rua 7 de Setembro no Bairro do Palmares, Rua 4 do Bairro da União e aterro de poças de lama no Ramal do reis e acesso ao Regaço na Comunidade do Macurany.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/6/requerimento_005_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/6/requerimento_005_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Turismo que instale nos locais turísticos da cidade Portais Letreiros: EU AMO PARINTINS.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/7/requerimento_006_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/7/requerimento_006_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Trânsito e Transporte de Parintins - EMTT, que atue na fiscalização e no combate do exercício da atividade irregular no transporte de passageiros em veículos de aluguel através de taxi no Município de Parintins.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_007_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_007_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Diretoria desta Casa Legislativa a realização de uma Audiência Pública para debater os agravantes impactos socioambientais na Lagoa de Francesa.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/9/requerimento_008_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/9/requerimento_008_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça uma operação Tapa Buraco nas Ruas Uaicurapá e Rua Nova do Bairro de São Francisco.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_009_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_009_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Serviço Autônomo de Água e Esgoto - SAAE a troca da Bomba d`água que se encontra danificada, para atender a demanda da comunidade do Palhal do Caburi.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_010_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_010_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE), no sentido de solicitar a implantação de sistema de abastecimento de água na comunidade São João da Nova Esperança do Zé Açu, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_011_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_011_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), no sentido de solicitar manutenção da iluminação pública na comunidade rural Nossa Senhora das Graças, no Zé Açu, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_012_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_012_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Secretaria Municipal de Educação (SEMED) no sentido de solicitar a retomada e conclusão da obra da Escola Municipal São Paulo da Nova Esperança, padrão Fundo Nacional de Desenvolvimento da Educação (FNDE), no Zé Açu, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_013_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_013_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo, Secretaria Municipal de Saúde, a CONTRATAÇÃO DE UM ODONTÓLOGO PARA ATUAR NA AGROVILA DE SÃO SEBASTIÃO DO CABURI.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/258/requerimento_014_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/258/requerimento_014_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Secretário de Saúde Clerton Florêncio que compre um armário para colocar as fichas dos pacientes da UBS Valdir Viana.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_015_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_015_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras, o serviço de limpeza nas estradas do Caburi, que dão acesso aos Ramais que interliga as Comunidades de Santa Terezinha, Palhal e São Tomé.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_016_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_016_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Secretaria de Obras, que faça MELHORIAS DAS RUAS DE VILA AMAZÔNIA E REPARO NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_017_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_017_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que faça a PAVIMENTAÇÃO OU CONCRETAGEM DO BECO BOM SAMARITANO, LOCALIZADO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_018_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_018_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Secretaria Municipal de Educação (SEMED) no sentido de solicitar a retomada da obra da Escola Padrão Fundo Nacional de Desenvolvimento da Educação (FNDE) no Núcleo Santo André - Marajó, no rio Uaicurapá, zona rural do município de Parintins, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_020_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_020_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao SAAE IMPLANTAÇÃO DE REDE DE ÁGUA NO LOTEAMENTO SHANGAI.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_021_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_021_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, a reforma das instalações do Conselho Tutelar e faça a locação de um imóvel no período em que o mesmo estiver em reforma e que anexe uma casa de passagem para as crianças que se encontram em situação de vulnerabilidade.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_022_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_022_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins e da Secretaria de Saúde, a contratação de um Médico Clinico Geral, um Fisioterapeuta e um Médico Odontólogo para o posto de saúde llarina Reis situado na Agrovila do Mocambo do Arari.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_023_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_023_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras que faça reforma da cobertura do pula pula da Cidade da Criança "Pichita Cohen".</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_024_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_024_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça uma operação tapa buracos no Beco Rui Araújo, com urgência.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_025_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_025_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Saúde - SEMSA, que faça a nomeação do Gestor Substituto da UBS do Bom Socorro.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_026_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_026_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Saúde - SEMSA, que adote as providências necessárias para realizar a reforma, ampliação e modernização da UBS da Comunidade Bom Socorro do Lago do Zé Açú.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_027_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_027_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Saúde, a aquisição de mais uma ambulancha e uma ambulância para o polo do Bom Socorro e a realização de uma Ação Itinerante do Laboratório de Análise Clinicas no polo do Zé Açú e demais polos da área rural de Parintins.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_028_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_028_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Trânsito e Transporte (EMTT), realize fiscalização dos estacionamentos irregulares em via pública. Incluem-se na proposta considerar as determinações do setor de arrecadação do município, bem como a indisponibilidade de itens de sinalização.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_029_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_029_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo, SAAE, a INSTALAÇÃO DE 2.150 (DOIS MIL CENTO E CINQUENTA) METROS DE REDE HIDRÁULICA NA AGROVILA DE SÃO SEBASTIÃO DO CABURI.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_030_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_030_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do Governo Federal, através dos Deputados Federais Sidney Leite, Marcelo Ramos e Pablo Oliva, que seja viabilizando recursos financeiros através de emenda Parlamentar para fins específicos de construção do Novo Muro de Proteção do Prédio do Porto de Parintins.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/112/requerimento_031_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/112/requerimento_031_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras que faça limpeza e operação tapa buraco no Beco que fica atrás da Rede Amazônica, conhecido como "Beco do Amor", com urgência.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/113/requerimento_032_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/113/requerimento_032_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras, que faça a reforma da Escola São Sebastião do Jará.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/114/requerimento_033_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/114/requerimento_033_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins a contratação de guardas municipais para reforçar o trabalho da polícia militar no Distrito da Agrovila do Mocambo do Arari.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/115/requerimento_034_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/115/requerimento_034_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa, a realização de Audiência Pública para tratar sobre políticas públicas em defesa dos animais. Na ocasião, convido a se fazerem presentes representantes de instituições que atuam em favor desta causa. Além de entidades políticas, em particular a Deputada Estadual Joana D'arc (PR), protetora dos animais, bem como a sociedade em geral.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/116/requerimento_035_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/116/requerimento_035_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 70 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar MOÇÃO DE PESAR PELO FALECIMENTO DE MARIA NAZARÉ SOUZA MARTINS.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/117/requerimento_036_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/117/requerimento_036_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, a PERFURAÇÃO DE UM POÇO ARTESIANO E INSTALAÇÃO DA REDE HIDRÁULICA NA COMUNIDADE DE NOSSA SENHORA APARECIDA DO PANAUARÚ.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/118/requerimento_037_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/118/requerimento_037_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL "SÃO FRANCISCO" DA COMUNIDADE DO PALHAL.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_038_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_038_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo, a CONSTRUÇÃO DE UM POÇO ARTESIANO DE 60 (SESSENTA) METROS E INSTALAÇÃO DE RESERVATÓRIO DE ÁGUA DE 10.000 (DEZ MIL) LITROS NA COMUNIDADE DE SÃO FRANCISCO DO PALHAL.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/120/requerimento_039_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/120/requerimento_039_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, a construção de um Centro de Educação Infantil no Bairro Emílio Moreira.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/121/requerimento_040_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/121/requerimento_040_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), Secretaria Municipal de Saúde (SEMSA) e Vigilância Sanitária, esclarecimentos sobre a coleta inadequada do lixo domiciliar e, principalmente, do lixo hospitalar.</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_041_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_041_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), que realize a PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO DJARD VIEIRA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/259/requerimento_042_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/259/requerimento_042_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação - SEMED, a construção de uma escola na comunidade Nova Olinda do Borralho.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/260/requerimento_043_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/260/requerimento_043_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a presença do Diretor do Serviço Autônomo de Água e Esgoto (SAAE), Sr. Nelson Campos, nesta casa para explicar algumas situações com urgência.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_044_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_044_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Educação que atenda demanda da Coordenação da Comunidade de Monte Sinais com a reforma e adequação da escola, apoio para construção da casa dos professores e melhoria no transporte escolar.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_046_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_046_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por intermédio da Secretaria Municipal de Obras, que atenda demanda da Coordenação da Comunidade de Monte Sinais com os serviços de iluminação pública e melhorias no ramal de acesso.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_048_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_048_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da Secretaria de Pecuária, Agricultura e Abastecimento, que atenda demanda da Associação dos Moradores e Agricultores Familiares do Caburi, com investimentos em 01 Agroindústria para Beneficiamento da Mandioca, 01 Caminhão e 01 Patrulha Mecanizada para apoiar as atividades dos arranjos produtivos da mandioca, fruticultura e outros com potencial econômicos.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/264/requerimento_049_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/264/requerimento_049_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Mesa Diretora da Câmara Municipal de Parintins, uma Sessão Especial em homenagem ao aniversário de 19 anos da APALEPIN.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/265/requerimento_050_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/265/requerimento_050_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras, que faça REPOSIÇÃO DE LÂMPADAS, LUMINÁRIAS, E OPERAÇÃO TAPA BURACO NA TRAVESSA INDEPENDÊNCIA E NO BECO INDEPENDÊNCIA - CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_051_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_051_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Mesa Diretora desta Casa Legislativa, a realização de uma Audiência Pública, com a finalidade de apresentação do Relatório de Execução Orçamentária e Financeira da Prefeitura Municipal de Parintins, referente ao segundo e terceiro Quadrimestre de 2018.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_052_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_052_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, inclua o trecho que compreende a Rua Coronel Araújo - Centro, na programação referente aos serviços de recapeamento das ruas da cidade de Parintins.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_053_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_053_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura de Parintins providencie reparos na iluminação pública em frente ao Colégio Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_054_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_054_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Saúde, que realize a manutenção dos aparelhos de ar condicionados do Hospital Jofre Cohen.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_055_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_055_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação - SEMED, o encaminhamento da Revisão do Plano de Cargos, Carreira e Remuneração dos Profissionais do Magistério Municipal.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/273/requerimento_056_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/273/requerimento_056_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins a reforma, com construção em alvenaria, do sistema de abastecimento de energia e água da comunidade São José da Boa Esperança do Zé Açú, e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/274/requerimento_057_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/274/requerimento_057_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (SEMED), a reforma e ampliação da Escola Municipal São José da Boa Esperança do Zé Açú, com acessibilidade, biblioteca, refeitório, auditório e cozinha, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento_058_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento_058_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras, que faça a construção de uma calçada no trecho da Ponte do Gavião até a Cidade Garantido com urgência.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/276/requerimento_059_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/276/requerimento_059_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a presença da Gerencia da Caixa Econômica Federal e do Responsável da Construtora NV, nesta casa para explicar algumas situações em relação ao Residencial Parintins com urgência.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_060_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_060_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Mesa Diretora desta Augusta Casa Legislativa a realização de uma Audiência Pública, em Sessão Itinerante da CMP na Comunidade de Bom Socorro do Lago do Zé Açu, para debater as questões prioritárias de investimentos estruturantes na área de abrangência, na perspectiva do cumprimento das Políticas Públicas e para tanto da elaboração de projetos de captação de recursos financeiros orçamentários a partir do PPA 2019-2023 do Estado e da União.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_061_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_061_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através do Prefeito Bi Garcia, a recuperação das bases das Ruas Alberto Mendes e 07 de setembro, no Bairro de Palmares.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_062_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_062_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, um terreno destinado a Lixeira Pública da Agrovila do Caburi.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_063_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_063_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através do Prefeito Bi Garcia, a recuperação da base do Beco Farias Melo, no Bairro de São José Operário.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_065_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_065_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através do Prefeito Bi Garcia, a recuperação e reforma da Ponte do Beco Submarino, no Bairro da Francesa.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_066_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_066_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação - SEMED, a Construção de uma Nova Escola na Comunidade de São Tomé de Vila Nogueira do lago do Caburi.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/283/requerimento_067_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/283/requerimento_067_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Mesa Diretora desta Casa, uma Sessão Especial em homenagem aos 70 anos de instalação da Agência do Banco da Amazônia em Parintins, a ser realizada no dia 03 de abril de 2019.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/284/requerimento_068_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/284/requerimento_068_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Transito e Transporte de Parintins - EMTT, que tome as devidas providências necessárias para registrar e controlar o número de triciclo, bem como, obrigar a fixação nos triciclos de faixa adesiva refletiva visando melhorar e sinalização do veículo e reduzir acidentes durante a noite nas artérias públicas.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/285/requerimento_069_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/285/requerimento_069_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), a reforma e ampliação da Escola Municipal Fernando Carvalho, com climatização, funcionamento do laboratório de informática e contratação de técnico, na comunidade Nossa Senhora do Perpétuo Socorro do Laguinho, no limite do Estado do Amazonas com Pará e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_070_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_070_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins e a SEMAST, a expansão de alimentos básicos para o Programa Pelotão Mirim da Comunidade do Bom Socorro do Zé Açú.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/287/requerimento_071_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/287/requerimento_071_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Comando da Polícia Militar de Parintins em nome do Ten. Cel. Navarro, que implante o Programa Pelotão Mirim nas Comunidades do Mocambo e Caburi.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/288/requerimento_072_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/288/requerimento_072_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins e a SEMAST, a reativação do Programa do Idoso na Comunidade do Bom Socorro do Zé Açú.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_073_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_073_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a realização de uma audiência pública para tratar da situação habitacional da Ocupação do Castanhal.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_074_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_074_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), que realize a reposição das lâmpadas da rua 11 do bairro Paulo Corrêa, em frente a Creche Novo Israel.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_075_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_075_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), melhorias na rua 24 de janeiro, do bairro Itaúna I.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_076_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_076_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura de Parintins, através do Prefeito Bi Garcia, a Recuperação das arquibancadas de madeira e a instalação de proteção do Campo de Esporte do São Paulo, no Bairro de Paulo Corrêa.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_077_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_077_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através do Prefeito Bi Garcia, a Pintura e a instalação de proteção da quadra de Esporte da Praça dos Bois, lado do Garantido, no município de Parintins.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_078_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_078_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), no sentido de solicitar a reforma e ampliação da Escola Municipal Professor Manoel Nazaré Muniz, com construção de fossa asséptica, na comunidade rural Nossa Senhora de Nazaré, no lago do Zé Açu, e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_079_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_079_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, à Mesa Diretora da Câmara Municipal de Parintins, Sessão Especial em Homenagem aos 23 anos de fundação do Instituto de Desenvolvimento Agropecuário e Florestal Sustentável do Estado do Amazonas (IDAM), Unidade Local de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_080_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_080_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através do Prefeito Bi Garcia, para que conclua a Reforma da Quadra Poliesportiva Benedito Azêdo, no Bairro de Palmares.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_081_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_081_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72, do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação - SEMED, a reforma e Ampliação da Escola Ativa Municipal Ana Lopes de Souza da Comunidade Santa Rita de Cássia do Igarapé do Boto.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_082_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_082_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Educação, que realize, em caráter de urgência, urgentíssima a manutenção do Laboratório de Informática da Escola Municipal Minervina Reis Ferreira, na Comunidade de Bom Socorro - lago do Zé Açú.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/299/requerimento_083_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/299/requerimento_083_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Meio Ambiente, que adote as todas providencias para incluir nos estudos ambientais a recuperação da nascente das águas, o desassoreamento da área de abrangência do corpo de água, e a descontaminação das águas da Lagoa da Francesa, como projetos ambientais de compensação dos impactos da obra do empreendimento da Linha de Transmissão que escoará energia de Tucuruí ao Município de Parintins.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_084_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_084_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Obras e Urbanismo, que dê prioridade e realize a Construção de 01 (uma) Quadra Poliesportiva com Palco e a Construção de 01 (um) Complexo de Lazer, tipo praça, ambos no Palmares.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_085_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_085_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal e a Secretaria de Educação, a reforma geral da Escola da Comunidade do Menino Deus do Paraná de Parintins do Meio com urgência.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/302/requerimento_086_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/302/requerimento_086_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de meio Ambiente e Secretaria Municipal de Pecuária, Agricultura e Abastecimento, que apoiem as artesãs de utensílios de barro (argila) da Comunidade de São Tomé do Mocambo na organização, produção sustentável e espaço para comercialização no Mercado Central.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/303/requerimento_087_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/303/requerimento_087_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) que realize RECAPEAMENTO ASFÁLTICO NA ESTRADA MACURANY</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_089_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_089_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins e do sistema de água e esgoto (SAAE) a troca da caixa D`Água da comunidade do Remanso no Distrito da Agrovila do Mocambo do Arari.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_090_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_090_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins e da secretaria de saúde, a contratação de 3 agentes comunitário de saúdes para as comunidades de Maraja, Remanso e São Pedro todas situadas no Distrito da Agrovila do Mocambo do Arari.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_091_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_091_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize a reforma e climatização da Unidade Básica de Saúde da Família Tia Leó.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_092_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_092_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras, a reforma da Escola da Comunidade Simeão Socorro - Rio Mamuru.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_093_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_093_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, que o Serviço Autônomo de Água e Esgoto (SAAE/Parintins) providencie a instalação de uma caixa d'água na Comunidade do Miriti.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_094_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_094_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Assistência Social, Trabalho e Habitação - SEMASTH, a reativação do Centro de Convivência da Agrovila do Mocambo do Ararí.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_096_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_096_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da CONTROLADORIA GERAL DA UNIÃO o motivo do contrato n° 0392672-02, da NV CONSTRUÇÃO, no valor de R$ 46.280.000,00, que financiava a obra do CONJUNTO RESIDENCIAL PARINTINS, não aparecer no link ACOMPANHAMENTO DE OBRAS PÚBLICAS do site da CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/311/requerimento_097_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/311/requerimento_097_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a CAIXA ECONÔMICA FEDERAL que esclareça por qual motivo o contrato n° 0392672-02, da NV CONSTRUÇÃO, no valor de R$ 46.280.000,00, que financiava a obra do CONJUNTO RESIDENCIAL PARINTINS, não aparece no link ACOMPANHAMENTO DE OBRAS PÚBLICAS do site da CAIXA.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/440/requerimento_098_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/440/requerimento_098_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, a construção de 04 salas de aula da Comunidade Luiz Gonzaga do Tracajá.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_099_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_099_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, que faça uma operação tapa buracos na Rua Amaro Silva com urgência.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/313/requerimento_100_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/313/requerimento_100_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras, que realize o trabalho de recapeamentos e tapa Buracos nas Ruas do Distrito Industrial de Parintins, que dão acesso aos Bairros da Invasão e Pascoal Alággio.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_101_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_101_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Produção e Abastecimento - SEMPA, que providencie o transporte dos produtos destinados para comercialização na Feira do Produtor Rural no município.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_102_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_102_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação - SEMED, a Construção de uma Nova Escola na Comunidade Sagrado Coração de Jesus da Costa da Águia.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_103_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_103_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar REFORMA DA ESCOLA MUNICIPAL "WALKIRIA VIANA", NA AGRO VILA DO CABURI.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_104_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_104_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo a CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NA ESCOLA MUNICIPAL "WALKÍRIA VIANA GONÇALVES".</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_105_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_105_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE), no sentido de solicitar a construção de castelo em estrutura de concreto, perfuração de poço artesiano com 60 metros de profundidade, em substituição ao já existente de 36 metros, e expansão da rede hidráulica para as residências das 32 famílias, na comunidade rural Santa Clara do Quebrinha, no Projeto de Assentamento Gleba Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_106_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_106_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), no sentido de solicitar a reforma geral da Escola Municipal São Raimundo, na comunidade rural Santa Clara do Quebrinha, no Projeto de Assentamento Gleba Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_107_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_107_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), no sentido de solicitar melhorias no principal ramal da comunidade rural Santa Clara do Quebrinha, no Projeto de Assentamento Gleba Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_108_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_108_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da secretaria de produção, que providencie duas (2) tendas medindo 10x10 e oito (8) jogos de mesas para o projeto "Vem pra Feira" do Distrito do Mocambo.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/321/requerimento_110_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/321/requerimento_110_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por intermédio da Secretaria de Obras, que realize a pintura e a manutenção elétrica na Escola Municipal São Pedro do Paraíso, que conclua a obra do centro social, que construa o cemitério regional de Santa Luzia na comunidade, que instale seis refletores na área de apresentação cultural, que construa um poço artesiano, que instale seis luminárias no quadro da comunidade, que faça a manutenção de uma casa de professor e construa uma outra casa de professor na Comunidade de São Pedro do Paraíso.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_111_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_111_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria Municipal de Educação, que destine uma cozinheira e uma serviço gerais para escola Escola Municipal Enéas Gonçalves da comunidade do Buiuçú, e tomar as devidas providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/323/requerimento_112_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/323/requerimento_112_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação e da Secretaria Municipal de Obras, que façam a reforma da escola Municipal Enéas Gonçalves na comunidade Buiuçú do Caburi, e tomar as devidas providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_113_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_113_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Coordenaria de Iluminação, por meio da Secretaria Municipal de Obras, que faça a instalação de luminárias na comunidade da Aparecida do Panauaru.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_114_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_114_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Serviço Autônomo de Água e Esgoto (SAAE), que faça a perfuração de um poço artesiano na comunidade da Aparecida do Panauarú.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_115_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_115_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins a cópia da base de dados do Sistema Integrado de Administração Financeira e Controle, o SISTEMA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_116_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_116_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), serviços de limpeza, pavimentação asfáltica e iluminação das ruas 09, 10 e Gonçalves Maia, no bairro da União.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_117_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_117_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a manutenção das arquibancadas e iluminação e do Campo do Gordo, na rua 12 do bairro Itaúna II.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_118_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_118_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e do Setor de Iluminação Pública, realize melhorias necessárias na Orla da Francesa.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento_119_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento_119_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura de Parintins providencie reparos na iluminação pública do campo de esportes, anexo ao prédio da Polícia Civil, onde funciona o "Projeto Liberdade", idealizado pela senhora Nery Pantoja Yoshii.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_120_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_120_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, que seja feita a operação tapa buraco no Beco Farias Lopes, no Bairro de São Benedito.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento_121_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento_121_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras que faça o recapeamento da Rua 24 de Janeiro, no trecho da Paraíba passando do Restaurante Popular com urgência.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_122_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_122_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria de Educação, um aparelho de Ar Condicionado para a sala de Informática da Escola da Comunidade do Paraná do Espirito Santo do Meio.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_123_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_123_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do	artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, que realize em prioridade a obra de URBANIZAÇÃO DA BAIXA DE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_124_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_124_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, que adote providencias para atender a Comunidade do Marajá com o fornecimento da energia do Programa Luz Para Todos, para tanto, encaminho estudo prévio, levantamento geográfico e mapa do imóvel georreferenciado necessários para realização dos serviços.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_125_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_125_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a reforma e instalação de alambrados (tela protetora) na Quadra do Reflexo, localizada no Conjunto Macurany.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento_126_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento_126_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a reforma e instalação de tela protetora na Quadra Poliesportiva Rubens dos Santos, localizada na rua Alberto Mendes, bairro Palmares.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_127_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_127_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar UM ÔNIBUS ESCOLAR PARA TRANSPORTAR ALUNOS DAS ESCOLAS MUNICIPAIS "WALKIRIA VIANA GONÇALVES", "SÃO SEBASTIÃO" E C.E.I. "TIA DODÓ" E ESCOLA ESTADUAL CABURI.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_128_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_128_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar CONCLUSÃO DA OBRA E CLIMATIZAÇÃO DA ESCOLA MUNICIPAL "DIVINO ESPÍRITO SANTO DO ADUACÁ".</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_129_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_129_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar CONSTRUÇÃO DE 03 (TRÊS) SALAS DE AULA PARA A ESCOLA MUNICIPAL "NOSSA SENHORA DAS GRAÇAS DO ADUACÁ".</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_130_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_130_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da SEMPA, que crie um departamento de legalização fundiária dentro da secretaria para que posso atender aos pequenos, médios e grandes produtores a fim de facilitar que esses produtores estejam aptos a conseguir financiamentos agropecuários nas casas de fomento e casas bancários.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_131_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_131_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), para reforma e ampliação da Escola Municipal São Pedro da comunidade Marajó - Rio Uaicurapá e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_132_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_132_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), no sentido de solicitar a reforma geral da Escola Municipal Maria Belém, na comunidade São Tomé - Rio Uaicurapá, com climatização das salas de aula e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento_133_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento_133_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, no sentido de solicitar a reforma do sistema de abastecimento de água da comunidade São Tomé - Rio Uaicurapá, com instalação de caixas d'água com maior capacidade de armazenamento e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_135_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_135_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, que instale a rede de distribuição de água na Comunidade de Nossa Senhora das Graças no Lago do Zé Açú.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Professor Maildson</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento_136_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento_136_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretária de Educação, que seja feita a revisão salarial dos professores municipais contratados respeitando a isonomia salarial e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento_137_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento_137_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria de Educação, a construção de uma Nova Escola para a Comunidade do Peixe Marinho com urgência.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento_138_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento_138_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Sistema Autônomo de Água e Esgoto SAAE, a Construção de um Poço Artesiano para a Comunidade do Peixe Marinho.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento_139_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento_139_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Amazonas Energia, que implante o programa Luz para Todos na Comunidade do Peixe Marinho.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_140_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_140_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria de Produção, a solicitação de um Grupo Gerador para a Comunidade do Peixe Marinho no Uaicurapá.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_141_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_141_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Saúde- SEMSA, para que seja disponibilizada o retorno da carrocinha na cidade de Parintins e Agrovila do Caburi.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento_142_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento_142_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura de Parintins por meio da Secretaria de Obras, inclua as ruas Barreirinha e Nhamundá - Bairro de Palmares no cronograma de recapeamento asfáltico da cidade.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento_144_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento_144_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao poder Executivo, por meio das Secretarias Municipais de Obras e Serviços Públicos (SEMOSP) e de Educação (SEMED), a construção de uma nova escola na comunidade do Parananema.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento_145_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento_145_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por intermédio da Secretaria Municipal de Obras, que realize a construção de um ramal que ligue a Comunidade de N. S das Graças a estrada de Santa Fé.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento_146_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento_146_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) a execução de serviços limpeza nos bueiros responsáveis pela escoamento das águas da Lagoa Azul, bairro ltaúna II.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/385/requerimento_147_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/385/requerimento_147_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins, a construção de uma quadra poliesportiva na Comunidade de Nossa Senhora da Assunção no Miriti.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/386/requerimento_148_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/386/requerimento_148_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Policia Militar de Parintins, para que seja feita ronda nas ocupações de Pascoal Alággio, Lady Laura e Castanhal, como forma de prevenir crimes.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/387/requerimento_149_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/387/requerimento_149_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao SAAE, para disponibilize mais biqueira para fornecimento de água aos ocupantes do Pascoal Alággio, Lady Laura e Castanhal.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_150_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_150_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, uma ação social de saúde, ação de obras nas ocupações do Pascoal Alággio, Lady Laura e Castanhal.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_151_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_151_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Educação, oriente os motoristas do ônibus escolar que contempla a região do Parananema, que incluam na rota o contorno completo da localidade.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_153_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_153_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à MESA DIRETORA DA CÂMARA MUNICIPAL DE PARINTINS, a realização de SESSÃO ITINERANTE NA AGROVILA DE SÃO SEBASTIÃO DO CABURI.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_154_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_154_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar desta casa uma Sessão Especial no dia 24 de abril em alusão ao dia 21 de abril que é dia de Tira Dentes e é o Patrono da Policia Militar, assim homenagear também os Policiais de Parintins.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/393/requerimento_155_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/393/requerimento_155_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Obras, que realize os serviços de iluminação pública no quadro da Comunidade de Nossa Senhora das Graças no Lago do Zé Açú.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/394/requerimento_156_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/394/requerimento_156_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Obras, que realize os serviços de iluminação pública no quadro das Comunidades Nova Galileia, Vila Batista, Monte Carmelo, Vila da Paz, Nova Alegria, Monte Betel e São Francisco, área dos povos originários do Brasil, no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_157_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_157_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo, a REFORMA DO ESTÁDIO "ROSEMIRO PONTES", NO DISTRITO DO CABURI, COM INSTALAÇÃO DE ILUMINAÇÃO, RECUPERAÇÃO DE GRAMADO E CONSTRUÇÃO DE ARQUIBANCADAS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_158_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_158_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras e do SAAE, castelos para as caixas d'água e 02 (duas) d'água de 5 mil litros para a comunidade de São Tomé do Mocambo do Ararí.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/395/requerimento_159_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/395/requerimento_159_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, que realize os serviços de manutenção e ampliação da Escola Municipal Indígena da Vila Batista no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_160_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_160_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Obras, que realize os serviços de perfuração de poço artesiano, reservatório elevado e rede de distribuição de água na comunidade de Nova Galileia no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_161_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_161_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - Semosp, a Operação Tapa Buraco de recuperação da base da Rua Silves, no Centro da Cidade.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_162_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_162_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins a construção de uma creche na Comunidade do Bom Socorro do Zé Açú para a tender as crianças que residem no polo e nas comunidades próximas.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/397/requerimento_163_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/397/requerimento_163_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, que faça a construção de uma nova Escola para a Comunidade de Vista Alegre na Gleba de Vila Amazônia.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/398/requerimento_164_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/398/requerimento_164_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que faça a construção de uma nova Escola para a Comunidade do Brasil Roça na Gleba de Vila Amazônia.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_165_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_165_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que seja colocado Iluminação no Campo Sardinhão da Comunidade do Bom Socorro do Zé Açú.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/400/requerimento_166_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/400/requerimento_166_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que faça uma operação Tapa Buraco no Circuito Escorpião com urgência.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_167_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_167_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, A SUBSTITUIÇÃO DE APARELHOS CONDICIONADORES DE AR DE CINCO SALAS DE AULA DA ESCOLA MUNICIPAL "WALKÍRIA VIANA GONÇALVES"</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_168_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_168_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, UMA CAIXA D'ÁGUA DE 5.000 (CINCO MIL) LITROS PARA A COMUNIDADE DE SANTA TEREZINHA DO CABURI.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_169_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_169_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, a PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DO DIVINO ESPÍRITO SANTO DO ADUACÁ.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_170_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_170_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, a construção de uma quadra poliesportiva na comunidade de Nossa Senhora de Nazaré do Zé Açu.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_171_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_171_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar desta Mesa Diretora a realização de uma Sessão Itinerante na Agrovila do Mocambo do Arari, com data a ser definida pela mesma.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_172_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_172_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, à Mesa Diretora da Câmara Municipal de Parintins, no sentido de solicitar a realização de Audiência Pública para debater uma Política Eficaz de Educação do Campo em Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/441/requerimento_173_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/441/requerimento_173_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria de Turismo Municipal, a realização do concurso da rua mais enfeitada no período do festival folclórico de Parintins.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_174_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_174_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras, a iluminação pública para a comunidade de Nossa Senhora de Aparecida do Panauarú.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_175_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_175_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, a CONSTRUÇÃO DE UM CASTELO EM ALVENARIA PARA CAIXA D'ÁGUA NA COMUNIDADE DE SANTA TEREZINHA DO CABURI.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_176_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_176_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, REFORMA DA ESCOLA MUNICIPAL SANTA TEREZINHA - CABURI.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento_177_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento_177_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), no sentido de solicitar a reforma geral e ampliação da Escola Municipal Nossa de Nazaré, com ligação de energia elétrica, novo mobiliário, implantação de bebedouro, sistema de ventilação, construção de cozinha, biblioteca, utensílios para preparação de alimentos, banheiro, aquisição de caixa e bomba d'água, na comunidade localizada no Paraná do Limão de Baixo e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/411/requerimento_178_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/411/requerimento_178_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), no sentido de solicitar a aquisição de lonas, carteiras escolares e mesas de professor para as salas de aulas improvisadas da Escola Municipal Nossa Senhora das Graças do Aduacá, enquanto o prefeito Frank Bi Garcia busca a conclusão do espaço educativo padrão FNDE, abandonado e inacabado desde 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/412/requerimento_179_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/412/requerimento_179_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, que providencie uma Caixa D'Água para área da Comunidade Família Oliveira na região do Caburi.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_180_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_180_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo a REFORMA DO PRÉDIO E DO REFEITÓRIO DA ESCOLA MUNICIPAL "SÃO SEBASTIÃO DO CABURI".</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/414/requerimento_181_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/414/requerimento_181_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar CONCLUSÃO DA OBRA DO PRÉDIO DESTINADO AO LABORATÓRIO DE INFORMÁTICA DA AGROVILA DO CABURI.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_182_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_182_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio do Setor de Obras e Urbanismo, efetue melhorias no Ramal dos Reis - Aninga.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_183_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_183_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, para que faça a iluminação do quadro da Comunidade do Divino Espirito Santo do Aduacá com urgência, assim como a troca das luminárias já existentes na mesma.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/417/requerimento_184_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/417/requerimento_184_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio do Setor de Obras e Urbanismo, efetue melhorias na Rua José Luiz de Menezes - Centro.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_185_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_185_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, Sessão Especial em homenagem a Nery Pantoja Yoshii, idealizadora do_x000D_
 "Projeto Liberdade" em Parintins. Solicito também que a programação seja realizada no campo anexo à unidade da Polícia Civil no município, onde acontecem as atividades do projeto.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_187_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_187_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito os serviços de recapeamento, tapa Buracos e asfálticas das ruas que dão acessos na Avenida Brasil do Bairro Pascoal Alággio.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_188_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_188_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa ao Governo do Amazonas, por meio da Secretaria de Estado de Infraestrutura (Seinfra), no sentido de solicitar a inclusão do Ramal do Reis, localizada na comunidade Santa Luzia do Macurany, no convênio retomado do Governo do Estado do Amazonas com a Prefeitura de Parintins para a continuidade da recuperação de 26 quilômetros do sistema viário do município, em 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_189_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_189_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Mesa Diretora da Câmara Municipal de Parintins, a realização de Sessão Especial em Homenagem ao Dia do Enfermeiro e ao Técnico de Enfermagem, em resposta a ofício da Representação do Conselho Regional de Enfermagem (Coren), no dia 17 de maio e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_190_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_190_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) que realize a PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO SÃO VICENTE DE PAULA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/423/requerimento_191_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/423/requerimento_191_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Mesa Diretora da Câmara Municipal de Parintins, no sentido de solicitar Sessão Especial em homenagem ao "Dia do Aventureiro" e o "Dia da Criança", projetos de grande valor para a sociedade, realizado pela Igreja Adventista do 7° dia.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_192_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_192_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras e Serviços Públicos (Semosp), a inclusão da Rua Terra Santa do bairro de Palmares no cronograma de ruas que serão contempladas com o serviço de recapeamento asfáltico.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_193_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_193_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a recuperação e elevação, com infraestrutura asfáltica, da Rua Capitão Pedro Ferreira, no Bairro da Francesa e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/426/requerimento_194_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/426/requerimento_194_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (SEMOSP), melhorias a entrada do bairro Jacareacanga.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/427/requerimento_195_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/427/requerimento_195_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, que seja construída a casa de professor, bem como a melhoria no campo de futebol da Comunidade de Nossa Senhora Assunção do Zé Miri.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/428/requerimento_196_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/428/requerimento_196_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar do SAAE, Serviço Autônomo de Água e Esgoto, para que passa fazer reparo com asfalto ou cimento, em um buraco local na Avenida Brasil bairro Pascoal Alággio.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/429/requerimento_197_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/429/requerimento_197_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio do Sistema Autônomo de Água e Esgoto (SAAE), que realize a EXPANSÃO DA REDE HIDRÁULICA NA COMUNIDADE IRMÃOS CORAGEM.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/430/requerimento_198_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/430/requerimento_198_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, a REALIZAÇÃO DE SERVIÇO DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA COMUNIDADE DO MONTE SINAI.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/431/requerimento_199_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/431/requerimento_199_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, MATERIAL PARA MANUTENÇÃO DO POÇO ARTESIANO DA COMUNIDADE DE MONTE SINAI.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/442/requerimento_200_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/442/requerimento_200_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar a reforma e construção de pontes em áreas de ocupação humana afetadas pela enchente do rio Amazonas e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/443/requerimento_201_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/443/requerimento_201_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize reparos nas pontes do Beco Submarino. A troca das madeiras da estrutura é urgente para facilitar o acesso dos moradores às residências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_202_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_202_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Empresa Eletrobras Amazonas Energia, realize reparos na rede de distribuição de energia elétrica da Comunidade Paraná do Espírito Santo de Cima (Parintins/AM).</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_203_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_203_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (SEMOSP) melhorias a entrada do Residencial Vila Cristina.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/446/requerimento_204_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/446/requerimento_204_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Serviço Autônomo de Água e Esgoto - SAAE e Prefeitura de Municipal de Parintins, a limpeza da área da Estação de Tratamento de Água e Esgoto situado no Residencial Vila Cristina.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_206_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_206_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Mesa Diretora desta Casa uma Audiência Pública, para o dia 12 de junho de 2019, para discutirmos e tratarmos do assunto relacionados ao combate ao Trabalho Infantil em alusão ao Dia Mundial de Combate ao Trabalho Infantil no Município de Parintins.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/448/requerimento_207_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/448/requerimento_207_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - Semosp, a recuperação da base da Rua Nhamundá, no Bairro de Palmares.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/449/requerimento_208_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/449/requerimento_208_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feito o serviço de Limpeza e iluminação pública da Rua Amazonino Mendes, no Bairro ltaúna - II.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/450/requerimento_209_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/450/requerimento_209_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Mesa Diretora da Câmara Municipal de Parintins, no sentido de solicitar Sessão Especial em homenagem a Representação do Município de Parintins em Manaus, Capital do Estado do Amazonas.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/451/requerimento_210_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/451/requerimento_210_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins providencie a fixação da placa da Unidade Básica Waldir Viana, no Bairro São Benedito.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_211_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_211_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins esclareça o ordenamento de pontos comerciais no Mercado Municipal, especialmente quanto ao caso de trabalhadores que ficaram sem espaço.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_213_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_213_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Produção e Abastecimento, a construção de 01 (uma) sala para abate de bovinos, bubalinos e suínos na Agrovila do Mocambo.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_214_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_214_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que seja feito o recolhimento dos lixos que ficou acumulado, na rua Massaranduba no bairro Djard Vieira, pois o mesmo fizera a capina.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/455/requerimento_215_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/455/requerimento_215_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da SEMOSP, um reparo paliativo na rua Alameda três(3) no bairro Industrial.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_216_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_216_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a PARTICIPAÇÃO DA EMPRESA OLIVEIRA ENERGIA NA SESSÃO ITINERANTE NO DISTRITO DO CABURI.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/457/requerimento_217_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/457/requerimento_217_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins o Regimento Interno do Mercado Municipal.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/458/requerimento_218_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/458/requerimento_218_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Saúde - SEMSA, A RENOVAÇÃO DOS CONVÊNIOS COM OS LABORATÓRIOS PARTICULARES PARA REALIZAÇÃO DA COLETA DE EXAMES LABORATORIAIS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_219_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_219_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Mesa Diretora da Câmara Municipal de Parintins, no sentido de solicitar Sessão Especial em homenagem a Congregação Mariana Nossa Senhora das Graças da Paróquia de São José Operário - CONSAGRAS, pela passagem do Dia Nacional do Congregado Mariano, no dia 19 de maio, e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/460/requerimento_220_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/460/requerimento_220_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo, a ABERTURA DAS RUAS DE ACESSO AO LOTEAMENTO SAUNIER.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/461/requerimento_221_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/461/requerimento_221_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura de Parintins por meio da Secretaria de Obras, providencie o recapeamento das ruas Dom Arcângelo Cerqua e Guajarina Prestes, no Bairro Itaúna II.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/462/requerimento_223_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/462/requerimento_223_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Produção e Abastecimento (Sempa), em parceria com o Ministério da Agricultura, Pecuária e Abastecimento (MAPA), o desenvolvimento de uma oficina (Workshop) para discutir os processos para regularização das Agroindústrias familiares de polpa de frutas, derivados de mandioca e certificação orgânica desses produtos para comercialização no mercado privado e institucional no município de Parintins.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/463/requerimento_224_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/463/requerimento_224_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos- SEMOSP, para que faça o serviço de tapa buracos na Rua Silva Campos, pois a mesma serve de saída do hospital Jofre Cohen.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/464/requerimento_225_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/464/requerimento_225_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao Governo do Estado do Amazonas, para que possa repassar mil toneladas de asfalto para a prefeitura Municipal de Parintins realizar a operação tapa-buraco em toda a cidade de Parintins.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/465/requerimento_226_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/465/requerimento_226_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio do Serviço Autônomo de Água e Esgoto - SAAE, a manutenção da bomba d'água e uma limpeza no poço, na Comunidade Flor de Maio, na região da Gleba da Vila Amazônia.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/466/requerimento_228_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/466/requerimento_228_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que faça o recapeamento da Rua Lindolfo Monte Verde.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/467/requerimento_229_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/467/requerimento_229_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, que construa uma Fábrica de Gelo na Comunidade São Sebastião, na sede do Distrito do Caburi.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_230_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_230_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Transito e Transporte (EMTT), estudos técnicos para instalação de um redutor de velocidade, na forma de uma lombada (quebra molas) na rua Romualdo Correa, no trecho entre os bairros de Paulo Correa e Itaúna 2.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/469/requerimento_231_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/469/requerimento_231_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras que realize serviços de reparos e manutenção na estrutura do muro do cemitério São José.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/470/requerimento_232_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/470/requerimento_232_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), limpeza e reconstrução da ponte de madeira da rua Itacoatiara, no bairro Palmares.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_233_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_233_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio das Secretarias competentes possa atender as demandas apresentadas na Sessão Itinerante realizada no dia 07 de junho na Agrovila do Caburi, pelos presidentes das comunidades próximas, com urgência.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/472/requerimento_234_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/472/requerimento_234_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins, por meio do Setor de Obras, realize obras de reforma na estrutura da UBS Darlinda Ribeiro - Bairro Palmares.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/473/requerimento_235_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/473/requerimento_235_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins por meio do Setor de Obras e Iluminação Pública, realize a conclusão da obra de reforma da Escola Municipal Evangélica Betel - Região da Valéria, bem como a restruturação do sistema de iluminação do campo de futebol na comunidade.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/474/requerimento_237_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/474/requerimento_237_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Pecuária, Agricultura e Abastecimento (Sempa), no sentido de solicitar Plano de Ação para o 54° Festival Folclórico de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/475/requerimento_238_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/475/requerimento_238_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, no sentido de solicitar Reforma do Mercado João Pereira e Abatedouro, no Distrito do Caburi e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/476/requerimento_239_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/476/requerimento_239_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo, Secretaria Municipal de Obras, que realize LIMPEZA LATERAL DA ESTRADA DAS COLÔNIAS SÃO JOAQUIM E RENASCER, NO DISTRITO DO CABURI.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_240_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_240_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação - SEMED, a Construção de uma Nova Escola na Comunidade Nossa Senhora de Fátima do Fluminense no Rio Tracajá.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/478/requerimento_241_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/478/requerimento_241_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal da Saúde (SEMSA), que construa um posto de saúde na comunidade de Santa Terezinha do Caburi.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/479/requerimento_243_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/479/requerimento_243_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de	Parintins, por meio da Secretaria Municipal de Educação	(Semed), no sentido de solicitar a reforma e ampliação da escola da comunidade Nossa Senhora Aparecida do Cajual - Rio Uaicurapá, com sistema de abastecimento de água e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/480/requerimento_245_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/480/requerimento_245_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, a disponibilização de 01 (UMA) BOMBA D'ÁGUA - LEÃO 3 CV para a COLÔNIA SÃO JOAQUIM, no Distrito do Caburi.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/481/requerimento_246_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/481/requerimento_246_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Empresa que está realizando o recapeamento asfáltico na cidade (CDC CHARLES DELTA CHARLES), para que traga a esta Casa o cronograma das Ruas que serão contempladas.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/482/requerimento_247_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/482/requerimento_247_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Obras, que faça o reparo na iluminação pública na comunidade da Vila Nogueira e a iluminação do campo de futebol da comunidade.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_248_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_248_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Obras, que coloque placas de indicações com os nomes das ruas na cidade de Parintins.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_249_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_249_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que mande uma equipe para fazer um levantamento no sentido de fazer uma limpeza e asfaltamento na Rua Desembargador Pessoa.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/485/requerimento_250_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/485/requerimento_250_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador de Iluminação Pública para que coloque iluminação na Rua que dá acesso ao Clube de Cabos e Soldados.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_251_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_251_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, a disponibilização de 01 (UM) CAMINHÃO PARA ATENDER A AGROVILA DO CABURI E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_252_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_252_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa á Prefeitura de Parintins a manutenção geral de poço artesiano, com substituição de bomba d'água, na comunidade do Canarinho, rio Jará, calha do Uaicurapá e dá outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_253_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_253_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), a retomada e a conclusão da obra da Escola Municipal Maria Júlia, na comunidade do Canarinho, rio Jará, calha do Uaicurapá e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/489/requerimento_254_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/489/requerimento_254_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal Educação (Semed), no sentido de solicitar a normalização do serviço de transporte escolar das comunidades Nova Olinda e Independência para a nucleação da Escola do Açaí, no Projeto de Assentamento Gleba Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_255_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_255_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa da Prefeitura Municipal de Parintins a implantação do "Disk-Lâmpada", um número de telefone para que a população informe a necessidade de manutenção na iluminação pública em trechos da cidade de Parintins.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_256_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_256_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura de Parintins por meio da Secretaria de Obras, realize reparos na Rua Gonçalves Maia - Paulo Corrêa. A reclamação é referente a uma cratera que abriram na via.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_257_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_257_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar a construção de ponte da Santa Rosa, no igarapé do Boto e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_258_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_258_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria de Obras, que faça reparos da Iluminação Pública na Rua projetada com a esquina do Restaurante Tucanos, no Bairro Jacareacanga.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_259_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_259_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, que disponibilize 02 (dois) carros, com capacidade de transportar 7 (sete) pessoas, que estão na Capital do Estado, para tratamento de saúde, com urgência.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_260_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_260_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Saúde (Semsa), a contratação de Agente Comunitário de Saúde (ACS) para a comunidade São Tomé, Rio Uaicurapá e dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_261_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_261_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Mesa Diretora da Câmara Municipal de Parintins, no sentido de solicitar a realização de Sessão Itinerante no Distrito de Santo Antônio do Tracajá para ouvir as necessidades das comunidades rurais estabelecidas nessa área do Projeto de Assentamento Gleba Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_262_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_262_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras, que possa fazer reparos nos postes de iluminação pública na rua Furtado Belém bem como do esgoto no cruzamento das ruas Furtado Belém com a avenida Amazonas.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_263_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_263_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, a CONSTRUÇÃO DE UM CASTELO D'ÁGUA E INSTALAÇÃO DA REDE HIDRÁULICA NO NÚCLEO DA COMUNIDADE DE NOSSA SENHORA APARECIDADE DO PANAUARÚ.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_264_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_264_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que o Serviço Autônomo de Água e Esgoto - SAAE Parintins - solucione problemas referentes à irregularidade verificada na água que chega aos parintinenses, bem como a ausência do serviço em alguns pontos da cidade. Enquanto presidente da Comissão de Defesa do Consumidor, exponho nesta propositura as reivindicações que chegam ao Parlamento.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/500/requerimento_266_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/500/requerimento_266_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Saúde - SEMSA, que realize a manutenção do aparelho de mamografia.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/501/requerimento_267_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/501/requerimento_267_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Executivo e a Secretaria de Educação, para que faça a reforma da Escola Nossa Senhora das Graças na Comunidade do Remanso.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_268_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_268_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Executivo e à Secretaria de Saúde para que faça a contratação de uma Agente Comunitária de Saúde (ACS) para a Comunidade do Remanso.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/503/requerimento_269_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/503/requerimento_269_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador do SAAE, Serviço Autônomo de Água e Esgoto, para realizar a construção Castelo - estrutura da caixa d'água, 01 (uma) caixa d'água e a limpeza do poço para a comunidade do Remanso.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento_270_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento_270_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador de Iluminação Pública o Sr. Juscelino Carioca, para que encaminhe uma equipe para realizara a troca das luminárias na Comunidade do Remanso.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_271_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_271_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador do SAAE, Serviço Autônomo de Água e Esgoto, uma bomba d'água mais potente para a comunidade do Santo Antônio do Mocambo.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/506/requerimento_272_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/506/requerimento_272_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Executivo através da Secretaria de Obras, para que providencie a construção de uma escadaria de concreto para a comunidade de Santo Antônio do Mocambo.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/507/requerimento_273_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/507/requerimento_273_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (SEMOSP) melhorias na Rua Desembargador Pessoa do Bairro ltaúna I.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/508/requerimento_274_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/508/requerimento_274_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da secretaria de Obras, que seja feito o serviço de recuperação asfáltica na rua Antônio Cesar Carvalho, no bairro Santa Rita, e a empresa Manaus Energia, pois a rua  encontrasse parcialmente sem iluminação pública.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/509/requerimento_275_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/509/requerimento_275_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) e direcionar ao gabinete do prefeito Frank Bi Garcia, solicitando NIVELAMENTO DA RUA PEDRO FERREIRA, RUA NEW ARMTRONG E RUA SILVIS NO BAIRRO DA FRANCESA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/510/requerimento_276_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/510/requerimento_276_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins realize a manutenção dos equipamentos utilizados na Associação dos Moradores do Bairro Itaúna II, além de viabilizar investimentos nos projetos desenvolvidos pela organização social. A proposta é garantir o pleno funcionamento das atividades que tem transformado a vida desses comunitários.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_277_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_277_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) serviços de melhorias no cruzamento da Rua Gomes de Castro com a Rua Paraíba.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/512/requerimento_278_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/512/requerimento_278_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) a desobstrução, terraplanagem da rua 04 do Bairro da União.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/513/requerimento_279_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/513/requerimento_279_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da empresa Amazonas Energia a manutenção da rede elétrica da comunidade São Sebastião da Brasília.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/514/requerimento_280_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/514/requerimento_280_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), serviços de limpeza, capina, asfaltamento e iluminação pública na rua 09 do bairro da união.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/515/requerimento_281_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/515/requerimento_281_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por intermédio das Secretarias competentes, que possa atender as demandas apresentadas na Sessão Itinerante realizada no dia 02 de agosto no Distrito do mocambo do Arari, pelos Presidentes das Comunidades próximas, com urgência.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/516/requerimento_282_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/516/requerimento_282_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Prefeitura Municipal por meio da Secretaria de Assistência Social, para que possa fazer a Distribuição de Pescado para os Bairros carentes e zona Rural do Município que não estão no cadastro.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/517/requerimento_283_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/517/requerimento_283_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins. por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) a limpeza de entulhos da rampa da Francesa e operação tapa buracos na Avenida Amazonas.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/518/requerimento_284_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/518/requerimento_284_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), melhorias na iluminação da Rua da Felicidade, localizada no Bairro Castanheira.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/593/requerimento_285_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/593/requerimento_285_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Executivo através da Secretaria de Obras ,para que mande uma equipe para fazer o reparo na rotatória localizada no São Benedito, com urgência.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_286_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_286_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, para que faça a aquisição de 10 (dez) computadores, para a Biblioteca Municipal "TONZINHO SAUNIER".</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_287_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_287_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Meio Ambiente, que tome providencias quanto a implantação de uma tela de proteção em torno da Lagoa Azul.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/521/requerimento_289_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/521/requerimento_289_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feita recuperação asfáltica na Rua Silva Campos até a Igreja Sagrado Coração de jesus, que tem como acesso de saída do hospital Jofre Cohen.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/522/requerimento_290_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/522/requerimento_290_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feita recuperação asfáltica na Rua Sá Peixoto, no centro da cidade.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/523/requerimento_292_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/523/requerimento_292_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da AMAZONAS ENERGIA à INSTALAÇÃO DE TRANSFORMADORES DE ENERGIA ELÉTRICA PARA A COMUNIDADE DE SANTA TEREZINHA DO ANINGA.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/594/requerimento_293_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/594/requerimento_293_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviço Público, a limpeza, terraplanagem e asfaltamento da rua 16 do Itaúna II.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/524/requerimento_294_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/524/requerimento_294_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins por meio da Secretaria de Obras e Setor de Iluminação Pública, realize reparos na Rua Maracujá - Tonzinho Saunier. O pedido é referente à limpeza, terraplanagem e pavimentação asfáltica, além de iluminação pública na localidade.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/525/requerimento_295_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/525/requerimento_295_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize reparos no bueiro situado na rua Benjamim Rondon - Palmares.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/526/requerimento_296_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/526/requerimento_296_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de_x000D_
 Obras, realize terraplanagem e pavimentação asfáltica na Rua Venezuela - Pascoal Alággio.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/527/requerimento_297_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/527/requerimento_297_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, no sentido de solicitar, em caráter de urgência, providências para a instalação da bomba d'água no poço artesiano da comunidade São Pedro do Igarapé-Açú, no Rio Mamurú e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/528/requerimento_298_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/528/requerimento_298_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar, em caráter de urgência, a manutenção e a reposição de luminárias nas comunidades Ponta Alta, São Pancrácio, Manain e lgarapé-Açú, no Rio Mamuru e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/529/requerimento_299_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/529/requerimento_299_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar, em caráter de urgência, a manutenção e a reposição de luminárias na comunidade Nossa Senhora de Nazaré, no Lago do Zé Açú e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/530/requerimento_300_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/530/requerimento_300_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins a construção e perfuração de um poço artesiano no terreno onde era localizado o centro meteorológico com o intuito de abastecer as residências localizadas no bairro de Santa Clara.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_301_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_301_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Meio Ambiente à ELABORAÇÃO DE UM PROJETO DE COLETA DE LIXOS NA PRAIA DE ITARACUERA.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_302_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_302_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviço Público, que faça reparo da iluminação pública da Gleba de Vila Amazônia.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_303_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_303_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio do RH e Secretaria de Finanças do Município, para fazer o pagamento das horas extras aos guardas municipais quando fizerem o deslocamento para o interior.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_304_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_304_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, para que verifique o terreno atrás do Fórum que pertence ao Município para que seja feita uma Praça a pedido dos moradores da redondeza.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/598/requerimento_306_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/598/requerimento_306_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviço Público para que envie uma equipe para realizar a recuperação da Ponte da Lage na Vila Amazônia.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_307_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_307_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Transito e Transportes (EMTT), no sentido de solicitar a implantação de faixas de pedestres em frente ao Pronto Atendimento do Cidadão (PAC), na Rua Jhonatas Pedrosa, e na Escola Estadual Tomazinho Meireilles, na Rua Fausto Bulcão, Palmares._x000D_
 E que possa solicitar um guarda de transito para orientar os alunos na hora de entrada e saída na escola de tempo integral Gláucio Gonçalves (CETI)</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/533/requerimento_308_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/533/requerimento_308_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Mesa Diretora da Câmara Municipal de Parintins, no sentido de solicitar Sessão Especial em Homenagem ao Dia dos Desbravadores da Igreja Adventista do 70 Dia, celebrado mundialmente no dia 14 de setembro, em 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/534/requerimento_309_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/534/requerimento_309_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao sindicato dos Pescadores, Ministério Público e Defensoria Pública  do Estado, para que em Ação conjunta possam prestar informações e agilizar as documentações, junto ao INSS, das pessoas que desejam se aposentar.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_310_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_310_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos, para que seja feita recuperação asfáltica, e a retirada de entulhos que está causando transtornos aos moradores da rua n° seis (6) Jacarandá, no Bairro Paulo Corrêa, de nossa cidade.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/536/requerimento_311_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/536/requerimento_311_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio das Secretarias de Obras e Educação, disponibilize informações sobre a Escola Municipal São Pedro do Parananema em relação ao terreno e a construção de um novo prédio. Além de verificar demandas relacionadas à gestão escolar.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/537/requerimento_312_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/537/requerimento_312_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador de Iluminação Pública o Sr. Juscelino Carioca, para que encaminhe uma equipe para realizar a troca das luminárias do quadro da Comunidade, assim como instalar Luminárias no Campo de Futebol da Comunidade Nossa Senhora da Saúde - Rio Jará.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/538/requerimento_313_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/538/requerimento_313_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador do SAAE, Serviço Autônomo de Água e Esgoto, que possa fazer a limpeza e conserto da bomba d'água da Comunidade Nossa Senhora da Saúde - Rio Jará.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_314_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_314_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder_x000D_
 Executivo deste Município, a CONSTRUÇÃO DE UMA ARENA PARA A DISPUTA FOLCLÓRICA DOS BOIS "FAMOSO", "CHARMOSINHO" E "PINGO DE OURO" DO DISTRITO DO CABURI.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_315_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_315_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, a CONSTRUÇÃO DO MURO DE CONTENÇÃO E RECUPERAÇÃO DA PRAIA BRILHO DO BANZEIRO NA AGROVILA DO CABURI.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_316_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_316_2019.pdf</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_317_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_317_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), para que possa realizar o serviço de limpeza e a operação tapa-buraco no bairro Emílio Moreira.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/543/requerimento_318_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/543/requerimento_318_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) a perfuração de um poço artesiano e a construção de uma sala no estádio Tupy Catanhêde.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/544/requerimento_319_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/544/requerimento_319_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Obras, que seja feito o serviço de tapas buracos e recapeamento asfáltico na rua 24 de Janeiro, próximo ao Restaurante Popular e da Associação dos Moradores do Bairro ltaúna I.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_320_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_320_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através do Secretário de Educação João Costa, que disponibilize um monitor de informática para a Escola Municipal São José do ltaburaí de Baixo.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/546/requerimento_321_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/546/requerimento_321_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras, que seja feitas a manutenção das luminárias da Comunidade São José do ltaburaí de Baixo.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/599/requerimento_322_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/599/requerimento_322_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins, que possa fazer o reparo do Girico que serve de transporte de produção da Comunidade do São Tomé do Mocambo do Ararí.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_323_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_323_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, ao Poder Executivo Municipal, por meio da Secretaria de Educação, a inclusão dos estudantes da Comunidade Rural Peixe Marinho (Parintins/AM) no sistema de transporte escolar fluvial do município.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/548/requerimento_324_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/548/requerimento_324_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a empresa Oliveira Energia/Atem, detentora dos serviços da Amazonas Energia, inclua a Comunidade Rural Peixe Marinho (Parintins-AM) no cronograma de distribuição de energia referente ao Programa Luz Para Todos.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/549/requerimento_325_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/549/requerimento_325_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, da Prefeitura Municipal de Parintins, por meio das Secretarias de Obras e Educação, reparos na instalação elétrica da Escola Municipal Nossa Senhora Aparecida - Comunidade Rural Cajual. Além da disponibilização de carteiras, sendo seis unidades para estudantes canhotos, e mesas escolares.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/550/requerimento_326_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/550/requerimento_326_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura de Parintins, por meio da Secretaria Municipal de Agricultura, Pecuária e abastecimento - Sempa, informações sobre o motivo da não execução do Programa de Aquisição de alimentos - PAA, e do funcionamento da Coordenadoria Municipal de Pesca e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/600/requerimento_327_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/600/requerimento_327_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria de Educação, para que verifique a distribuição merenda da Escola da Comunidade do São Tomé do Mocambo do Ararí.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/551/requerimento_328_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/551/requerimento_328_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder_x000D_
 Executivo deste Município, a AQUISIÇÃO DE UM MOTOR DE POPA PARA A AMBULANCHA QUE ATENDE O DISTRITO DO CABURI.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/552/requerimento_329_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/552/requerimento_329_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a empresa Oliveira Energia/Atem, detentora dos serviços da Amazonas Energia, viabilize o fornecimento de energia elétrica para os moradores do loteamento Jacareacanga.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/553/requerimento_330_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/553/requerimento_330_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize o recapeamento da Rua Acioly Teixeira - bairro São Vicente.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/554/requerimento_332_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/554/requerimento_332_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao poder Executivo, por meio das Secretarias Municipais de Obras e Serviços Públicos (Semosp) e de Educação (Semed), a construção de duas novas escolas na zona rural - uma na comunidade São José do Paraná Espírito Santo de Cima e outra na comunidade Brasília.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/555/requerimento_333_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/555/requerimento_333_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao poder Executivo, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) / Setor de Iluminação Pública, a manutenção e instalação de luminárias na comunidade Menino Deus de Itaboraí do Meio, em particular no quadro da escola da localidade.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/556/requerimento_334_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/556/requerimento_334_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao Poder Executivo, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) / Setor de Iluminação Pública, a manutenção e instalação de luminárias na comunidade Divino Espírito Santo do Paraná de Espírito Santo do Meio, em particular no quadro da escola da localidade.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/557/requerimento_335_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/557/requerimento_335_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) um projeto de prevenção para melhorias das rampas e portos municipais.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/558/requerimento_336_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/558/requerimento_336_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio do Excelentíssimo Senhor Frank Bi Garcia, no sentido de solicitar, em caráter de urgência, o início da obra da Escola Municipal São Sebastião do Jará, antes do isolamento da comunidade por conta da vazante do rio Uaicurapá e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/559/requerimento_337_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/559/requerimento_337_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo deste Município, a CONTRATAÇÃO DE PROFISSIONAL MÉDICO PARA ATENDER O DISTRITO DO CABURI.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/560/requerimento_338_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/560/requerimento_338_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar uma Sessão Especial para homenagear os Guardas Municipais da Cidade de Parintins.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/561/requerimento_339_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/561/requerimento_339_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Obras, que coloque luminárias na escadearia da Francesa que ligar até o bairro de Santa Clara.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/562/requerimento_340_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/562/requerimento_340_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Obras, para que instale algumas telas de proteção na quadra de esporte que ficar localizado na praças dos bois, evitando acidentes os condutores que ali passam.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/563/requerimento_341_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/563/requerimento_341_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Obras, que seja construída uma Escola Municipal na comunidade de Vila Nogueira.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/564/requerimento_342_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/564/requerimento_342_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Educação, providencie a manutenção dos computadores da Comunidade Santa Terezinha do Caburi (Parintins/Am).</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/565/requerimento_343_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/565/requerimento_343_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que o Serviço Autônomo de Água e Esgoto (SAAE/ Parintins) providencie a instalação de uma nova caixa d'água de 5 mil litros para atender a todas as famílias da Comunidade Rural Palhal, bem como a construção de um poço artesiano para a região.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/566/requerimento_344_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/566/requerimento_344_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que o Serviço Autônomo de Água e Esgoto (SAAE/Parintins) providencie a instalação de uma nova caixa d'água de 5 mil litros para atender a todas as famílias da Comunidade Rural Santa Terezinha do Caburi, bem como a construção de um poço artesiano para a região.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/567/requerimento_345_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/567/requerimento_345_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio das Secretarias de Obras e Educação, disponibilize informações sobre a construção de um novo prédio com mais duas salas de aulas para a Escola Municipal São Francisco de Assis - Comunidade Palhal (Parintins/AM). Ao Setor de Iluminação Pública, solicito também a reestruturação do sistema de iluminação na Comunidade com a instalação de novas luminárias.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/568/requerimento_346_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/568/requerimento_346_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Mesa Diretora desta Casa Legislativa, a realização de uma Audiência Pública, com a finalidade de apresentação do Relatório de Execução Orçamentária e Financeira da Prefeitura Municipal de Parintins, referente ao primeiro Quadrimestre de 2019.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/569/requerimento_347_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/569/requerimento_347_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Saúde (SEMSA), uma ambulancha para atender pacientes da Região da Valéria.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/570/requerimento_348_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/570/requerimento_348_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, no sentido de solicitar a implantação do Programa Água no Jirau, na comunidade São João da Nova Esperança do Zé Açu e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/571/requerimento_349_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/571/requerimento_349_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a manutenção de um bueiro localizado no Circuito Escorpião, Rua Mozart de Freitas.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/572/requerimento_350_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/572/requerimento_350_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar do SAAE, a limpeza dos poços artesianos das comunidades de Santo Antônio, Remanso e São Tomé, situadas no Distrito do Mocambo do Arari.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/573/requerimento_351_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/573/requerimento_351_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar da Prefeitura Municipal de Parintins a reforma da escadaria do porto do Mocambo do Arari.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/574/requerimento_352_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/574/requerimento_352_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Saúde (Semsa), no sentido de solicitar o segundo Atendimento da Unidade Básica de Saúde Fluvial (UBSF) para a comunidade São Sebastião do Boto, com abrangência de Santa Rita do Boto, no mês de outubro e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_353_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_353_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, no sentido de solicitar um sistema Salta-Z para a comunidade Santa Rita do Boto e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_354_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_354_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por intermédio da Secretaria Municipal de Obras e Serviços - SEMOSP, operação tapa-buraco e recapeamento asfáltico necessários para os becos Raimunda Menezes, Passagem José Luiz e Beco Paris, que ficam entre as ruas 31 de Março e Senador Álvaro Maia, bem como a limpeza dos locais nas proximidades dos becos e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_355_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_355_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por intermédio da Secretaria Municipal de Obras e Serviços - SEMOSP, a abertura das ruas do Loteamento Saunier ou o piçarramento das vias que dão acesso ao Bairro Itaúna II e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_356_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_356_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao poder Executivo, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) / Setor de Iluminação Pública, a manutenção e instalação de luminárias na comunidade São José - Paraná do Limão do Meio.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_357_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_357_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, no sentido de solicitar a implantação do Programa Água no Jirau, com reservatório de cinco mil litros, na comunidade São Pedro do lgarapé-Açú, no Rio Mamuru e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/580/requerimento_358_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/580/requerimento_358_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Saúde (Semsa), no sentido de solicitar uma ambulancha para a comunidade São Tomé do Uaicurapá e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/581/requerimento_359_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/581/requerimento_359_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Saúde que faça a troca do nome da UBS Kátia Rala para UES Dom Arcângelo Cerqua.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/582/requerimento_360_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/582/requerimento_360_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Secretaria de Obras que faça a reforma e construção do muro da UBS Mãe Palmira no Bairro Paulo Corrêa.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_361_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_361_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Saúde a contratação de Guarda Vida para dá apoio aos motoristas das Ambulâncias dos Hospitais da Cidade.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_362_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_362_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, a REFORMA DO TELHADO DA ESCOLA SÃO MARCOS - LAGO DA ESPERANÇA.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_363_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_363_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, a CONSTRUÇÃO DE UMA CRECHE NA AGROVILA DO CABURI.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_364_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_364_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) a recuperação das pontes do Beco Submarino.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_365_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_365_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) que realize a MELHORIAS NA RUA TERRA SANTA - BAIRRO PALMARES</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_366_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_366_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Mesa Diretora da Câmara Municipal de Parintins, uma SESSÃO ESPECIAL EM HOMENAGEM AO CAPS PELAS AÇÕES EM ALUSÃO AO SETEMBRO AMARELO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_367_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_367_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) que realize a CAPINA E A RETIRADA DOS ENTULHOS DAS RUAS DO BAIRRO DJARD VIEIRA.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/590/requerimento_369_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/590/requerimento_369_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Educação, preste esclarecimentos referente aos aparelhos de ar-condicionado que não foram instalados e encontram-se sem utilização na Escola Municipal Maria Belém - Comunidade São Tomé. Assim, solicito a presença da Secretaria na região a fim de resolver a problemática.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/591/requerimento_370_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/591/requerimento_370_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio do Setor de Iluminação, viabilize soluções aos problemas na rede de distribuição de energia elétrica na Comunidade São Tomé - Rio Uaicurapá (Parintins-AM). Nesse sentido, solicito a presença de um eletricista na região.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_371_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_371_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Saúde, que possa deslocar a USB fluvial, para o atendimento na comunidade da Valéria.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_372_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_372_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da Secretaria de Meio Ambiente, para que faça a poda das árvores localizadas na Estrada do Parananema.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_374_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_374_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Mesa Diretora desta Casa, uma Sessão Especial a ser realizada no dia 15 de outubro de 2019, no Mercado Municipal, para entregar as medalhas de mérito cultural e homenagear pessoas que contribuíram para a cultura Parintinense.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_375_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_375_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da Secretaria de Obras, para que faça a limpeza da Alameda 03, localizada no bairro do Distrito Industrial, com urgência.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_376_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_376_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Saúde (Semsa), no sentido de solicitar atendimento da Unidade Básica de Saúde Fluvial (UBS) na comunidade Rural Menino Deus, na costa do ltaboraí e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_377_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_377_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação- SEMED para que possa estar contratando uma merendeira para a escola da comunidade São Benedito, do rio Tracajá e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_378_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_378_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura de Parintins através do Sistema de Abastecimento de Água e Esgoto - SAAE, no sentido de solicitar a implantação do Programa Água no Jirau, com reservatório de cinco mil litros na comunidade do São Benedito do Rio Tracajá e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_379_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_379_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), que realize a PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE MEIO FIO NO BECO CORONEL JOSÉ HENRIQUE - BAIRRO FRANCESA.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/606/requerimento_380_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/606/requerimento_380_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar CONSTRUÇÃO DE UMA QUADRA COBERTA NA ESCOLA DA COMUNIDADE DE SANTA TEREZINHA, NO DISTRITO DO CABURI.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_381_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_381_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar do poder executivo do Municipal de Parintins, a construção de uma nova Escola para a comunidade de Costa da Águia situadas no distrito do Mocambo do Arari.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_382_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_382_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar do Poder Executivo do Municipal de Parintins, a construção de uma nova Escola para a comunidade de Nova Olinda do Borralho, situada no distrito do Mocambo do Arari.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_383_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_383_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar do Poder Executivo do Municipal de Parintins, a construção de uma nova Escola para a comunidade de Araçatuba situada no distrito do Mocambo do Arari.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_384_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_384_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de Solicitar do Poder Executivo do Municipal de Parintins, a construção de uma nova Escola para a comunidade de São José do Arco, situada no Distrito do Mocambo do Arari.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_385_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_385_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar desta casa legislativa, para que possa realizar uma sessão solene no dia 31 de outubro de 2019 (quinta-feira), para celebrar os 71 anos da Igreja Assembleia de Deus no Município de Parintins.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/612/requerimento_386_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/612/requerimento_386_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por meio da SEMOSB, para que faça a capina e limpeza da rua Simeão no bairro do Dejard Vieira, com urgência.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_387_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_387_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador de Iluminação Pública o Sr. Juscelino Carioca, para que faça a troca das luminárias da Estrada do Macurany.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_388_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_388_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador de Iluminação Pública o Sr. Juscelino Carioca, para que faça a troca das luminárias das Ruas Júlio Belém, Carvalho Leal e São Benedito, com urgência.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/615/requerimento_389_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/615/requerimento_389_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao poder Executivo, por meio das Secretaria Municipais e Autarquias o atendimento das demandas e reivindicações apresentadas durante a 4ª Sessão Itinerante da 17ª Legislatura, ano 2019, realizada no Ginásio Poliesportivo e Cultural Plagino Gimaque, comunidade Santo Antônio do Tracajá, no dia 18 de outubro.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento_390_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento_390_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa ao Poder Executivo Municipal, por meio da Secretaria de Desenvolvimento Sustentável e Meio Ambiente e Secretaria de Obras, providencie soluções para a questão da lixeira viciada na Rua Getúlio Vargas com a Gomes de Castro, bem como em outros trechos da cidade de Parintins.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_391_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_391_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, solicitar da Mesa Diretora da Câmara Municipal, a realização de uma Audiência Pública para o oitavo dia deste mês de novembro para aclamar a Associação dos(as) Zootecnistas do Estado do Amazonas, seu Estatuto, primeira Diretoria Executiva e primeiro Conselho Fiscal.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_393_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_393_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar a recuperação da rampa de concreto da orla da comunidade Bom Socorro do Zé Açú, e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_394_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_394_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, no sentido de solicitar o Programa Água no Jirau, com construção da estrutura em alvenaria do sistema de abastecimento de água da comunidade São Tomé - Rio Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_395_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_395_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins através da SEMAST, a distribuição de Peixes no Loteamento Teixeirão.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_396_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_396_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador de Iluminação Pública o Sr. Juscelino Carioca, para que faça a instalação das luminárias do Loteamento Teixeirão.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_397_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_397_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa da Prefeitura Municipal de Parintins, por meio do Setor de Obras, informações sobre as ações de melhoria na estrada do Ramal dos Reis - Aninga.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_398_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_398_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador de Iluminação Pública o Sr. Juscelino Carioca, para que faça a troca das luminárias do Beco Barbosa no Bairro São Benedito.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_399_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_399_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por intermédio da Empresa Municipal de Trânsito - EMTT, que possa disponibilizar 02 (dois) guardas de trânsito para a entrada e saída da manhã e à tarde para a Escola Waldemar Pedrosa.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/625/requerimento_400_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/625/requerimento_400_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), no sentido de solicitar a contratação de cinco garis para a comunidade Bom Socorro do Zé Açú, e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_401_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_401_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Coordenador de Iluminação Pública o Sr. Juscelino Carioca, para que faça a troca das luminárias da Comunidade de Boa Vista do Itaboraí.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_402_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_402_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Executivo através da Secretaria de Obras, para que providencie a construção da Ponte que dá acesso à Escola da Comunidade de Boa Vista do Itaboraí, com urgência.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_403_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_403_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Executivo através da Secretaria de Obras, para que faça a troca da rede elétrica da escola da Comunidade de Boa vista do Itaboraí, com urgência.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_404_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_404_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Executivo através da Secretaria de Educação, a reforma geral da Escola da Comunidade de Boa vista do Itaboraí, com urgência.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_405_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_405_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Executivo através da Secretaria de Educação, a contratação de uma pessoa para Serviços Gerais da Escola da Comunidade de Boa vista do Itaboraí, com urgência.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_406_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_406_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), no sentido de solicitar a conclusão da reforma da Escola Municipal Raimundo Pereira Gama, na comunidade rural Simeão Socorro, no Rio Mamurú, e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_407_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_407_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por intermédio da SEMOSB, melhorias na Rua 24 de Janeiro do Itaúna I.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_409_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_409_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, a implantação do Programa Água no Jirau, na comunidade Nossa Senhora de Fátima - Igarapé Açu - Rio Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_410_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_410_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Educação (Semed), a reforma da escola, com climatização de sala de aula e instalação de rede elétrica, da comunidade Nossa Senhora de Fátima - Igarapé Açu - Rio Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_411_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_411_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a manutenção da iluminação pública, com instalação de oito luminárias, na comunidade Boa Vista - São Pancrácio, no Rio Mamurú, e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_412_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_412_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio do Serviço Autônomo de Água e Esgoto (Saae), a ligação da rede hidráulica em oito residências na comunidade Boa Vista - São Pancrácio, no Rio Mamurú, e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_414_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_414_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria de Obras, para fazer a instalação de iluminação pública para a escadaria da Francesa até o bairro de Santa Clara.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_415_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_415_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras, para que seja feita a limpeza e a retirada dos entulhos deixados na rua Massaranduba no bairro Djard Vieira.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_416_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_416_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras, para que seja feita a limpeza das ruas 07 de Setembro e Alberto Mendes, pois fizeram a capina e não retiraram os entulhos.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_419_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_419_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (SEMOSP) melhorias na parte da rua Ayrton Senna que fica entre a rua Padre Augusto Gianola e a rua Genny Bente, bairro Paulo Corrêa.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_423_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_423_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, solicitar à Mesa diretora ALTERAÇÃO DA DATA DE INICIO DO RECESSO PARLAMENTAR PARA O DIA 17 DE DEZEMBRO DE 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_424_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_424_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por intermédio da SEMOSB e Secretaria de Obras a limpeza e capina da Rua Equador no Bairro Pascoal Alággio.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_425_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_425_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por intermédio da Secretária de Educação, que a Professora Conceição Regina Andrade, responsável pelo Ensino Tecnológico, que providencie um novo gerador para a Escola da Comunidade Sagrado Coração de Jesus do Tracajá.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_426_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_426_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por intermédio da Secretária de Obras, o pedido de limpeza e melhorias do Ramal do Toledo Piza e Sagrado Coração de Jesus do Tracajá.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_427_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_427_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por intermédio da Secretária de Educação, o pedido de Construção de uma Nova Escola para a Comunidade Sagrado Coração de Jesus do Tracajá.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_428_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_428_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através do SAAE, que seja inserido no programa água no jirau a comunidade de Nova Olinda, situada na estrada da Vila Amazônia.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_432_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_432_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar CONSTRUÇÃO DO CENTRO DO IDOSO NA AGROVILA DE SÃO SEBASTIÃO DO CABURI.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_433_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_433_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar CONSTRUÇÃO DA ESCOLA DE INFORMÁTICA DA AGROVILA DE SÃO SEBASTIÃO DO CABURI.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_434_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_434_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar CONSTRUÇÃO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL - CRAS - NA AGROVILA DE SÃO SEBASTIÃO DO CABURI.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_435_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_435_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa que a Prefeitura de Parintins, por meio do Setor de Iluminação Pública, providencie a regulação do sistema de iluminação da Rua 13 do Bairro da União.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_436_2019.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_436_2019.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, que a Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, realize a limpeza do Beco São José Operário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6364,67 +6364,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_033_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_034_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_035_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_036_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_038_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_052_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_053_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_054_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_055_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_056_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_057_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_058_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_059_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_060_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_061_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_062_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_063_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_064_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_065_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_066_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_067_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_068_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_069_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_070_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_071_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_072_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_073_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_074_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_075_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_076_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_077_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_078_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_079_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_080_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_081_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_082_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/699/indicacao_083_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_084_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/701/indicacao_085_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_086_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_087_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_088_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_089_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_090_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_091_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_092_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_093_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_094_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_095_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_096_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_097_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_098_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_099_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_100_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_101_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_102_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_103_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_104_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_105_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_106_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_107_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_108_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_109_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_110_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/728/indicacao_111_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_112_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_113_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/731/indicacao_114_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_115_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_116_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_117_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_118_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_119_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/737/indicacao_120_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/738/indicacao_121_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/739/indicacao_122_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_123_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/741/indicacao_124_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_125_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_126_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/744/indicacao_127_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_128_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/746/indicacao_129_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_130_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/748/indicacao_131_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1777/indicacao_132_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/40/mocao_de_aplausos_001_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1881/mocao_de_aplausos_003_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/377/mocao_de_aplausos_004_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/378/mocao_de_aplausos_007_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1882/mocao_de_aplausos_008_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/379/mocao_de_aplausos_010_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/380/mocao_de_aplausos_011_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/381/mocao_de_aplausos_013_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1883/mocao_de_aplausos_016_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1884/mocao_de_aplausos_018_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1885/mocao_de_aplausos_019_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1886/mocao_de_aplausos_020_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1887/mocao_de_aplausos_021_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1888/mocao_de_aplausos_024_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1889/mocao_de_aplausos_025_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1890/mocao_de_aplausos_026_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1891/mocao_de_aplausos_028_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1892/mocao_de_aplausos_042_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1893/mocao_de_aplausos_043_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1894/mocao_de_aplausos_044_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1895/mocao_de_aplausos_050_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1896/mocao_de_aplausos_051_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1897/mocao_de_aplausos_052_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1898/mocao_de_aplausos_053_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1899/mocao_de_aplausos_054_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1900/mocao_de_aplausos_055_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1901/mocao_de_aplausos_057_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1902/mocao_de_aplausos_058_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1903/mocao_de_aplausos_059_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1904/mocao_de_aplausos_060_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1905/mocao_de_aplausos_061_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1906/mocao_de_aplausos_062_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1907/mocao_de_aplausos_063_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/41/mocao_de_pesar_001_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1863/mocao_de_pesar_005_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1864/mocao_de_pesar_006_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1865/mocao_de_pesar_007_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1866/mocao_de_pesar_008_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1867/mocao_de_pesar_009_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1868/mocao_de_pesar_010_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1869/mocao_de_pesar_011_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1870/mocao_de_pesar_013_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1871/mocao_de_pesar_016_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1872/mocao_de_pesar_017_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1873/mocao_de_pesar_018_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1874/mocao_de_pesar_019_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1875/mocao_de_pesar_020_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1876/mocao_de_pesar_021_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1877/mocao_de_pesar_022_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1878/mocao_de_pesar_023_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1879/mocao_de_pesar_024_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1880/mocao_de_pesar_025_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_complementar_001_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_001_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_002_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_lei_003_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_lei_004_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/38/projeto_de_lei_005_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_006_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_resolucao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/4/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/2/requerimento_002_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/3/requerimento_003_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/5/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/6/requerimento_005_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/7/requerimento_006_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_007_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/9/requerimento_008_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_009_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_011_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_012_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_013_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/258/requerimento_014_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_015_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_016_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_017_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_018_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_020_2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_021_2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_022_2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_023_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_024_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_025_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_026_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_027_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_028_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_029_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_030_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/112/requerimento_031_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/113/requerimento_032_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/114/requerimento_033_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/115/requerimento_034_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/116/requerimento_035_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/117/requerimento_036_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/118/requerimento_037_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_038_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/120/requerimento_039_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/121/requerimento_040_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_041_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/259/requerimento_042_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/260/requerimento_043_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_044_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_046_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_048_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/264/requerimento_049_2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/265/requerimento_050_2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_051_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_052_2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_053_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_054_2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_055_2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/273/requerimento_056_2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/274/requerimento_057_2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento_058_2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/276/requerimento_059_2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_060_2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_061_2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_062_2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_063_2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_065_2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_066_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/283/requerimento_067_2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/284/requerimento_068_2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/285/requerimento_069_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_070_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/287/requerimento_071_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/288/requerimento_072_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_073_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_074_2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_075_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_076_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_077_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_078_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_079_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_080_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_081_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_082_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/299/requerimento_083_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_084_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_085_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/302/requerimento_086_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/303/requerimento_087_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_089_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_090_2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_091_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_092_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_093_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_094_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_096_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/311/requerimento_097_2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/440/requerimento_098_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_099_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/313/requerimento_100_2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_101_2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_102_2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_103_2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_104_2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_105_2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_106_2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_107_2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_108_2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/321/requerimento_110_2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_111_2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/323/requerimento_112_2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_113_2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_114_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_115_2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_116_2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_117_2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_118_2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento_119_2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_120_2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento_121_2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_122_2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_123_2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_124_2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_125_2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento_126_2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_127_2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_128_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_129_2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_130_2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_131_2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_132_2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento_133_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_135_2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento_136_2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento_137_2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento_138_2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento_139_2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_140_2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_141_2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento_142_2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento_144_2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento_145_2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento_146_2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/385/requerimento_147_2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/386/requerimento_148_2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/387/requerimento_149_2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_150_2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_151_2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_153_2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_154_2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/393/requerimento_155_2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/394/requerimento_156_2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_157_2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_158_2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/395/requerimento_159_2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_160_2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_161_2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_162_2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/397/requerimento_163_2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/398/requerimento_164_2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_165_2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/400/requerimento_166_2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_167_2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_168_2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_169_2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_170_2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_171_2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_172_2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/441/requerimento_173_2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_174_2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_175_2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_176_2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento_177_2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/411/requerimento_178_2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/412/requerimento_179_2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_180_2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/414/requerimento_181_2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_182_2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_183_2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/417/requerimento_184_2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_185_2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_187_2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_188_2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_189_2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_190_2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/423/requerimento_191_2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_192_2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_193_2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/426/requerimento_194_2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/427/requerimento_195_2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/428/requerimento_196_2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/429/requerimento_197_2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/430/requerimento_198_2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/431/requerimento_199_2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/442/requerimento_200_2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/443/requerimento_201_2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_202_2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_203_2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/446/requerimento_204_2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_206_2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/448/requerimento_207_2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/449/requerimento_208_2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/450/requerimento_209_2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/451/requerimento_210_2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_211_2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_213_2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_214_2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/455/requerimento_215_2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_216_2019.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/457/requerimento_217_2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/458/requerimento_218_2019.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_219_2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/460/requerimento_220_2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/461/requerimento_221_2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/462/requerimento_223_2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/463/requerimento_224_2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/464/requerimento_225_2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/465/requerimento_226_2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/466/requerimento_228_2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/467/requerimento_229_2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_230_2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/469/requerimento_231_2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/470/requerimento_232_2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_233_2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/472/requerimento_234_2019.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/473/requerimento_235_2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/474/requerimento_237_2019.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/475/requerimento_238_2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/476/requerimento_239_2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_240_2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/478/requerimento_241_2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/479/requerimento_243_2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/480/requerimento_245_2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/481/requerimento_246_2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/482/requerimento_247_2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_248_2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_249_2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/485/requerimento_250_2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_251_2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_252_2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_253_2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/489/requerimento_254_2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_255_2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_256_2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_257_2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_258_2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_259_2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_260_2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_261_2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_262_2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_263_2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_264_2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/500/requerimento_266_2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/501/requerimento_267_2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_268_2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/503/requerimento_269_2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento_270_2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_271_2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/506/requerimento_272_2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/507/requerimento_273_2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/508/requerimento_274_2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/509/requerimento_275_2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/510/requerimento_276_2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_277_2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/512/requerimento_278_2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/513/requerimento_279_2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/514/requerimento_280_2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/515/requerimento_281_2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/516/requerimento_282_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/517/requerimento_283_2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/518/requerimento_284_2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/593/requerimento_285_2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_286_2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_287_2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/521/requerimento_289_2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/522/requerimento_290_2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/523/requerimento_292_2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/594/requerimento_293_2019.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/524/requerimento_294_2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/525/requerimento_295_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/526/requerimento_296_2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/527/requerimento_297_2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/528/requerimento_298_2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/529/requerimento_299_2019.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/530/requerimento_300_2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_301_2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_302_2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_303_2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_304_2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/598/requerimento_306_2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_307_2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/533/requerimento_308_2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/534/requerimento_309_2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_310_2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/536/requerimento_311_2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/537/requerimento_312_2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/538/requerimento_313_2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_314_2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_315_2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_316_2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_317_2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/543/requerimento_318_2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/544/requerimento_319_2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_320_2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/546/requerimento_321_2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/599/requerimento_322_2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_323_2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/548/requerimento_324_2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/549/requerimento_325_2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/550/requerimento_326_2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/600/requerimento_327_2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/551/requerimento_328_2019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/552/requerimento_329_2019.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/553/requerimento_330_2019.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/554/requerimento_332_2019.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/555/requerimento_333_2019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/556/requerimento_334_2019.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/557/requerimento_335_2019.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/558/requerimento_336_2019.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/559/requerimento_337_2019.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/560/requerimento_338_2019.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/561/requerimento_339_2019.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/562/requerimento_340_2019.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/563/requerimento_341_2019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/564/requerimento_342_2019.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/565/requerimento_343_2019.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/566/requerimento_344_2019.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/567/requerimento_345_2019.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/568/requerimento_346_2019.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/569/requerimento_347_2019.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/570/requerimento_348_2019.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/571/requerimento_349_2019.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/572/requerimento_350_2019.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/573/requerimento_351_2019.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/574/requerimento_352_2019.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_353_2019.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_354_2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_355_2019.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_356_2019.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_357_2019.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/580/requerimento_358_2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/581/requerimento_359_2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/582/requerimento_360_2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_361_2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_362_2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_363_2019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_364_2019.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_365_2019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_366_2019.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_367_2019.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/590/requerimento_369_2019.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/591/requerimento_370_2019.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_371_2019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_372_2019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_374_2019.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_375_2019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_376_2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_377_2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_378_2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_379_2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/606/requerimento_380_2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_381_2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_382_2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_383_2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_384_2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_385_2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/612/requerimento_386_2019.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_387_2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_388_2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/615/requerimento_389_2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento_390_2019.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_391_2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_393_2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_394_2019.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_395_2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_396_2019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_397_2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_398_2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_399_2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/625/requerimento_400_2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_401_2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_402_2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_403_2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_404_2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_405_2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_406_2019.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_407_2019.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_409_2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_410_2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_411_2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_412_2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_414_2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_415_2019.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_416_2019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_419_2019.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_423_2019.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_424_2019.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_425_2019.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_426_2019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_427_2019.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_428_2019.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_432_2019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_433_2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_434_2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_435_2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_436_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_033_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_034_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_035_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_036_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_038_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_052_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_053_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_054_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_055_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_056_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_057_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_058_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_059_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_060_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_061_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_062_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_063_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_064_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_065_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_066_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_067_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_068_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_069_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_070_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_071_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_072_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_073_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_074_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/691/indicacao_075_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_076_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/693/indicacao_077_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_078_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_079_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/696/indicacao_080_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/697/indicacao_081_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_082_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/699/indicacao_083_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/700/indicacao_084_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/701/indicacao_085_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_086_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_087_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_088_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_089_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_090_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_091_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_092_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_093_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_094_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_095_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_096_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_097_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_098_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_099_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_100_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_101_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_102_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_103_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_104_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_105_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_106_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_107_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_108_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_109_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_110_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/728/indicacao_111_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_112_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_113_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/731/indicacao_114_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/732/indicacao_115_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_116_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_117_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_118_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_119_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/737/indicacao_120_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/738/indicacao_121_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/739/indicacao_122_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_123_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/741/indicacao_124_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_125_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_126_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/744/indicacao_127_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_128_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/746/indicacao_129_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_130_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/748/indicacao_131_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1777/indicacao_132_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/40/mocao_de_aplausos_001_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1881/mocao_de_aplausos_003_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/377/mocao_de_aplausos_004_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/378/mocao_de_aplausos_007_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1882/mocao_de_aplausos_008_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/379/mocao_de_aplausos_010_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/380/mocao_de_aplausos_011_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/381/mocao_de_aplausos_013_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1883/mocao_de_aplausos_016_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1884/mocao_de_aplausos_018_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1885/mocao_de_aplausos_019_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1886/mocao_de_aplausos_020_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1887/mocao_de_aplausos_021_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1888/mocao_de_aplausos_024_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1889/mocao_de_aplausos_025_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1890/mocao_de_aplausos_026_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1891/mocao_de_aplausos_028_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1892/mocao_de_aplausos_042_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1893/mocao_de_aplausos_043_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1894/mocao_de_aplausos_044_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1895/mocao_de_aplausos_050_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1896/mocao_de_aplausos_051_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1897/mocao_de_aplausos_052_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1898/mocao_de_aplausos_053_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1899/mocao_de_aplausos_054_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1900/mocao_de_aplausos_055_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1901/mocao_de_aplausos_057_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1902/mocao_de_aplausos_058_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1903/mocao_de_aplausos_059_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1904/mocao_de_aplausos_060_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1905/mocao_de_aplausos_061_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1906/mocao_de_aplausos_062_2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1907/mocao_de_aplausos_063_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/41/mocao_de_pesar_001_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1863/mocao_de_pesar_005_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1864/mocao_de_pesar_006_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1865/mocao_de_pesar_007_2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1866/mocao_de_pesar_008_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1867/mocao_de_pesar_009_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1868/mocao_de_pesar_010_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1869/mocao_de_pesar_011_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1870/mocao_de_pesar_013_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1871/mocao_de_pesar_016_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1872/mocao_de_pesar_017_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1873/mocao_de_pesar_018_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1874/mocao_de_pesar_019_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1875/mocao_de_pesar_020_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1876/mocao_de_pesar_021_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1877/mocao_de_pesar_022_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1878/mocao_de_pesar_023_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1879/mocao_de_pesar_024_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/1880/mocao_de_pesar_025_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_complementar_001_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/34/projeto_de_lei_001_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/35/projeto_de_lei_002_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/36/projeto_de_lei_003_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/37/projeto_de_lei_004_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/38/projeto_de_lei_005_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_de_lei_006_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_resolucao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/4/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/2/requerimento_002_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/3/requerimento_003_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/5/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/6/requerimento_005_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/7/requerimento_006_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_007_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/9/requerimento_008_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_009_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_011_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_012_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_013_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/258/requerimento_014_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_015_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/16/requerimento_016_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/17/requerimento_017_2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/18/requerimento_018_2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/19/requerimento_020_2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_021_2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/20/requerimento_022_2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/21/requerimento_023_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_024_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_025_2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_026_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_027_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/25/requerimento_028_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/26/requerimento_029_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/27/requerimento_030_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/112/requerimento_031_2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/113/requerimento_032_2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/114/requerimento_033_2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/115/requerimento_034_2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/116/requerimento_035_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/117/requerimento_036_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/118/requerimento_037_2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_038_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/120/requerimento_039_2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/121/requerimento_040_2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_041_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/259/requerimento_042_2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/260/requerimento_043_2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_044_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_046_2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_048_2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/264/requerimento_049_2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/265/requerimento_050_2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_051_2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_052_2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_053_2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_054_2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_055_2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/273/requerimento_056_2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/274/requerimento_057_2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento_058_2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/276/requerimento_059_2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_060_2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_061_2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_062_2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_063_2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_065_2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_066_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/283/requerimento_067_2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/284/requerimento_068_2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/285/requerimento_069_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_070_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/287/requerimento_071_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/288/requerimento_072_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_073_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_074_2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_075_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_076_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_077_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_078_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_079_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_080_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_081_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_082_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/299/requerimento_083_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_084_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_085_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/302/requerimento_086_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/303/requerimento_087_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_089_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_090_2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_091_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_092_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_093_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_094_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_096_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/311/requerimento_097_2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/440/requerimento_098_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_099_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/313/requerimento_100_2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_101_2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_102_2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_103_2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_104_2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_105_2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_106_2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_107_2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_108_2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/321/requerimento_110_2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_111_2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/323/requerimento_112_2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_113_2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_114_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_115_2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_116_2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_117_2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_118_2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento_119_2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_120_2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento_121_2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_122_2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_123_2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_124_2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_125_2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento_126_2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_127_2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_128_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_129_2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_130_2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_131_2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_132_2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento_133_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_135_2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento_136_2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento_137_2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento_138_2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento_139_2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_140_2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_141_2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento_142_2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento_144_2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento_145_2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento_146_2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/385/requerimento_147_2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/386/requerimento_148_2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/387/requerimento_149_2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_150_2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_151_2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_153_2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_154_2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/393/requerimento_155_2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/394/requerimento_156_2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_157_2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_158_2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/395/requerimento_159_2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_160_2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_161_2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_162_2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/397/requerimento_163_2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/398/requerimento_164_2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_165_2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/400/requerimento_166_2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_167_2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_168_2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_169_2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_170_2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_171_2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_172_2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/441/requerimento_173_2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_174_2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_175_2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_176_2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento_177_2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/411/requerimento_178_2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/412/requerimento_179_2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_180_2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/414/requerimento_181_2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_182_2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_183_2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/417/requerimento_184_2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_185_2019.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_187_2019.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_188_2019.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_189_2019.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_190_2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/423/requerimento_191_2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_192_2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_193_2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/426/requerimento_194_2019.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/427/requerimento_195_2019.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/428/requerimento_196_2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/429/requerimento_197_2019.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/430/requerimento_198_2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/431/requerimento_199_2019.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/442/requerimento_200_2019.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/443/requerimento_201_2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_202_2019.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_203_2019.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/446/requerimento_204_2019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_206_2019.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/448/requerimento_207_2019.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/449/requerimento_208_2019.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/450/requerimento_209_2019.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/451/requerimento_210_2019.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_211_2019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_213_2019.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_214_2019.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/455/requerimento_215_2019.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_216_2019.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/457/requerimento_217_2019.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/458/requerimento_218_2019.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_219_2019.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/460/requerimento_220_2019.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/461/requerimento_221_2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/462/requerimento_223_2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/463/requerimento_224_2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/464/requerimento_225_2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/465/requerimento_226_2019.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/466/requerimento_228_2019.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/467/requerimento_229_2019.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_230_2019.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/469/requerimento_231_2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/470/requerimento_232_2019.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_233_2019.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/472/requerimento_234_2019.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/473/requerimento_235_2019.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/474/requerimento_237_2019.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/475/requerimento_238_2019.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/476/requerimento_239_2019.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_240_2019.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/478/requerimento_241_2019.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/479/requerimento_243_2019.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/480/requerimento_245_2019.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/481/requerimento_246_2019.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/482/requerimento_247_2019.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/483/requerimento_248_2019.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_249_2019.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/485/requerimento_250_2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/486/requerimento_251_2019.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/487/requerimento_252_2019.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_253_2019.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/489/requerimento_254_2019.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_255_2019.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_256_2019.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_257_2019.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_258_2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_259_2019.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_260_2019.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_261_2019.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_262_2019.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_263_2019.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/499/requerimento_264_2019.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/500/requerimento_266_2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/501/requerimento_267_2019.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_268_2019.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/503/requerimento_269_2019.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/504/requerimento_270_2019.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/505/requerimento_271_2019.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/506/requerimento_272_2019.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/507/requerimento_273_2019.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/508/requerimento_274_2019.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/509/requerimento_275_2019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/510/requerimento_276_2019.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/511/requerimento_277_2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/512/requerimento_278_2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/513/requerimento_279_2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/514/requerimento_280_2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/515/requerimento_281_2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/516/requerimento_282_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/517/requerimento_283_2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/518/requerimento_284_2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/593/requerimento_285_2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_286_2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_287_2019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/521/requerimento_289_2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/522/requerimento_290_2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/523/requerimento_292_2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/594/requerimento_293_2019.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/524/requerimento_294_2019.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/525/requerimento_295_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/526/requerimento_296_2019.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/527/requerimento_297_2019.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/528/requerimento_298_2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/529/requerimento_299_2019.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/530/requerimento_300_2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/531/requerimento_301_2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_302_2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_303_2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_304_2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/598/requerimento_306_2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/532/requerimento_307_2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/533/requerimento_308_2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/534/requerimento_309_2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/535/requerimento_310_2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/536/requerimento_311_2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/537/requerimento_312_2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/538/requerimento_313_2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_314_2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_315_2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_316_2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_317_2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/543/requerimento_318_2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/544/requerimento_319_2019.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/545/requerimento_320_2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/546/requerimento_321_2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/599/requerimento_322_2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/547/requerimento_323_2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/548/requerimento_324_2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/549/requerimento_325_2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/550/requerimento_326_2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/600/requerimento_327_2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/551/requerimento_328_2019.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/552/requerimento_329_2019.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/553/requerimento_330_2019.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/554/requerimento_332_2019.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/555/requerimento_333_2019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/556/requerimento_334_2019.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/557/requerimento_335_2019.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/558/requerimento_336_2019.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/559/requerimento_337_2019.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/560/requerimento_338_2019.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/561/requerimento_339_2019.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/562/requerimento_340_2019.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/563/requerimento_341_2019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/564/requerimento_342_2019.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/565/requerimento_343_2019.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/566/requerimento_344_2019.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/567/requerimento_345_2019.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/568/requerimento_346_2019.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/569/requerimento_347_2019.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/570/requerimento_348_2019.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/571/requerimento_349_2019.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/572/requerimento_350_2019.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/573/requerimento_351_2019.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/574/requerimento_352_2019.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_353_2019.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_354_2019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_355_2019.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_356_2019.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_357_2019.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/580/requerimento_358_2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/581/requerimento_359_2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/582/requerimento_360_2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_361_2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_362_2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_363_2019.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_364_2019.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_365_2019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_366_2019.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_367_2019.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/590/requerimento_369_2019.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/591/requerimento_370_2019.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_371_2019.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_372_2019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_374_2019.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_375_2019.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_376_2019.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_377_2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_378_2019.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_379_2019.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/606/requerimento_380_2019.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_381_2019.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_382_2019.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_383_2019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_384_2019.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/611/requerimento_385_2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/612/requerimento_386_2019.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/613/requerimento_387_2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/614/requerimento_388_2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/615/requerimento_389_2019.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/616/requerimento_390_2019.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_391_2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/618/requerimento_393_2019.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_394_2019.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_395_2019.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/621/requerimento_396_2019.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/622/requerimento_397_2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_398_2019.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/624/requerimento_399_2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/625/requerimento_400_2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_401_2019.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_402_2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_403_2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_404_2019.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_405_2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_406_2019.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_407_2019.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_409_2019.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_410_2019.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_411_2019.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_412_2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_414_2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_415_2019.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_416_2019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_419_2019.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_423_2019.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_424_2019.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_425_2019.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_426_2019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_427_2019.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_428_2019.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_432_2019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_433_2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_434_2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_435_2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_436_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H593"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>