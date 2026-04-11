--- v0 (2026-02-16)
+++ v1 (2026-04-11)
@@ -54,13026 +54,13026 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3359/indicacao_001_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3359/indicacao_001_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à PREFEITURA MUNICIPAL DE PARINTINS ATRAVÉS DO SISTEMA AUTÔNOMO DE ÁGUA E ESGOSTO (SAAE), QUE FAÇA UMA CAMPANHA DE PARCELAMENTO DE DÍVIDAS COM A ENTRADA DE 10%, E SUGERIMOS QUE SEJA REALIZADO, UM MUTIRÃO NO CENTRO DO IDOSO PASTOR LESSA (ITAÚNA I), E NA ESTAÇÃO CIDADANIA JOÃO DO CARMO (PAULO CORREA), e dá outras providências.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3360/indicacao_002_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3360/indicacao_002_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa da Prefeitura Municipal de Parintins, por meio das Secretarias de Obras e Educação, a construção de um novo prédio para a Escola Municipal São José - Iocalizada na Comunidade São José Operário (região do Limão do Meio).</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3361/indicacao_003_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3361/indicacao_003_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins a construção de uma Unidade Básica de Saúde (UBS) na Comunidade Rural São Tomé - Rio Uaicurapá. Com isso, nosso objetivo é garantir serviços mais próximos à casa dos cidadãos, na comunidade, com boa estrutura para receber bem e de forma acolhedora os pacientes.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fernando Menezes</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3362/indicacao_004_2022-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3362/indicacao_004_2022-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal a INDICAÇÃO à Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) para realizarem a revitalização necessária dos bancos das vias da cidade, como por exemplo da Avenida Amazonas, e dá outras providências.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3363/indicacao_005_2022-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3363/indicacao_005_2022-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED) e Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) para que seja construído uma Escola na Comunidade Vila Nogueira - região do Caburi - e dá outras providências.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3364/indicacao_006_2022-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3364/indicacao_006_2022-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE) para que seja construído um Castelo de Água na Comunidade Vila Nogueira - região do Caburi - e dá outras providências.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_007_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_007_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio das Secretarias de Obras e Educação, a construção de um novo prédio para a Escola Municipal Filadélfia - localizada na Comunidade Filadélfia, Núcleo do Jacu (Rio Uaicurapá).</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_008_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_008_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa da Prefeitura Municipal de Parintins, por meio das Secretarias de Obras e Educação, a ampliação da Escola Municipal Santa Luzia - localizada na Comunidade Macurany.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_009_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_009_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio das Secretarias de Obras e Educação, a construção de um novo prédio para a Escola Municipal São Francisco de Assis -na Comunidade Varre Vento.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3393/indicacao_010_2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3393/indicacao_010_2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, junto a Empresa Municipal de Trânsito e Transporte - EMTT que faça a pintura de faixa de pedestres em frente aos portões de entrada das escolas estaduais e municipais na sede do município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Márcia Baranda</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3394/indicacao_011_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3394/indicacao_011_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, para que o Centro Educacional Infantil de Referência que atenda os bairros: Paulo Corrêa, Itaúna II e adjacências a ser construído receba o nome da ex-vereadora e educadora Geminiana Campos Bulcão Bringel.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3395/indicacao_012_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3395/indicacao_012_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, para que faça a Construção de um Centro Educacional Infantil de Referência que atenda os bairros: Paulo Corrêa, Itaúna II e adjacências.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3396/indicacao_013_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3396/indicacao_013_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal a INDICAÇÃO à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (Semed) para que providencie e disponibilize fardamento para Vigias das Escolas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Cabo Linhares</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3397/indicacao_014_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3397/indicacao_014_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Prefeito de Parintins, Sr. Frank Luiz da Cunha Garcia que faça a aquisição de 01 (um) Bebedouro de 04 (quatro) torneiras para a Escola Mércia Coimbra com urgência.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3398/indicacao_015_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3398/indicacao_015_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Prefeito de Parintins, Sr. Frank Luiz da Cunha Garcia que faça a aquisição de 01 (um) Gerador de Energia para a Comunidade do Juruá no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3399/indicacao_016_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3399/indicacao_016_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Prefeito de Parintins, Sr. Frank Luiz da Cunha Garcia que faça a Reforma da Escola de São Sebastião do Juruá no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3400/indicacao_017_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3400/indicacao_017_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins para que o Restaurante Popular, situado no Bairro Itaúna I, seja ativado e dá outras providências.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3401/indicacao_018_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3401/indicacao_018_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Águas e Esgoto (SAAE), para que seja perfurado um poço artesiano na Comunidade Nova Canaã - Rio Uaicurapá - e dá outras providências.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3402/indicacao_019_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3402/indicacao_019_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Prefeitura Municipal de Parintins a CONSTRUÇÃO DE UMA GINÁSIO POLIESPORTIVO na comunidade do Parananema e dá outras providências.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Alex Garcia</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3403/indicacao_020_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3403/indicacao_020_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar INDICAÇÃO a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) Setor de Iluminação Pública, melhorias no serviço de iluminação pública no Residencial Parintins, Comunidade do Macurani, nesta cidade de Parintins.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_021_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_021_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar INDICAÇÃO a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) para fazer o recapeamento asfáltico da Rua Irmã Cristine, no Bairro Itaúna II.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Mateus Assayag</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_022_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_022_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins através da Secretaria Municipal de Assistência Social, Trabalho e Habitação- SEMASTH para REATIVAR o Conselho Municipal da Condição Feminina de Parintins.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_023_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_023_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins através da Secretaria Municipal de Saúde para REALIZAR uma jornada de cirurgia voltada para mulheres com diagnóstico de câncer do colo do útero e uma jornada de procedimentos do ambulatório de lesões para rastreamento do câncer de colo de útero.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3407/indicacao_024_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3407/indicacao_024_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Secretaria de Estado da Assistência Social (Seas-Am), a entrega de protetor menstrual higiênico gratuito para mulheres sem acesso que hoje é classificado como bem essencial por Lei no Amazonas.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_025_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_025_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo Municipal, à criação da Secretaria da Mulher no município de Parintins.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3409/indicacao_026_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3409/indicacao_026_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, que disponibilize um aplicativo de forma gratuita ,para que os cidadãos parintinenses possam solicitar serviços de manutenção de iluminação pública, e dá outras providências.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Afonso Caburi</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3410/indicacao_027_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3410/indicacao_027_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Mesa Diretora da Câmara Municipal de Parintins a realização de Sessão Itinerante na Agrovila de São Sebastião do Caburi.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_028_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_028_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar da Prefeitura Municipal de Parintins através da Semosp e Semed construção de quadra coberta na Escola Municipal "Santa Terezinha" na Comunidade Santa Terezinha-Região do Caburi.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3412/indicacao_029_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3412/indicacao_029_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO a Prefeitura Municipal de Parintins por meio do Serviço Autônomo de Água e Esgoto de Parintins - SAAE, melhorias na Feira Chicão Garcia, localizada na Orla da União.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3413/indicacao_030_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3413/indicacao_030_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Amazonas Energia S/A a implantação no município de Parintins da Lei n° 14.203/2021, a qual estabelece a obrigação de inscrição automática de famílias incluídas no Cadastro Único e no Benefício de Prestação Continuada (BPC), no benefício da Tarifa Social de Energia Elétrica.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3414/indicacao_031_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3414/indicacao_031_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que realizem melhorias necessárias na Orla da Francesa e dá outras providências.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3415/indicacao_032_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3415/indicacao_032_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar a Prefeitura Municipal de Parintins por meio da Empresa Municipal de Trânsito e Transporte (EMTT), para que sejam providenciados "Dentes de Dragão" na confluência das ruas que se entre entrecruzam próximas da Ponte Amazonino Mendes, nos bairros Paulo Correa e União, e dá outras providências.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Babá Tupinambá</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3456/indicacao_033_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3456/indicacao_033_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, solicito a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a reforma do Mercado Municipal Mundico Barbosa e dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3457/indicacao_034_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3457/indicacao_034_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Solicito nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a limpeza e faça serviço de terraplanagem e asfaltamento da Travessa 01 do loteamento/bairro Jacareacanga e dá outras providências.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3458/indicacao_035_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3458/indicacao_035_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Solicito nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize uma reforma geral na Ponte da Laje em Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3416/indicacao_036_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3416/indicacao_036_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Saúde que disponibilize uma Unidade Básica de Saúde exclusiva para a Saúde da Mulher.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3417/indicacao_037_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3417/indicacao_037_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a implantação_x000D_
 da Casa da Mulher Brasileira no município de Parintins.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3421/indicacao_038_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3421/indicacao_038_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), solicitar ações de infraestrutura e o reparo de bueiros no perímetro da Rua Chico Simões, esquina com a 24 de janeiro, no bairro Itaúna I. Os moradores estão prejudicados pelo alagamento na região em dias de chuva.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3422/indicacao_039_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3422/indicacao_039_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), topografia do bairro Pascoal Alággio e, posteriormente, asfaltamento de todas as ruas do bairro e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3423/indicacao_040_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3423/indicacao_040_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Saúde, a Contratação em caráter de urgência de Médicos Cardiologistas para atuarem no município de Parintins.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3424/indicacao_041_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3424/indicacao_041_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Saúde a Contratação em caráter de urgência de Médicos Otorrinolaringologista para atuarem no município de Parintins.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3425/indicacao_042_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3425/indicacao_042_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Empresa Municipal de Trânsito e Transporte para que providencie a pintura da faixa de pedestre na frente da UBS Tia Léo.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Brena Dianná</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3426/indicacao_043_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3426/indicacao_043_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal por meio da Secretaria Municipal de Obras para solicitar a Construção de um novo Mercado Municipal Da Francesa "Mundico Barbosa".</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3427/indicacao_044_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3427/indicacao_044_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal através da Secretaria Municipal de Saúde e da Secretaria Municipal de Obras para solicitar a Construção de uma Casa de Acolhimento para Pessoas com Deficiência.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3428/indicacao_045_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3428/indicacao_045_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize o serviço de drenagem urbana, no Beco José Luiz de Menezes - Centro e dá outras providências.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3429/indicacao_046_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3429/indicacao_046_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à empresa Amazonas Energia a expansão da rede de energia elétrica, do bairro Nova Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3430/indicacao_047_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3430/indicacao_047_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins a contratação de no mínimo cinco funcionários para o PROCON Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3431/indicacao_048_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3431/indicacao_048_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Secretaria de Estado de Infraestrutura-SEINFRA para que seja realizada uma revisão geral da estrutura das arquibancadas do Bumbódromo e a construção de escada externa para entrada e saída de emergência.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3432/indicacao_049_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3432/indicacao_049_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, indicação ao Governo do Estado do Amazonas e à Prefeitura Municipal de Parintins, para solicitar a disponibilização de cursos de turismo receptivo; inglês; garçom; guia turístico, entre outros ligados ao setor, para funcionários e autônomos que atuam no aeroporto, no mercado municipal, pousadas e aos demais lugares ligados ao turismo no município de Parintins.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3433/indicacao_050_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3433/indicacao_050_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, INDICAÇÃO a Prefeitura Municipal de Parintins, através do Setor de Zoonoses da Coordenação de Vigilância em Saúde, na pessoa da Coordenadora Eleine Pires Soares, que faça o controle de cães soltos em via pública e que crie um meio de penalizar os tutores de cães causadores de acidentes na zona urbana de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3434/indicacao_051_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3434/indicacao_051_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio do Serviço Autônomo de Água e Esgoto de Parintins - SAAE, a implantação do Programa Água no Jirau, da Comunidade Varre-Vento.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3435/indicacao_052_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3435/indicacao_052_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio do Serviço Autônomo de Água e Esgoto de Parintins - SAAE, manutenção e melhorias da bomba de água da Comunidade Varre-Vento.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3436/indicacao_053_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3436/indicacao_053_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a realização da manutenção e reparo no Ramal do Reis, na Comunidade do Macurany.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3437/indicacao_054_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3437/indicacao_054_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Centro de Educação Tecnológica do Amazonas (CETAM), sede Parintins, a disponibilização de “Curso de Excelência no Atendimento ao Cliente”, para os funcionários e autônomos que atuam nos mercados municipais, feiras, e nas barracas destinadas a comercialização de produtos no 55° Festival Folclórico de Parintins.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3445/indicacao_055_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3445/indicacao_055_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal a INDICAÇÃO à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) e da Secretaria Municipal de Educação (Semed), a construção de uma cozinha no alojamento de professores anexo à Escola Municipal Marcelino Henrique, na comunidade Santa Rita da Valéria, bem como ampliação do abrigo dos docentes e dá outras providências.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3446/indicacao_056_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3446/indicacao_056_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal a INDICAÇÃO à Prefeitura Municipal de Parintins para construção de um Centro de Saúde para comunidade Santo Antônio - região do Tracajá - e dá outras providências.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3447/indicacao_057_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3447/indicacao_057_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal a INDICAÇÃO à Prefeitura Municipal de Parintins, por meio das Secretarias Municipais de Obras e Serviços Públicos (Semosp) e de Saúde (Semsa) a construção de posto de saúde na comunidade Santa Rita da Valéria e dá outras providências.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3448/indicacao_058_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3448/indicacao_058_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa da Prefeitura Municipal de Parintins, por meio das Secretarias de Obras e Educação, a construção de um novo prédio para a Escola Municipal Nossa Senhora Aparecida - Comunidade do Cajual, Rio Uaicurapá.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3449/indicacao_059_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3449/indicacao_059_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da SEMOSP e SEDEMA, que crie meios de combater e punir quem contribui para as muitas lixeiras viciadas em vias públicas de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3450/indicacao_060_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3450/indicacao_060_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, Indicação ao Governo do Estado do Amazonas, na pessoa do Sr. Wilson Lima, que faça a construção do 11° Batalhão de Polícia da Cidade de Parintins com urgência.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3451/indicacao_061_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3451/indicacao_061_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Prefeito de Parintins, Sr. Frank Luiz da Cunha Garcia e ao_x000D_
 Secretário de Educação do Município que faça a recuperação da rede elétrica da Escola da Comunidade do Núcleo São Pedro, Santo André na região do Marajó com urgência.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3452/indicacao_062_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3452/indicacao_062_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Urbanos, melhorias do Estádio Tupy Cantanhede.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3453/indicacao_063_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3453/indicacao_063_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação, a Reforma da Escola Municipal São Benedito na Comunidade de São Benedito do Tracajá e vistoria no abastecimento de água.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3454/indicacao_064_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3454/indicacao_064_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins a construção de uma quadra poliesportiva para a Escola da Colônia Agrícola Toledo Piza.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3455/indicacao_065_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3455/indicacao_065_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Urbanos, melhorias na estrada da Colônia Agrícola Toledo Piza.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3459/indicacao_066_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3459/indicacao_066_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins a troca de luminárias da Comunidade Sagrado Coração de Jesus no rio Tracajá.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3460/indicacao_067_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3460/indicacao_067_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Urbanos melhorias na estrada da Comunidade do Zé Açú.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3461/indicacao_068_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3461/indicacao_068_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins a construção de mais duas salas de aula, manutenção e limpeza dos ar condicionados da Escola da Colônia Agrícola Toledo Piza.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3462/indicacao_069_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3462/indicacao_069_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Prefeito de Parintins, Sr. Frank Luiz da Cunha Garcia através do Setor de Iluminação Pública que faça a troca das Luminárias do Quadro da Comunidade do Núcleo São Pedro, Santo André na região do Marajó.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3463/indicacao_070_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3463/indicacao_070_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Amazonas Energia para realizar a expansão da rede elétrica dos moradores do Bairro São Raimundo do Distrito do Mocambo do Arari.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3464/indicacao_071_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3464/indicacao_071_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços-SEMOSP para realizar o recapeamento total do Circuito Escorpião que fica atrás do Ginásio Elias Assayag, para fazer uma pista de atletismo com raias de treinamento dos atletas que praticam atletismo.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3465/indicacao_072_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3465/indicacao_072_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins a ampliação da escola da Comunidade do Gregoste e a reforma da escola da Comunidade do Remigio situadas na região do Uaicurapá.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3466/indicacao_073_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3466/indicacao_073_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a limpeza, drenagem, terraplanagem e asfaltamento das Ruas 9 e 10 do Bairro União e dá outras providências.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3467/indicacao_074_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3467/indicacao_074_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins através da Secretaria Municipal de Educação junto a Secretaria Municipal de Obras e Serviços Públicos que eleve o nível do piso da área do pátio da Escola Municipal “Lila Maia”, e dá outras providências.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3468/indicacao_075_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3468/indicacao_075_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, a limpeza da Travessa Lindolfo Monte Verde, bairro São Benedito e dá outras providências.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3469/indicacao_076_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3469/indicacao_076_2022.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a limpeza e drenagem dos bueiros da rua Gonçalves Maia, bairro Paulo Corrêa e dá outras providências.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3470/indicacao_077_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3470/indicacao_077_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar ao Poder Executivo Municipal através da Secretaria Municipal de Obras e Serviços Públicos- Semosp, construção do muro de contenção da Praia do Brilho do Banzeiro no Distrito do Caburi.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3471/indicacao_078_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3471/indicacao_078_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar ao Governo do Estado do Amazonas, através da Secretaria de Estado e Infraestrutura do Amazonas - Seinfra, recapeamento asfáltico nas ruas das Agrovilas do Mocambo do Arari e Distrito do Caburi no município de Parintins.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3472/indicacao_079_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3472/indicacao_079_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que seja feito a reposição das Luminárias no Portal da Estrada Eduardo Braga e nas proximidades do Park Kimurinha - e dá outras providências.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3473/indicacao_080_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3473/indicacao_080_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que seja feito a reposição das Luminárias na estrada Dário Silva- Estrada do Aninga - e dá outras providências.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3474/indicacao_081_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3474/indicacao_081_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar solicitar ao Senhor Governador do Amazonas, Wilson Lima, a criação de crédito, em condições facilitadas, junto à Agência de Fomento do Amazonas (Afeam), voltado para o setor de hotelaria na cidade de Parintins.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3475/indicacao_082_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3475/indicacao_082_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Centro de Educação Tecnológica do _x000D_
  Amazonas (CETAM), sede Parintins, curso de marcenaria de móveis.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3476/indicacao_083_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3476/indicacao_083_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a realização da manutenção e reparo na estrada Toledo Pizza, região do Zé Açu.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3477/indicacao_084_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3477/indicacao_084_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a realização da manutenção e reparo na Rua Tucumã, Bairro Tonzinho Saunier.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3478/indicacao_085_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3478/indicacao_085_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, a instalação de barra fixa nas academias ao ar livre, visando à preparação dos parintinenses para a realização do Teste de Aptidão Física (TAF), no Concurso Público para a Polícia Militar do Amazonas.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3483/indicacao_086_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3483/indicacao_086_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a reforma da _x000D_
 Escola Municipal Alberto Kimura Filho e atendimento do transporte escolar no turno vespertino na Comunidade São Sebastião do Saracura.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3484/indicacao_087_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3484/indicacao_087_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a construção da casa do professor na Comunidade São Sebastião do Saracura.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_088_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_088_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins melhorias na Escola Municipal Maria Valdithe Tavares Teixeira na Comunidade São Lázaro - Vila Nova.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_089_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_089_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a construção da casa dos professores e que disponibilize gerador de energia para a Comunidade Nossa Senhora de Nazaré de Nova Olinda do Borralho.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_090_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_090_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Saúde que disponibilize uma ambulancha para a comunidade Sagrada Família no Remanso.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_091_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_091_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a contratação de uma agente comunitário de saúde para atender as comunidades Nossa Senhora de Nazaré do Arquinho e Nossa Senhora da Saúde.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Flávio Farias</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_092_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_092_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da _x000D_
 Secretaria Municipal de Saúde - SEMSA para que realize a reforma do Banco de Sangue Amilcar Monte Rey e dá outras providências.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_093_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_093_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), e da Secretaria Municipal de Obras e Serviços Públicos ( Semosp), a construção de uma nova Escola na Comunidade Santa Maria do Parintinzinho e que o prédio atual seja disponibilizado para servir como Casa dos Professores e dá outras providências.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3491/indicacao_094_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3491/indicacao_094_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Águas e Esgoto (SAAE) e da Secretaria Municipal de Obras e Serviços Públicos (Semosp), construção de castelo em alvenaria, para caixa de água de 10 mil litros, para a Comunidade Santa Maria do Parintinzinho - e dá outras providências.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3492/indicacao_095_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3492/indicacao_095_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que seja construída uma escadaria na parte da frente da Comunidade do Parintinszinho e dá outras providências.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3493/indicacao_096_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3493/indicacao_096_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços públicos (SEMOSP), construção de um castelo d'água em alvenaria na comunidade São Francisco do Palhal, Distrito do Caburi.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3494/indicacao_097_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3494/indicacao_097_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao Executivo, através da Secretaria Municipal de Obras e Serviços públicos, (SEMOSP) reforma e ampliação da Escola Municipal "São Francisco" na comunidade do Palhal, Distrito do Caburi.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3495/indicacao_098_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3495/indicacao_098_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar do Poder Executivo, instalação de 06 luminárias e manutenção em um (01) ponto de luz de Led e sete (7) pontos de iluminação a vapor de mercúrio na comunidade de São Francisco do Palhal, no Distrito do Caburi.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3496/indicacao_099_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3496/indicacao_099_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal ao Deputado Federal Silas Câmara (Republicanos) a destinação de recursos de Emenda Parlamentar para construção de uma Quadra Poliesportiva na comunidade Sagrado Coração de Jesus - Região do Rio Tracajá - e dá outras providências.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3497/indicacao_100_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3497/indicacao_100_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (Semed) e da Secretaria Municipal de Obras e Serviços Públicos (Semosp), para que possa realizar melhorias na Casa dos Professores da comunidade Sagrado Coração de Jesus - região do Tracajá - e dá outras providências.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3498/indicacao_101_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3498/indicacao_101_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), para conclusão da construção de castelo de água em concreto na comunidade Nossa Senhora de Fátima (conhecida como Fluminense) - região do Tracajá - e dá outras providências.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3499/indicacao_102_2022_-_baba_tupunamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3499/indicacao_102_2022_-_baba_tupunamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que realize a manutenção, limpeza e conserto da tampa do bueiro da travessa São Benedito esquina com a Rua Carvalho Leal - Bairro São Benedito e dá outras providências.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3500/indicacao_103_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3500/indicacao_103_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, a manutenção da UBS Ilarina Reis - Distrito Mocambo do Arari e dá outras providências.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3501/indicacao_104_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3501/indicacao_104_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de encaminhar INDICAÇÃO a Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a construção do castelo d'água para a comunidade Vista Alegre, região do Zé Açú.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3502/indicacao_105_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3502/indicacao_105_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio do Serviço Autônomo de Água e Esgoto de Parintins - SAAE e Secretaria Municipal de Obras e Serviços Públicos (Semosp), que realize a construção de um novo poço artesiano na Comunidade Varre-Vento.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3503/indicacao_106_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3503/indicacao_106_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao PROCON - Amazonas, a fiscalização e notificação das empresas aéreas que atuam no município de Parintins, pelos preços abusivos das passagens no período do Festival Folclórico.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3504/indicacao_107_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3504/indicacao_107_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Presidência desta Casa Legislativa Sessão Itinerante no distrito da Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3505/indicacao_108_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3505/indicacao_108_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Presidência desta Casa solicitando Audiência Pública para discutir e resolver a problemática da Lixeira Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3506/indicacao_109_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3506/indicacao_109_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Governo do Estado do Amazonas, através da Secretaria de _x000D_
 Saúde do Estado que faça a instalação de um Centro de Hemodiálise em Parintins.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3507/indicacao_110_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3507/indicacao_110_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação ao Governo do Estado do Amazonas e a Prefeitura Municipal de Parintins a construção de uma maternidade para o Município para atender a demanda diária de mulheres em gestação e puérperas que alcança um número significativo no hospital da cidade.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3508/indicacao_111_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3508/indicacao_111_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins para construção de uma creche na Agrovila São Sebastião do Caburi.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3520/indicacao_112_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3520/indicacao_112_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins melhorias na estrutura da Escola Municipal Professor José Saúde e aquisição de bomba d'água para a comunidade Ilha das Guaribas.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3521/indicacao_113_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3521/indicacao_113_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Saúde - SEMSA a automatização dos aparelhos de Hematologia e Bioquímica da Policlínica Padre Vitório.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3522/indicacao_114_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3522/indicacao_114_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (Semed) e da Secretaria Municipal de Obras e Serviços Públicos (Semosp), construção da Escola Municipal São Pedro, da comunidade Marajó - região do Rio Uaicurapá - e dá outras providências.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3523/indicacao_115_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3523/indicacao_115_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (Semed) e da Secretaria Municipal de Obras e Serviços Públicos (Semosp), imediata construção da Escola Municipal Mary Fran Azedo Dray, localizada na comunidade Bete Semes - região da Valéria - e dá outras providências.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3524/indicacao_116_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3524/indicacao_116_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3525/indicacao_117_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3525/indicacao_117_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação à Empresa Municipal de Trânsito e Transporte de Parintins (EMTT), que faça a construção de duas (02) lombadas/quebra-molas, em frente à Escola Santa Luzia do Macurany e dá outras providências.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3526/indicacao_118_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3526/indicacao_118_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, a manutenção e emplacamento do endereçamento das vias públicas de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3527/indicacao_119_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3527/indicacao_119_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a limpeza, consequentemente asfaltamento da rua Penetração do Bairro União e dá outras providências.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3528/indicacao_120_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3528/indicacao_120_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar á prefeitura Municipal de Parintins, através da Secretaria Municipal de Assistência Social Trabalho e Habitação- (SEMASTH), e Pronto de Atendimento ao Cidadão- (PAC) ação social objetivando emissão e regularização de documentos de RG, CPF e Certidão de nascimento na Agrovila do Caburi.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3529/indicacao_121_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3529/indicacao_121_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Setor de Limpeza Pública) para que faca a limpeza das ruas do Distrito Industrial de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3530/indicacao_122_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3530/indicacao_122_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos para que a operação Tapa Buracos e ou o Recapeamento Asfáltico atenda todas as ruas do Bairro da União e dá outras providências.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3531/indicacao_123_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3531/indicacao_123_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Trânsito e Transportes - EMTT, para que realize pintura de Faixas de Pedestres em frente a todas as Escolas, UBS e órgãos públicos existentes na cidade de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3532/indicacao_124_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3532/indicacao_124_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos ( Semosp) a Construção de uma Quadra Poliesportiva na Comunidade Mato Grosso e na Comunidade Nossa Senhora das Lagrimas - Ponta Alta e dá outras providências.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3533/indicacao_125_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3533/indicacao_125_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Presidência desta Casa para solicitar AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE O RESIDENCIAL PARINTINS COM O INTUITO DE RESOLVER A PROBLEMÁTICA e dá outras providências.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3542/indicacao_126_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3542/indicacao_126_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa da Prefeitura de Parintins, por meio das Secretarias de Obras e Educação, a construção de um novo prédio para a Escola Municipal São Marcos - Comunidade São Sebastião do Juruá.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3543/indicacao_127_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3543/indicacao_127_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa ao Serviço Autônomo de Água e Esgoto - SAAE Parintins - soluções para os problemas no abastecimento de água no Bairro da União.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3544/indicacao_128_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3544/indicacao_128_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar a Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, a implantação do serviço de drenagem urbana na Rua Ayrton Sena no bairro Paulo Correa e é principal via de acesso para o Loteamento Teixeirão, e dá outras providências.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3545/indicacao_129_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3545/indicacao_129_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, a manutenção e asfaltamento da Rua 5, bairro da União e dá outras providências.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3546/indicacao_130_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3546/indicacao_130_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentindo de solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Saúde para criação de Plano Municipal para combate a obesidade entre crianças e adolescentes com monitoramento de doenças crônicas como diabetes, hipertensão, e outras doenças associadas.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3547/indicacao_131_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3547/indicacao_131_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Assistência Social, Trabalho e Habitação - Semasth para a Criação do Centro de Referência Especializado para Pessoa em Situação de Rua (Centro Pop) no Município de Parintins.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3548/indicacao_132_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3548/indicacao_132_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Urbanos a reforma das pontes localizadas na Rua Nova no Bairro São Francisco.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3549/indicacao_133_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3549/indicacao_133_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal através da Secretaria Municipal de Obras e Serviços Públicos- SEMOSP para Introduzir a Coleta de Lixo no Distrito do Mocambo do Arari, São Sebastião do Caburi, Vila Amazônia, Bom Socorro do Zé Açú e Santo Antônio do Tracajá e dá outras providências.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3550/indicacao_134_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3550/indicacao_134_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal através da Secretaria Municipal de Obras para solicitar Asfaltamento e Saneamento Básico para o Distrito Industrial e adjacências e dá outras providências.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3551/indicacao_135_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3551/indicacao_135_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação - SEMED para que Construa uma Quadra Coberta Padrão FNDE para a Escola Municipal Cristo Rei do Moriá e dá outras providências.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3552/indicacao_136_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3552/indicacao_136_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Trânsito e Transportes - EMTT, para que faça a sinalização de trânsito com Cones no cruzamento da ponte Amazonino Mendes com as ruas Geny Bentes, Rua 03 do Paulo Corrêa e a rua da orla do Bairro da União e dá outras providências.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3553/indicacao_137_2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3553/indicacao_137_2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através do Setor responsável pela Iluminação Pública da SEMOSP, que faça a manutenção das luminárias da rua 01 do bairro da União, e dá outras providências.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3554/indicacao_138_2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3554/indicacao_138_2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através do Setor responsável pela Iluminação Pública da SEMOSP, que faça a manutenção das luminárias da Praça do Bois - lado Garantido na avenida Paraíba, no bairro Emílio Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3555/indicacao_139_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3555/indicacao_139_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, indicação à Prefeitura Municipal de Parintins, a construção da Unidade de Pronto Atendimento-UPA 24h no Bairro do Itaúna II.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3556/indicacao_140_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3556/indicacao_140_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, indicação à Prefeitura Municipal de Parintins para construção de uma creche para a cidade de Parintins.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3557/indicacao_141-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3557/indicacao_141-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Secretaria de Educação para que faça a conclusão da reforma da escola da Comunidade do Espirito Santo do Meio, região do São José.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3566/indicacao_142_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3566/indicacao_142_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, que disponibilize um Portal do Servidor Municipal, para que os servidores municipais possam executar consultas e serviços de seu interesse, e dá outras providências.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3567/indicacao_143_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3567/indicacao_143_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação à Prefeitura Municipal de Parintins, através da Secretaria de Obras, que faça a recuperação das vias de acesso, manutenção e revitalização do Complexo Canta Galo, e dá outras providências.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3568/indicacao_144_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3568/indicacao_144_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins para realizar o asfaltamento e terraplanagem das Estradas São Miguel do Parananema e Estrada do Macurani.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3569/indicacao_145_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3569/indicacao_145_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins para construção de um prédio próprio para Central de Resgate.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3570/indicacao_146_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3570/indicacao_146_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Públicos (Semosp) a construção do castelo d'água de concreto para Comunidade Nossa Senhora Aparecida do Cajual.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3571/indicacao_147_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3571/indicacao_147_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Públicos (Semosp) a construção do castelo d'água de concreto e a expansão da rede hidráulica para a casa dos comunitários da Comunidade São José Irmãos Coragem.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3572/indicacao_148_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3572/indicacao_148_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Secretaria Municipal de Educação - SEMED para que façam a Reforma da Escola Municipal Raimundo Pereira Gama da Comunidade Simeão Socorro e dá outras providências.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3573/indicacao_149_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3573/indicacao_149_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos para que conclua a Reforma e Ampliação da Sede Social da Comunidade do Simeão Socorro e dá outras providências.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3574/indicacao_150_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3574/indicacao_150_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos - Setor de Iluminação Pública para que efetuem a troca das Luminárias do Quadro da comunidade do Simeão Socorro (rio Mamuru) e dá outras providências.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3575/indicacao_151_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3575/indicacao_151_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação - SEMED para que Construa uma Quadra Coberta Padrão FNDE para a Escola Municipal Nossa Senhora das Graças do Maranhão e dá outras providências.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3576/indicacao_152_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3576/indicacao_152_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto - SAAE, para a Construção de um Castelo D'água e Expansão de rede hidráulica na comunidade de Santa Luzia do Marauaru (Rio Uaicurapá) e dá outras providências.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3577/indicacao_153_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3577/indicacao_153_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), o recapeamento da Rua 04 do Bairro Pascoal Alággio. De imediato, requeiro que seja colocada areia na rua. A ação é uma alternativa até a efetivação do recapeamento neste trecho da cidade.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3578/indicacao_154_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3578/indicacao_154_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que a Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), providencie a regulação do sistema de iluminação, com a instalação de novas luminárias, na Rua Vicente Reis (São Benedito), especialmente nas proximidades da Escola Waldemar Pedrosa.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3579/indicacao_155_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3579/indicacao_155_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da _x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a limpeza, e que jogue aterro nas ruas (travessas) do bairro Pascoal Alággio e dá outras providências.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3580/indicacao_156_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3580/indicacao_156_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Empresa Municipal de Trânsito e Transportes - EMTT, para que realize a fiscalização no trânsito em frente à Loja João Alfredo, na Avenida Amazonas e dá outras providências.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3581/indicacao_157_2022_-_baba_tupinamba_-_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3581/indicacao_157_2022_-_baba_tupinamba_-_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da _x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP informação sobre a finalização da construção da Praça da Orla dos bairros Paulo Corrêa e União, e dá outras providências.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3582/indicacao_158_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3582/indicacao_158_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Urbanos, melhorias na Rua Nakauth ou Portugal que dá acesso ao matadouro.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3583/indicacao_159_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3583/indicacao_159_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Urbanos a revitalização da Praça de alimentação Sabino Alves em frente à Catedral de Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3584/indicacao_160_2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3584/indicacao_160_2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Turismo, a criação do Service Tour Digital nas redes sociais oficiais da Prefeitura Municipal de Parintins.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3585/indicacao_161_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3585/indicacao_161_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que seja feito o serviço de limpeza, terraplanagem e aterro com piçarramento nos Ramais Carvalhos e Nair Carvalho Damasceno, próximo à Empresa Brahman (situado na ligação da Estrada do Aninga) , e dá outras providências.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3586/indicacao_162_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3586/indicacao_162_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que seja construído uma ponte em madeira para dá acesso para o Bairro Nova Conquista - Ocupação Pascoal Alággio e dá outras providências.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3587/indicacao_163_2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3587/indicacao_163_2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Trânsito e Transporte de Parintins (EMTT), para que providencie Quebra-Molas/Lombadas na Estrada do Macurany, nos trechos do Posto MCD e do Posto de Saúde Tia Leó e dá outras providências.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3588/indicacao_164_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3588/indicacao_164_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal através da Secretaria Municipal de Obras para solicitar a Recuperação e a devida finalidade social para o projeto conhecido como Restaurante Popular iniciado, mas não finalizado e dá outras providências.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3589/indicacao_165_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3589/indicacao_165_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins e a Secretaria Municipal de Educação solicitando a criação de um Projeto de Formação de Atletas de Alto Rendimento e o Bolsa Atleta para os jovens e adultos que desejam se tornar atletas profissionais e dá outras providências.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3592/indicacao_n._166-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3592/indicacao_n._166-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao Governo do Estado do Amazonas, através da_x000D_
 Secretária Estadual de Assistência Social - SEAS para que o Restaurante Popular "Prato Cheio" de Parintins atenda gratuitamente e preferencialmente as famílias que tiveram suas casas alagadas pela chuva e que diante disso seja dobrada a quantidade de refeições servidas diariamente e dá outras providências</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3593/indicacao_n._167-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3593/indicacao_n._167-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao Governo do Estado do Amazonas, para que_x000D_
 conceda com urgência urgentíssima o Auxilio Estadual Enchente a todas as famílias parintinenses atingidas pelas alagações devido as fortes chuvas que castigaram omunicípio de Parintins e dá outras providências</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3594/indicacao_n._168-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3594/indicacao_n._168-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins a_x000D_
 criação de uma Lei que institua o Fundo Municipal de Proteção e Defesa Civil com o objetivo de concretizar ações que minimizem os efeitos de desastres no município de Parintins, disponibilizando e recebendo recursos financeiros e materiais à Coordenadoria Municipal de Defesa Civil</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3595/indicacao_n._169-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3595/indicacao_n._169-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à prefeitura municipal de Parintins, através da_x000D_
 Secretaria de Assistência Social, Cooperativa de Pesca e Colônia dos Pescadores-ZPZ-1 7, pescados para distribuir à população durante o período da semana Santa</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3596/indicacao_n._170-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3596/indicacao_n._170-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, para solicitar do Poder Executivo Estadual, Governador Wilson Miranda_x000D_
 Lima, através da Secretaria de Estado de Produção Rural (Sepror) reativação do Centro de Alevinagem da Vila Amazônia no município de Parintins</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3597/indicacao_n._171-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3597/indicacao_n._171-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Presidência da Câmara Municipal de Parintins para realizar Audiência Pública para discutir sobre o plano de saneamento básico do município e dá outras providências.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3599/indicacao_n._172-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3599/indicacao_n._172-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Secretaria de Estado da Assistência Social (Seas), sob a responsabilidade da secretária Kely Patrícia Paixão Silva, a destinação de 3 mil cestas básicas para famílias de Parintins atingidas e prejudicadas pela forte chuva no Município.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3600/indicacao_n._173-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3600/indicacao_n._173-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Secretaria de Estado da Assistência Social (Seas), sob a responsabilidade da secretária Kely Patrícia Paixão Silva, a destinação de 3 mil kits higiênico para famílias de Parintins atingidas e prejudicadas pela forte chuva no município.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3601/indicacao_n._174-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3601/indicacao_n._174-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Assistência Social, Trabalho e Habitação - SEMASTH, anistia do pagamento de água por 2 meses, a população que foram afetadas pela chuva e dá outras providências.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3602/indicacao_n._175-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3602/indicacao_n._175-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar á prefeitura Municipal de Parintins, por meio do Setor de_x000D_
 Iluminação Pública, manutenção nos pontos de iluminação no trecho que compreende o final da rua 24 de Janeiro e parte das ruas, C, D, E e F no Loteamento Teixeirão e dá outras providencias.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3603/indicacao_n._176-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3603/indicacao_n._176-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar da prefeitura Municipal de Parintins, através do Serviço_x000D_
 Autônomo de Água e Esgoto- SAAE-Parintins, instalação do sistema de distribuição de água na casa dos moradores no Trecho que compreende o final da rua 24 de Janeiro no Loteamento Teixeirão e dá outras providências.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3604/indicacao_n._177-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3604/indicacao_n._177-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar à Prefeitura Municipal de Parintins, Secretaria de Obras e_x000D_
 Serviços públicos (Semosp), construção de uma ponte de madeira e posteriormente aterro e elevação no trecho que compreende o final da rua 24 de Janeiro no Loteamento Teixeirão e dá outras providencias</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3605/indicacao_n._178-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3605/indicacao_n._178-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Serviço Autônomo de Água e Esgoto (SAAE),para que faça a perfuração de 01 (um) Poço Artesiano, assim como a construção de um castelo de d'água em alvenaria e aquisição de uma caixa d'água de 10 mil litros para a comunidade Toledo Piza, e dá outras providências</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3606/indicacao_n._179-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3606/indicacao_n._179-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), a reforma de escola na Comunidade São José da Terra Preta - região do Rio Mamuru dá outras providências</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3607/indicacao_n._180-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3607/indicacao_n._180-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) e do Serviço Autônomo de Águas e Esgoto (SAAE), construção de castelo em alvenaria e disponibilização de uma (01) caixa d'água de 10 mil litros para a Comunidade São José da Terra Preta - região do Mamurú - e dá outras providências.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3608/indicacao_n._181-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3608/indicacao_n._181-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Governo do Estado do Amazonas_x000D_
 providências para desapropriação e distribuição de lotes das ocupações no município de Parintins e dá outras providências</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3609/indicacao_n._182-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3609/indicacao_n._182-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por_x000D_
 meio da Defesa Civil e Serviço Autônomo de Água e Esgoto (SAAE), a instalação de bomba do sistema Salta-Z nas comunidades Costa da Águia e Borralho. e dá outras providências</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3610/indicacao_n._183-2022_-__marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3610/indicacao_n._183-2022_-__marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da_x000D_
 Secretaria Municipal de Obras e Serviços Urbanos para que seja feito um estudo técnico sobre as drenagens pluviais executadas no município de Parintins</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3611/indicacao_n._184-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3611/indicacao_n._184-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO a Prefeitura Municipal de Parintins, através da SEMOSP para_x000D_
 que seja construída uma guarita na entrada principal do Loteamento Tonzinho Saunier para que seja realizada a segurança dos moradores e que mantenha o controle da limpeza do local, e dá outras providências</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3612/indicacao_n._185-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3612/indicacao_n._185-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO a Prefeitura Municipal de Parintins, através da SEMOSP, que_x000D_
 realize com urgência a retirada da lixeira viciada da entrada principal do Loteamento Tonzinho Saunier, realizando a limpeza de toda área, e que faça também a abertura de uma passagem (caminho) onde os moradores possam trafegar em segurança, e dá outras providências.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3613/indicacao_n._186-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3613/indicacao_n._186-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por_x000D_
 meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a realização da manutenção e reparo na Rua 2, do Distrito Industrial</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3614/indicacao_n._187-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3614/indicacao_n._187-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para promover o reparo da estrada do Macurany, e dá outras providências</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3615/indicacao_n._188-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3615/indicacao_n._188-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para promover Mutirão de limpeza das vias de acesso do Bairro Lady Laura, Jacareacanga e Pascoal Alaggio, e dá outras providências.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3616/indicacao_n._189-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3616/indicacao_n._189-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Secretaria de Educação para que faça_x000D_
 a Construção de uma Escola na Comunidade de Santa Ana, no Uaicurapá</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3617/indicacao_n._190-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3617/indicacao_n._190-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Secretaria de Saúde para que faça a_x000D_
 Contratação de 01 (uma) ACS para a Comunidade de Santa Ana, no Uaicurapá.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3618/indicacao_n._191-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3618/indicacao_n._191-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Deputado Estadual Tony Medeiros, a possibilidade em_x000D_
 disponibilizar emenda parlamentar no valor de R$ 1.500.000,00 (Um milhão, e quinhentos mil reais), para servir de aporte ao Hospital Padre Colombo, através da Diocese de Parintins.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3619/indicacao_n._192-2022_-_massilon_medeiros_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3619/indicacao_n._192-2022_-_massilon_medeiros_.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Sindicato Rural de Parintins através do Serviço Nacional de Aprendizado Rural (SENAR), que disponibilize Cursos de Cultivo e Plantio da Mandioca e Melhoramento da Farinha, para a Associação COOPCABURI no Distrito do Caburi, e dá outras providências.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3640/indicacao_n._193-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3640/indicacao_n._193-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal para solicitar um Programa de apoio aos pequenos negócios do município de Parintins - Banco Do Povo e dá outras providências</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3641/indicacao_n._194-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3641/indicacao_n._194-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins para viabilizar e disponibilizar Cursos de capacitação profissional de cuidadores de Crianças, cuidadores de Idosos e cuidadores de pessoa com deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3642/indicacao_n._195-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3642/indicacao_n._195-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por_x000D_
 meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a realização da manutenção e reparo na estrada que liga as comunidades Brasil Roça e Comunidade do Máximo.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3643/indicacao_n._196-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3643/indicacao_n._196-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por_x000D_
 meio da Secretaria Municipal de Pecuária Agricultura e Abastecimento (SEMPA), através do Programa Titula Brasil do INCRA, a realização de mutirão para_x000D_
 regularização Fundiária dos lotes irregulares da Comunidade do Máximo e Zé Miri, no Projeto de Assentamento Vila Amazônia.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3644/indicacao_n._197-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3644/indicacao_n._197-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para solicitar a Limpeza e desobstrução das galerias dos bairros Palmares, Emílio Moreira, União, Itaúna I e II, Bairro Texeirão e demais bairros que necessitam desse serviço, e dá outras providências.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3645/indicacao_n._198-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3645/indicacao_n._198-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Governo do Estado do Amazonas a renovação_x000D_
 de convênio com o Hospital Padre Colombo em caráter de urgência</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3646/indicacao_n._199-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3646/indicacao_n._199-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da_x000D_
 Secretaria Municipal de Obras para que faça visita técnica e realize melhorias nas ruas do Bairro Jacareacanga em caráter de urgência.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3647/indicacao_n._200-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3647/indicacao_n._200-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Governo do Estado do Amazonas e Prefeitura_x000D_
 Municipal de Parintins a realização de Feira de Artesanato Itinerante no município de Parintins.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3648/indicacao_n._201-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3648/indicacao_n._201-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Governo do Estado do Amazonas e Prefeitura_x000D_
 Municipal de Parintins a contratação de um terapeuta ocupacional para atendimento e acompanhamento de crianças com TEA - Transtorno do Espectro Autista</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3649/indicacao_n._202-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3649/indicacao_n._202-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras - SEMOSP, o serviço de recapeamento asfáltico da rua que dá acesso a Escola Municipal Tadashi Inomata, bairro Jacareacanga e dá outras providências.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3650/indicacao_n._203-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3650/indicacao_n._203-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras - SEMOSP, o serviço de limpeza e a construção de uma ponte da Rua 4 bairro União e dá outras providências.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3651/indicacao_n._204-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3651/indicacao_n._204-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de obras e Serviços Públicos (Semosp),para que faça a recuperação da estrada na Comunidade Toledo Piza -Região do Tracajá e dá outras providências.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3652/indicacao_n._205-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3652/indicacao_n._205-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins novo Gerador de Energia para a Comunidade Toledo Piza - região do Rio Tracajá - e dá outras providências.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3653/indicacao_n._206-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3653/indicacao_n._206-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que à empresa Amazonas Energia providencie soluções para os problemas no fornecimento de energia elétrica na comunidade do Divino Espírito Santo.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3654/indicacao_n._207-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3654/indicacao_n._207-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), o recapeamento da Rua José Pena ribeiro - Rua 10 do Bairro União.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3655/indicacao_n._208-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3655/indicacao_n._208-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Secretaria Municipal de Obras e Serviços (Semosp) e Coordenadoria de_x000D_
 Iluminação Pública, na pessoa do senhor Juscelino Carioca, a regulação do sistema de iluminação da Comunidade Rural do Palhal. A demanda é referente à instalação de luminárias.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3656/indicacao_n._209-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3656/indicacao_n._209-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao Governo do Estado do Amazonas, através da_x000D_
 Secretaria de Estado de lnfraestrutura - SEINFRA, para que faça o recapeamento asfáltico das ruas da Agrovila do Caburi e dá outras providências</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3657/indicacao_n._210-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3657/indicacao_n._210-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de Educação - SEMED para que Construa uma Quadra Coberta Padrão FNDE para a Escola Municipal Nossa Senhora das Lagrimas da_x000D_
 Ponta Alta (Rio Mamuru) e dá outras providências</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3658/indicacao_n._211-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3658/indicacao_n._211-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de Educação - SEMED para que Construa uma Quadra Coberta Padrão FNDE para a Escola Municipal São Francisco do Mato Grosso_x000D_
 (Gleba de Vila Amazônia) e dá outras providências</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3659/indicacao_n._212-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3659/indicacao_n._212-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura municipal de Parintins, por meio da Secretaria Municipal de_x000D_
 Obras e Serviços Públicos (Semosp) e do Serviço Autônomo de Água e Esgoto (SAAE), solicito a disponibilização de uma (0 1) caixa d'água de 10 mil litros para a comunidade do Palhal e dar outras providências.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3660/indicacao_n._213-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3660/indicacao_n._213-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3661/indicacao_n._214-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3661/indicacao_n._214-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Governo do Estado do Amazonas_x000D_
 reasfaltamento das principais vias das Agrovilas Mocambo e Caburi, bem como serviço tapa-buracos nas demais ruas de ambas as localidades e dá outras providências.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3662/indicacao_n._215-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3662/indicacao_n._215-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por_x000D_
 meio da Secretaria Municipal de Educação (Semed) e da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a reforma do Ginásio da Escola Municipal Santa Maria na Agrovila do Mocambo para transformá-lo em Poliesportivo e Cultural e dá outras providências.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3663/indicacao_n._216-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3663/indicacao_n._216-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins_x000D_
 providências para a implantação da Agência do INSS Digital na sede da Colônia de Pescadores de Parintins Z-17 de Parintins e, para tanto, serviços de melhorias, como pintura e adequação das instalações elétricas e hidráulicas da referida sede e dá outras providências.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3664/indicacao_n._217-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3664/indicacao_n._217-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3665/indicacao_n._218-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3665/indicacao_n._218-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por_x000D_
 meio do setor competente, 1.200 (mil e duzentos) camisas personalizadas para os Pescadores e Pescadoras da Colônia de Pescadores de Parintins Z-17 de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3666/indicacao_n._219-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3666/indicacao_n._219-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por_x000D_
 meio do setor competente, 100 (cem) camisas personalizadas para os Pescadoras de Camarão do município de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3667/indicacao_n._220-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3667/indicacao_n._220-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da direção do SAAE, que faça a_x000D_
 Construção de 01 (um) Castelo em Alvenaria, assim como a aquisição de 01 (uma) Caixa D'água de 10.000 (dez mil) litros para a Comunidade do Palhal, região do Caburi.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3668/indicacao_n._221-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3668/indicacao_n._221-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Secretaria de Educação que faça a_x000D_
 Construção de 01 (uma) Nova Escola na Comunidade de Boa Vista do Itaboraí.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_n._222-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_n._222-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Secretaria de Educação que faça a_x000D_
 Construção de 01 (uma) Nova Escola na Comunidade de Santa Terezinha do Caburi</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_n._223-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_n._223-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3671/indicacao_n._224-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3671/indicacao_n._224-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>indicação à Secretaria de Produção Rural do Amazonas - SEPROR e Secretaria Municipal de Produção, Abastecimento e desenvolvimento Econômico Sustentável - Sempad para ELABORAR um plano de ação em apoio aos produtores e criadores de Parintins em função da grande cheia dos rios que se aproxima e dá outras providências.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3672/indicacao_n._225-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3672/indicacao_n._225-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins para construção do castelo_x000D_
 d'água da Comunidade São Francisco Varre Vento na região do Mamuru.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3673/indicacao_n._226-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3673/indicacao_n._226-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação ao Serviço Autônomo de Água e Esgoto de Parintins_x000D_
 (SAAE) para que faça a instalação da rede hidráulica da Comunidade Moriá na região do Mamuru.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3674/indicacao_n._227-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3674/indicacao_n._227-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação ao Governo do Estado do Amazonas através da Secretaria de Segurança Pública e da Banca Organizadora para promover outro dia de provas do concurso público da Polícia Civil na cidade de Parintins.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3678/indicacao_n._228-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3678/indicacao_n._228-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Universidade do Estado do Amazonas para criar um_x000D_
 programa que torne obrigatório a prestação de serviço dos alunos que concluem os cursos na universidade pública, no mínimo por 2 anos nos municípios do interior do estado.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3679/indicacao_n._229-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3679/indicacao_n._229-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins a construção de um_x000D_
 banheiro para cadeirantes no Aeroporto Júlio Belém.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3680/indicacao_n._230-2022-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3680/indicacao_n._230-2022-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar do Poder Executivo Municipal, e Poder Executivo Estadual_x000D_
 encerramento da proibição de água e alimentos nas entradas que dão acesso às arquibancadas gerais do Bumbódromo nas três noites do Festival Folclórico de Parintins.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3681/indicacao_n._231-2022-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3681/indicacao_n._231-2022-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar das empresas de telefonia móvel (claro, vivo, Tim e Oi),_x000D_
 melhoria dos serviços de telefonia e internet móvel no período do Festival Folclórico de Parintins e que assim permaneça</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3682/indicacao_n._232-2022-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3682/indicacao_n._232-2022-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa solicitando ao Tecban (Tecnologia Bancária SIA) da rede banco 24_x000D_
 horas, gerente executivo "Marcos Mazzi", e empresários locais, estudo para viabilidade da instalação de mais caixas eletrônicos na cidade de Parintins.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3683/indicacao_n._233-2022-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3683/indicacao_n._233-2022-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar às Agencias bancarias (Banco do Brasil, Banco do Bradesco,_x000D_
 Banco ltaú, Caixa Econômica e Expressos) providências no abastecimento dos caixas eletrônicos no período do festival Folclórico de Parintins e que assim permaneça</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3684/indicacao_n._234-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3684/indicacao_n._234-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa ao Governo do Estado do Amazonas, por meio do Programa Estadual de_x000D_
 Proteção e Orientação do Consumidor (Procon-AM), fiscalizações em Parintins para o cumprimento da Lei Estadual 5.145/2020, que veda a majoração do preço de produtos e serviços. Em nome da Comissão de Defesa do consumidor na Câmara Municipal de Parintins, informo também o Ministério Público e Defensoria Pública do Amazonas sobre esta pauta.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3685/indicacao_n._235-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3685/indicacao_n._235-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que a Prefeitura de Parintins, por meio da Secretaria Municipal de Obras_x000D_
 e Serviços Públicos (Semosp), providencie a construção de uma ponte no Beco Submarino - Francesa, estruturas alternativas para enfrentar o período de muita chuva. Ressalto a urgência na efetivação do serviço nesta área da cidade.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3686/indicacao_n._236-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3686/indicacao_n._236-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Secretaria Municipal de Obras e Serviços (Semosp) e Coordenadoria de_x000D_
 Iluminação Pública, na pessoa do senhor Juscelino Carioca, a regulação do sistema de iluminação na rua que dá acesso ao Balneário Regaço Ecológico. A demanda é referente à troca de luminárias.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3687/indicacao_n._237-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3687/indicacao_n._237-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da_x000D_
 Secretaria Municipal de Educação - SEMED para que realize certificação do curso de informática na Comunidade Sagrada Família no Remanso.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3688/indicacao_n._238-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3688/indicacao_n._238-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins para que_x000D_
 disponibilize através de parcerias Curso de Manutenção de Maquinas à diesel e gasolina para produtores rurais.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3689/indicacao_n._239-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3689/indicacao_n._239-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins para que_x000D_
 disponibilize através de parcerias com a Capitania dos Portos Curso de Marinheiro Auxiliar de Convéns e Manutenção de maquinas para trabalhadores do transporte escolar na zona rural do município de Parintins</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3690/indicacao_n._240-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3690/indicacao_n._240-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins melhorias no_x000D_
 prédio onde funciona a Secretaria Municipal de Obras,</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3691/indicacao_n._241-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3691/indicacao_n._241-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que realize a reforma da ponte do beco Pe. Torquato, no bairro Palmares e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3692/indicacao_n._242-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3692/indicacao_n._242-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, a limpeza e manutenção dos banheiros públicos localizados na Praça dos Bois e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3693/indicacao_n._243-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3693/indicacao_n._243-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Governo do Estado do Amazonas o reforço da Segurança Pública e à Prefeitura Municipal o reforço da guarda Municipal e a criação do Centro de Controle Operacional - CCO, e dá outras providências.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3694/indicacao_n._244-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3694/indicacao_n._244-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Águas e Esgoto (SAAE), um novo Reservatório de Água para a Comunidade São Pedro - Mocambo do Arari - e dá outras providências.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3695/indicacao_n._245-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3695/indicacao_n._245-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Governo do Estado em parceria com o Executivo de_x000D_
 Parintins, que faça a construção de Postos Policiais nas Comunidades de Mocambo, Caburi e Vila Amazônia, assim como a reforma Posto Policial da Comunidade de Bom Socorro do Zé Açú.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3701/indicacao_n._246-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3701/indicacao_n._246-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para fornecer Lixeiras Containers Metálicas em bairros estratégicos da cidade e dá outras providências</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3702/indicacao_n._247-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3702/indicacao_n._247-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para promover a Raspagem Manual e Mecanizada das vias de circulação de pessoas do Bairro Lady Laura, e dá outras providências</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3703/indicacao_n._248-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3703/indicacao_n._248-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Governo do Estado do Amazonas que disponibilize Viaturas tracionadas, que contam com tecnologia embarcada com câmeras para reconhecimento facial e com câmera frontal para leitura de placas de veículos, para serem utilizadas contra a criminalidade no município de Parintins</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3704/indicacao_n._249-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3704/indicacao_n._249-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins que realize reparos nas pontes localizadas no Beco Submarino</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3705/indicacao_n._250-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3705/indicacao_n._250-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins que  disponibilize bomba d'água e motor rabeta para a comunidade Nossa Senhora das Graças no Lago do Marajá.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3706/indicacao_n._251-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3706/indicacao_n._251-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED) e Secretaria Municipal de Obras e Serviços Públicos (Semosp), para que construa alojamentos novos para os professores da Comunidade Ilha das Guaribas e dá outras providências</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3707/indicacao_n._252-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3707/indicacao_n._252-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido no sentido de solicitar ao Senhor Governador do_x000D_
 Estado do Amazonas, Wilson Lima, que seja realizado convênio com o plano de saúde Hapvida e o Hospital Padre Colombo, para a prestação de atendimento aos profissionais da Educação do Estado no Baixo Amazonas</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3708/indicacao_n._253-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3708/indicacao_n._253-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido no sentido de solicitar ao Fundo de Promoção Social e Erradicação da Pobreza (FPS) e a Agência de Fomento do Estado do Amazonas (Afeam), para que inclua Parintins na ação itinerante do programa_x000D_
 estadual de Crédito Solidário que disponibiliza o acesso ao crédito desburocratizado</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3709/indicacao_n._254-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3709/indicacao_n._254-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Senhor Governador do Estado do_x000D_
 Amazonas, Wilson Lima, a instalação de lâmpadas de Led solar no Distrito do Mocambo, zona rural de Parintins.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3710/indicacao_n._255-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3710/indicacao_n._255-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO ao Governo do Estado do Amazonas na pessoa do Governador Wilson Miranda Lima que faça instalação de luminárias de Led nas ruas do Distrito do Caburi - localizado na zona rural do município de Parintins, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3711/indicacao_n._256-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3711/indicacao_n._256-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - Setor de Iluminação Pública para que efetuem a troca das Luminárias do Quadro da comunidade de Terra Preta do Mamurú e dá outras providências.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3712/indicacao_n._257-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3712/indicacao_n._257-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - Setor de Iluminação Pública para que efetuem a troca das Luminárias do Quadro da comunidade de Ponta Alta do Mamurú e dá outras providências.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3713/indicacao_n._258-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3713/indicacao_n._258-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO ao Governo do Estado do Amazonas na pessoa do Governador Wilson Miranda Lima que faça instalação de luminárias de Led nas ruas da Agrovila de Vila Amazônia localizado na zona rural do município de Parintins, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3714/indicacao_n._259-2022-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3714/indicacao_n._259-2022-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Coordenadoria Municipal de Defesa Civil, a visitação de emergência na Comunidade Ilha das Guaribas e dá outras providências.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3715/indicacao_n._260-2022-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3715/indicacao_n._260-2022-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à empresa Amazonas Energia a expansão da rede_x000D_
 de energia elétrica, na Comunidade de São Tomé no Distrito do Mocambo do Arari, e dá outras providências.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3716/indicacao_n._261-2022-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3716/indicacao_n._261-2022-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, serviço de melhoria no Cemitério Municipal São José e dá outras providências.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3721/indicacao_n._262-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3721/indicacao_n._262-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por_x000D_
 meio da Secretaria Municipal de Educação (Semed) e Secretaria Municipal de Obras e Serviços Públicos (Semosp), a construção de banheiros sanitários nas obras das escolas da área de várzea como Escola Municipal Gláucio Gonçalves, no Paraná do Espírito Santo de Cima, e das comunidades Araçatuba, Costa da Águia, Borralho e São José do Arco e dá outras providências.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3722/indicacao_n._263-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3722/indicacao_n._263-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao Poder Executivo, por meio da Secretaria Municipal de Saúde (Semsa), a contratação de especialistas para compor equipe multidisciplinar para atuar, principalmente, no tratamento e recuperação de sequelas Pós-Covid, como Pneumologia, Cardiologista, Neurologista, Endocrinologista, Fisioterapeuta especializado em Reabilitação Respiratória, bem como outras áreas a serem avaliadas, e dá outras providências.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3723/indicacao_n._264-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3723/indicacao_n._264-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa, à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de_x000D_
 Educação (Semed), solicito a manutenção ou troca do ar-condicionado da Escola Municipal Divino Espírito Santo do Aduacá - Comunidade do Divino do Espírito Santo.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3724/indicacao_n._265-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3724/indicacao_n._265-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa, à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Cultura e Turismo, solicito o retorno da Encenação da Paixão de Cristo no Centro Cultural de Parintins - Bumbódromo.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3725/indicacao_n._266-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3725/indicacao_n._266-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa da Prefeitura de Parintins, por meio das Secretarias de Obras e Educação,_x000D_
 a construção de um novo prédio para a Escola Municipal Alberto Kimura Filho - Comunidade São Sebastião do Saracura.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3726/indicacao_n._267-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3726/indicacao_n._267-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar á prefeitura Municipal de Parintins, por meio do Setor de_x000D_
 Iluminação Pública, manutenção nos pontos de iluminação pública na comunidade São "João do Jacú" na região do Uaicurapá.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3727/indicacao_n._268-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3727/indicacao_n._268-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar da prefeitura Municipal, através da Secretaria Municipal de_x000D_
 Educação/SEMED, contratação de ônibus escolar para atender alunos das escolas municipais "Walkiria Viana Gonçalves" e "São Sebastião" em caráter de urgência e posteriormente providencie aquisição do transporte para que ali permaneça.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3728/indicacao_n._269-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3728/indicacao_n._269-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, para solicitar da Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 de Obras e Serviços públicos/SEMOSP e Serviço Autônomo de Água e Esgoto/SAAE, construção de castelo, caixa d' água com capacidade de 5.0001- e_x000D_
 rede de distribuição de água para Colônia D. Pedro na estrada Caburi/Mocambo.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3729/indicacao_n._270-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3729/indicacao_n._270-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, para solicitar da Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Obras e Serviços públicos, SEMOSP, e Serviço Autônomo de Água e Esgoto! SAAE, Construção de castelo, Caixa d' água com capacidade para 5.000L- e rede de distribuição de água para Colônia São Joaquim.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3730/indicacao_n._271-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3730/indicacao_n._271-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que realize a ampliação da Escola Municipal Indígena Laudelino Batista na comunidade Indígena Vila Batista no Rio Uaicurapa e dá outras providências.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3731/indicacao_n._272-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3731/indicacao_n._272-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que realize a construção de uma escola na Comunidade Indígena Vila da Paz no Rio Uaicurapa e dá outras providências.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3732/indicacao_n._273-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3732/indicacao_n._273-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins a Construção de um Parque da Criança na comunidade do Bom Socorro do Zé Açú, na comunidade do Santo Antônio do Tracajá e na Agrovila do São João do Mocambo do Arari e dá outras providências.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3733/indicacao_n._274-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3733/indicacao_n._274-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Secretaria Municipal de Obras para solicitar a Reforma e ampliação da escola Minervina Reis Ferreira da Comunidade do Bom Socorro do Zé Açú, e dá outras providências.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3734/indicacao_n._275-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3734/indicacao_n._275-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentindo de solicitar da Prefeitura Municipal de Parintins através da_x000D_
 Secretaria Municipal de Assistência Social, Trabalho e Habitação - SEMASTH para que disponibilize levantamento e crie Programa de Combate a Vulnerabilidade Social para Crianças e Adolescentes que ficaram órfãos em decorrência da covid-19.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3735/indicacao_n._276-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3735/indicacao_n._276-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO a Prefeitura Municipal de Parintins, através da SEMED e SEMOSP, juntamente a SEDUC que construam pontos/parada de ônibus escolares para os alunos que utilizam o transporte escolar das redes municipal e estadual, com assentos e cobertura adequadas, e dá outras providências.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3736/indicacao_n._277-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3736/indicacao_n._277-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins através da Secretaria_x000D_
 Municipal de Obras - SEMOSP e SEDEMA, no sentido de solicitar que seja realizada a limpeza do rio nos portos improvisados na sede de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3737/indicacao_n._278-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3737/indicacao_n._278-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins,_x000D_
 por meio da Secretaria Municipal de Agricultura, Pecuária e Abastecimento (SEMPA), a aquisição de um caminhão para melhorar o escoamento da_x000D_
 produção da comunidade São Sebastião do Quebrão - Gleba da Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3738/indicacao_n._279-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3738/indicacao_n._279-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE) para que seja feita a manutenção da Caixa d'água da Comunidade Manain, Rio Mamurú, e a expansão da rede de distribuição de água até a escola da localidade e dá outras providências.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3739/indicacao_n._280-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3739/indicacao_n._280-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO à Prefeitura Municipal de Parintins, por meio do Serviço_x000D_
 Autônomo de Águas e Esgoto (SAAE), para que seja perfurado um poço artesiano na Comunidade Nova Canaã - Rio Uaicurapá - e dá outras providências.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3742/indicacao_n._281-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3742/indicacao_n._281-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da SEMOSP, Reforma do prédio e do refeitório da escola municipal "São Sebastião do Caburi".</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3743/indicacao_n._282-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3743/indicacao_n._282-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins_x000D_
 através da SEMOSP, conclusão do prédio destinado ao laboratório de informática da Agrovila do Caburi.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_n._283-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_n._283-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, para solicitar da Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 de Obras e Serviços públicos/SEMOSP, Conclusão da escola municipal "Nossa Senhora das Graças" do Aduacá.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3745/indicacao_n._284-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3745/indicacao_n._284-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins para disponibilizar Curso Excelência no Atendimento ao Cidadão para os diversos setores da Administração Pública e dá outras providências.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3746/indicacao_n._285-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3746/indicacao_n._285-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins e ao Governo do Estado do Amazonas para criar e desenvolver o Projeto Vivendo Bem e dá outras providências.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3747/indicacao_n._286-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3747/indicacao_n._286-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que a Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), providencie a regulação do sistema de iluminação, com a instalação de novas luminárias, na Rua Izabel Belém (Santa Clara).</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_n._287-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_n._287-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (Semed), que seja feita uma visita na Escola Municipal Washington Luíz Teixeira - Comunidade do São Sebastião Boca do Boto. Tendo em vista a situação da subida das aguas em relação ao tempo chuvoso deste período do ano.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_n._288-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_n._288-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal_x000D_
 de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que faça a limpeza e retirada de lixeira viciada no final da_x000D_
 rua 24 de Maio, no Bairro Paulo Correa, e dá outras providências.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3750/indicacao_n._289-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3750/indicacao_n._289-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que faça o serviço de Tapa buracos na Estrada Odovaldo Novo, iniciando nas proximidades do Park Kimurinha e dá outras providências.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3751/indicacao_n._290-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3751/indicacao_n._290-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins que sejam_x000D_
 viabilizados intérpretes da Língua Brasileira de Sinais (LIBRAS) para atendimento ao público no Hospital Jofre Cohen.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3752/indicacao_n._291-2022_-_alexa_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3752/indicacao_n._291-2022_-_alexa_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos temos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por_x000D_
 meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), em caráter de urgência urgentíssima, a construção de pontes na rua de acesso a Feira do Bagaço, no bairro da Francesa.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3753/indicacao_n._292-2022_-_alexa_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3753/indicacao_n._292-2022_-_alexa_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar junta à Empresa Municipal de Trânsito e Transporte de Parintins (EMTT) que amplie ações educativas e de conscientização para o uso correto do capacete.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3754/indicacao_n._293-2022_-_alexa_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3754/indicacao_n._293-2022_-_alexa_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por_x000D_
 meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), melhorias no serviço de iluminação pública na Estrada do Contorno, no trecho entre o Kimura Park até a Chácara Ayaká, nesta cidade de Parintins.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3755/indicacao_n._294-2022_-_alexa_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3755/indicacao_n._294-2022_-_alexa_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por_x000D_
 meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) Setor de Iluminação Pública melhorias no serviço de iluminação pública no Ramal Morena Bela, próximo ao D'Borys Contry, na Comunidade do Parananema.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3756/indicacao_n._295-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3756/indicacao_n._295-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio do_x000D_
 Serviço Autônomo de Água e Esgoto - SAAE e Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para a Construção de um novo Castelo D'água na Comunidade de São Pedro do Mocambo do Arari e dá outras providências.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3757/indicacao_n._296-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3757/indicacao_n._296-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Mesa Diretora desta Casa Legislativa a realização de uma Audiência Pública, com a finalidade de apresentação do Relatório de Execução Orçamentária e Financeira da Prefeitura Municipal de Parintins, referente ao segundo e terceiro Quadrimestre de 2021.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3758/indicacao_n._297-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3758/indicacao_n._297-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Coordenadoria Municipal de Defesa Civil e Secretaria Municipal de Obras e Serviços Públicos a Construção de Ponte de Madeira no final do Beco João Meireles e Orla da Francesa e dá outras providências.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3759/indicacao_n._298-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3759/indicacao_n._298-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Coordenadoria Municipal de Defesa Civil e Secretaria Municipal de Obras e Serviços Públicos a Construção de Ponte de Madeira na Rua Antônio Meireles e dá outras providências.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3760/indicacao_n._299-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3760/indicacao_n._299-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - Setor de Iluminação Pública a instalação de Luminárias no quadro na Comunidade de São Francisco do Varre Vento e dá outras providências.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3761/indicacao_n._300-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3761/indicacao_n._300-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins,_x000D_
 através das Secretarias Municipais, que enviem mensalmente relatórios das ações que são realizadas no município de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3762/indicacao_n._301-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3762/indicacao_n._301-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, a reforma da Praça do Jacaré e das demais praças do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3763/indicacao_n._302-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3763/indicacao_n._302-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras - SEMOSP, o serviço de manutenção e ampliação com urgência da ponte de madeira no bairro Nova Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3764/indicacao_n._303-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3764/indicacao_n._303-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, o serviço de limpeza da Orla da Francesa e dá outras providências.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3766/indicacao_n._304-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3766/indicacao_n._304-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, para solicitar da Prefeitura Municipal de Parintins, a disponibilização do_x000D_
 prédio onde funcionava os correios para servir de Unidade de Atendimento da SEMPA no Distrito do Caburi.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_n._305-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_n._305-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal_x000D_
 de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que faça a ligação dos pontos apagados do Poste de ferro na_x000D_
 Estrada Eduardo Braga e dá outras providências</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_n._306-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_n._306-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que a Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), providencie a construção de uma ponte na rua que dá acesso ao Clube de Cabos e Soldados da Polícia Militar, estruturas alternativas para enfrentar o período de muita chuva. Ressalto a urgência na efetivação do serviço nesta área da cidade.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_n._307-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_n._307-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, juntamente com a Secretaria Municipal de Saúde de Parintins, para que ocorra a Distribuição de Hipoclorito de Sódio para a População que não tem acesso a água potável em Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_n._308-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_n._308-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Saúde - SEMSA, para que seja disponibilizada o retorno da carrocinha na cidade de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_n._309-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_n._309-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que realize a troca da tampa do bueiro da rua 5 esquina Avenida Penetração, no bairro da União e dá outras providências.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_n._310-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_n._310-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras - SEMOSP, o serviço de construção de uma ponte de madeira no Beco Eurípides Prado, no bairro de Santa Clara e dá outras providências.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_n._311-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_n._311-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa ao Governo do Estado através da Fundação Amazonas de Alto Rendimento (FAAR), para que seja implantado o Projeto Esporte Lazer na Capital e no Interior (Pelci) em Parintins, e dá outras providências,</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_n._312-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_n._312-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que faça melhorias e a troca das luminárias no Ramal do Mangaratiba, localizado na Estrada do Parananema e dá outras providências.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_n._313-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_n._313-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para providenciar melhorias na estrada do Macurany com a rua Padre Lupino, nas localidades da rua Dr. Romualdo Corrêa e Lagoa Azul, e dá outras providências.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_n._314-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_n._314-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, juntamente com a Secretaria Municipal de Educação, para instituir o Programa de Prevenção à Violência nas Escolas, e dá outras providências.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n._315-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n._315-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, juntamente com a Secretaria Municipal de Saúde e com a Secretaria Municipal de Assistência Social e Habitação, para promover a instalação de Fraldários nos Órgãos Públicos, nas Unidades Básicas de Saúde e estabelecimentos Comerciais, e dá outras providências.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_n._316-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_n._316-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - Setor de Iluminação Pública para que efetuem a troca das Luminárias do Quadro da comunidade de Santo Antônio do Mocambo do Arari e dá outras providências.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_n._317-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_n._317-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, por meio da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos - Setor de Iluminação Pública para que efetuem a troca das Luminárias do Quadro da comunidade do São Pancrácio e dá outras providências.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_n._318-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_n._318-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal De Parintins, através da_x000D_
 Secretaria Municipal de Assistência Social, Trabalho e Habitação - SEMASTH para criação do Serviço de Atendimento Especializado a Criança e ao Adolescente, vítima e autor de ato infracional e suas Famílias.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_n._319-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_n._319-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a Construção_x000D_
 dos três Centros de Referência de Assistência Social de grande porte existentes no município: Cras Vila Amazônia, Cras Santa Rita e Cras Paulo Corrêa</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_n._320-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_n._320-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria Municipal de Obras e_x000D_
 Serviços Urbanos - SEMOSB, para que realize a substituição do Poste de Iluminação de madeira para Poste de Concreto na rua Antônio César de Carvalho no Bairro de Santa Rita.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_n._321-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_n._321-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins,_x000D_
 através da Secretaria Municipal de Obras e Serviços Urbanos - SEMOSB para troca de luminárias na Rua Alberto Mendes esquina com a Rua Padre Victor no Bairro de Palmares</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_n._322-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_n._322-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal de Parintins, através da Secretaria Municipal de Saúde - SEMSA, a instituição da Campanha dos Doadores do Futuro nas escolas do município de Parintins e dá outras providências</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_n._323-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_n._323-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa ao Governo do Estado do Amazonas e à Prefeitura Municipal de Parintins a construção de uma parada de ônibus para os estudantes que moram nos Residencial Parintins e Vila Cristina</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_n._324-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_n._324-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_n._325-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_n._325-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da direção do SAAE, que faça a Construção de 01 (um) Castelo em Alvenaria, assim como a aquisição de 01 (uma) Caixa D'água de 10.000 (dez mil) litros para a Comunidade de São Pedro, região do Mocambo do Ararí.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_n._326-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_n._326-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a Indicação ao Governo do Estado através da Secretaria de Estado de_x000D_
 Educação (SEDUC), a construção e instalação de uma Escola Estadual na Sede da Vila Amazônia e dá outras providências</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_n._327-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_n._327-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, através da_x000D_
 Secretaria Municipal de Saúde - SEMSA para a Implantação do Centro de Hematologia Municipal em parceria com a Fundação Hospitalar em Hematologia e Hemoterapia do Amazonas - Hemoam.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n._328-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n._328-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins para que  realize Feiras Gastronômicas de culinária típica local para micro empreendedores em parceria com Senac e Faculdade Fametro.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3794/indicacao_n._329-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3794/indicacao_n._329-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à prefeitura Municipal de Parintins, através da SEMPA, Visita técnica aos produtores da AGROTOP (Associação Agrícola Toledo Pizza) na Comunidade Colônia Agrícola "Toledo Pizza" região do Tracajá</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3795/indicacao_n._330-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3795/indicacao_n._330-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da prefeitura Municipal de Parintins, através da_x000D_
 SEMPA, Visita técnica da equipe na Colônia Agrícola "São Supriano" na Agrovila do Caburi, e posteriormente Manutenção no Ramal</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3796/indicacao_n._331-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3796/indicacao_n._331-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à prefeitura Municipal de Parintins, Contratação de um Agrônomo para SEMPA, para atender as regiões de Caburi e Mocambo</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3797/indicacao_n._332-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3797/indicacao_n._332-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por_x000D_
 meio da Secretaria Municipal de Educação (Semed) e da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a construção de um novo prédio para a Escola Municipal Alberto Kimura Filho, na comunidade São Sebastião do Saracura, em alvenaria, para a substituição do existente, e dá outras providências</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3798/indicacao_n._333-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3798/indicacao_n._333-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de encaminhar a Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que seja instalado lixeira Públicas na Orla do Bairro União e dá outras providências.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3799/indicacao_n._334-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3799/indicacao_n._334-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que faça reposição das lâmpadas, no Ramal do Silva -Comunidade Parananema e dá outras providências.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3800/indicacao_n._335-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3800/indicacao_n._335-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar ao Governo do Estado do Amazonas, através da_x000D_
 Secretaria de Estado de Produção Rural - SEPROR para que faça aquisição de uma casa de Farinha para a Associação dos Moradores, Pescadores e Agricultores Familiares do Mocambo do Arari - AMBANSEL e dá outras providências.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_n._336-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_n._336-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), a instalação de lixeiras tipo container na rua Rui Barbosa - Centro. A iniciativa permite que os resíduos descartados sejam armazenados corretamente até o momento em que são recolhidos pelos carros coletores.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_n._337-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_n._337-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura de Parintins, por meio da Empresa Municipal de Trânsito e Transporte (EMTT), a presença de Agente Fiscalizador de Trânsito para auxiliar na entrada e saída dos alunos das escolas da rede municipal e estadual.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_n._338-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_n._338-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos temos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por_x000D_
 meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), em caráter de urgência urgentíssima, a limpeza na orla da Lagoa da Francesa, e posteriormente, que seja aplicada a Lei Municipal 680/2017.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_n._339-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_n._339-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, a_x000D_
 melhoria da Ouvidoria Digital no município, e dá outras providências.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_n._340-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_n._340-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, que o_x000D_
 material da iluminação pública do município, trocado pelo Governo do Estado seja destinado para área da cidade e do interior e dá outras providências.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_n._341-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_n._341-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, para criar um Projeto de Lei que disponha sobre a Modernização da Gestão e Fiscalização de Contratos Administrativos no âmbito da Administração Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/</t>
+    <t>http://sapl.parintins.am.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins para elaborar Projeto de Lei que autorize o Executivo Municipal a firmar convênios com Instituições de Ensino Superior e com Escolas Técnicas para a promoção de estágios não remunerados em órgãos públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3810/indicacao_n._343-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3810/indicacao_n._343-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, solicitar ao Poder Executivo, por meio do setor competente,_x000D_
 instalação de telefone rural na comunidade São José do Arco e dá outras providências.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3811/indicacao_n._344-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3811/indicacao_n._344-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar a Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de Saúde - SEMSA, para que Construa mais um Centro Cirúrgico no Hospital Jofre Cohen e dá outras providências.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3812/indicacao_n._345-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3812/indicacao_n._345-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, por meio da Coordenadoria Municipal de Defesa Civil e Secretaria Municipal de Obras e Serviços Públicos a Construção de Pontes de Madeira nas Ruas Capitão Pedro Ferreira e Neil Armstrong e dá outras providências.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3813/indicacao_n._346-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3813/indicacao_n._346-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAG a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos - SEMOSP, que faça a limpeza e manutenção do asfalto da rua 10 do bairro Paulo Correa, e dá outras providências</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3814/indicacao_n._347-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3814/indicacao_n._347-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos - SEMOSP, que faça a manutenção da rua 24 de Janeiro - do bairro ltaúna II, e dá outras providências</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3815/indicacao_n._348-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3815/indicacao_n._348-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da SEMOSP,_x000D_
 que faça a manutenção do asfalto entre o beco Barbosa e a rua Carvalho Leal situado no bairro São Benedito, e dá outras providências</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3816/indicacao_n._349-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3816/indicacao_n._349-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Coordenadoria Municipal de Defesa Civil, a visitação de emergência nos bairros do Distrito do Cabury e dá outras providências.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_n._350-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_n._350-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos, melhorias na Estrada da Comunidade Rural Monte Sinai.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_n._351-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_n._351-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa ao Gabinete do Governador do Estado do Amazonas, Defesa Civil do_x000D_
 Amazonas e Secretaria de Estado de Assistência Social - SEAS, informações sobre a demora para entrada na documentação para o recebimento do cartão enchente do município de Parintins.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_n._352-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_n._352-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_n._353-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_n._353-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, para a criação do Auxílio Mulher às vítimas de violência doméstica, e dá outras providências.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_n._354-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_n._354-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, para criar o Auxílio Deslocamento para os Parintinenses que irão fazer tratamento na capital do Estado, e dá outras providências.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_n._355-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_n._355-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que a Prefeitura de Parintins, por meio da Secretaria Municipal de Obras_x000D_
 e Serviços Públicos (Semosp), providencie a construção de uma ponte na rua Romualdo Corrêa do Bairro Itaúna 2, estruturas alternativas para enfrentar o período de muita chuva. Ressalto a urgência na efetivação do serviço nesta área da cidade.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_n._356-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_n._356-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura municipal de Parintins, por meio da Secretaria Municipal de_x000D_
 Obras e Serviços Públicos (Semosp) e do Serviço Autônomo de Água e Esgoto (SAAE), solicito a disponibilização de uma (01) caixa d'água para a Comunidade Manain e dar outras providências.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2021/3826/indicacao_n._357-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2021/3826/indicacao_n._357-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal e ao Governo do_x000D_
 Estado do Amazonas a construção de uma Quadra Poliesportiva no Colégio Nossa Senhora do Carmo e dá outras providências.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n._358-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n._358-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins para que faça a_x000D_
 construção de graxaria nas dependências do Matadouro Municipal.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n._359-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n._359-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, que reconheça o benefício da isenção_x000D_
 do Imposto Sobre Serviços (ISS), às Associações de Tricicleiros de Parintins, pelos serviços de mídia visual em seus triciclos durante o mês do Festival Folclórico, e dá outras providências.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_n._360-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_n._360-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO à Prefeitura Municipal de Parintins, através_x000D_
 da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que seja feita a reposição das lâmpadas da Estrada Odovaldo Novo, do trecho_x000D_
 Bar Chácara ate a entrada da Comunidade Aninga e no trecho do Instituto Federal de Educação, Ciências e Tecnologia do Amazonas -IFAM Campus_x000D_
 Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_n._361-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_n._361-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins,_x000D_
 para que faça a ligação da Rua 5 do Itaúna 2 (Maria Belém Cuxaxata) até a Estrada Macurany e dá outras providências.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_n._362-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_n._362-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para solicitar as devidas melhorias na rua Pastor Lessa, mais conhecida como rua 10 do bairro Itaúna II, e, dá outras providências.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3834/indicacao_n._363-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3834/indicacao_n._363-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Coordenação de Iluminação Pública_x000D_
 de Parintins que faça a substituição das Luminárias de todas as Comunidades Rurais de Terra Firme e Várzea pelas luminárias que vão ser retiradas da Cidade de Parintins.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3835/indicacao_n._364-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3835/indicacao_n._364-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras - SEMOSP, o serviço de construção de pontes de madeiras para os logradouros: Travessa 1 - Jacareacanga, Rua Samuel Abecassis - São José Operário e Oneldes Martins - Palmares, e dá outras providências.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3836/indicacao_n._365-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3836/indicacao_n._365-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Secretaria Municipal de Saúde - SEMSA informação sobre a falta de medicamentos essenciais nas farmácias das UBS do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3837/indicacao_n._366-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3837/indicacao_n._366-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO a Prefeitura Municipal de Parintins, através do Setor de_x000D_
 Iluminação da SEMOSP que faça a troca de 16 lâmpadas do sistema de iluminação pública da comunidade de zona rural São Pedro do Marajó, e dá outras providências.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3838/indicacao_n._367-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3838/indicacao_n._367-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos - SEMOSP, a manutenção da estrutura da escola Municipal Pedro Reis Ferreira, situada na comunidade rural Divino Espírito Santo - Paraná do Meio, e dá outras providências.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3839/indicacao_n._368-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3839/indicacao_n._368-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da_x000D_
 Coordenadoria Municipal da Defesa Civil para que faça vistoria na escola Municipal Pedro Reis Ferreira, localizada na comunidade Divino Espírito Santo - Paraná do Meio, e dá outras providências.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3840/indicacao_n._369-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3840/indicacao_n._369-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto ( SAAE) para que faça a perfuração de um poço artesiano na Comunidade Novo Israel do Arauá, Rio Mamurú- e dá outras providências.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3841/indicacao_n._370-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3841/indicacao_n._370-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), a capina com retirada de entulhos da rua Nakaut que dá acesso ao Matadouro no bairro Santa Clara.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3842/indicacao_n._371-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3842/indicacao_n._371-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Secretaria Municipal de Obras no sentido de solicitar mutirão de limpeza do beco Submarino e mutirão de limpeza e reparo das pontes do Beco Itapiranga, e, dá outras providências.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3843/indicacao_n._372-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3843/indicacao_n._372-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Empresa Municipal de Trânsito e Transporte - EMTT e a Secretaria Municipal de Obras no que couber, no sentido de solicitar a Instalação de novas placas de identificação das vias e prédios de utilidade pública, quais sejam, vertical e horizontal, e, dá outras providências.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3844/indicacao_n._373-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3844/indicacao_n._373-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal para solicitar a criação do Projeto de Lei Bolsa Artista Parintintin, conforme o Anteprojeto em anexo, e, dá outras providências.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3849/indicacao_n._374-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3849/indicacao_n._374-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Secretaria Municipal de Obras e a Secretaria Municipal de Educação para solicitar a ampliação da escola da comunidade Nossa Senhora das Graças - Rio Uaicurapá e a instauração de procedimento administrativo para averiguar possível irregularidade, e, dá outras providências</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3850/indicacao_n._375-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3850/indicacao_n._375-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa ao Poder Executivo Municipal que seja feito reparos ou a troca do bebedouro no Parque da Criança Pichita Cohen. A demanda é um pedido dos pais das crianças e adolescentes que frequentam o local</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_n._376-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_n._376-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins, bem como Secretaria Municipal de Terras, Cadastro e Arrecadação (SMTCA), solicito prioridade para os Artesãos parintinenses obterem os melhores lugares próximo do Mercado Municipal Leopoldo Neves para vendas de seus produtos no período do Festival Folclórico de Parintins</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_n._377-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_n._377-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Empresa Amazonas Energia, que faça a manutenção e a expansão da rede elétrica na Comunidade de Vila Nogueira, no Distrito do Caburi.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_n._378-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_n._378-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da_x000D_
 Secretaria Municipal de Saúde, a Contratação de profissionais na área de psiquiatria e psicologia para atender os altos números de casos de ansiedade, depressão, síndrome do pânico e outros transtornos mentais</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3854/indicacao_n._379-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3854/indicacao_n._379-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins,_x000D_
 solicita a aquisição de um terreno para a construção de um segundo cemitério, e dá outras providências.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_n._380-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_n._380-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal_x000D_
 de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que coloque luminárias na Comunidade_x000D_
 Monte Horebe, rio Uaicurapá e dá outras providências</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_n._381-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_n._381-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos (Semosp) e do Serviço Autônomo de Águas e Esgoto (SAAE), construção de castelo em alvenaria na Comunidade_x000D_
 Paraíso região do Zé Açú - e dá outras providências</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_n._382-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_n._382-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), para que providencie a reforma da Escola Municipal Didel de Castro Garcia na Comunidade Paraíso, do Zé Açu, é dá outras providências.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_n._383-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_n._383-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins por_x000D_
 meio da Secretaria de Saúde Municipal a aquisição de estabilizador de energia para a sala de exames do Hospital Jofre Cohen</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_n._384-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_n._384-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Governo do Estado do Amazonas,_x000D_
 por meio da Secretaria de Estado do Meio Ambiente (Sema), uma ação itinerante da Unidade Móvel de Castração gratuita (Castromóvel), no município de Parintins</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_n._385-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_n._385-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar a Prefeitura Municipal de Parintins a_x000D_
 contratação de aluguel de balsas para ancoragem dos barcos que virão para o 55° Festival Folclórico de Parintins.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_n._386-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_n._386-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), melhorias na Rua 06 do Residencial Vila Cristina. A demanda é referente aos serviços de recapeamento e iluminação pública, com a troca de luminárias, na via.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3863/indicacao_n._387-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3863/indicacao_n._387-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras_x000D_
 e Serviços Públicos (Semosp), a instalação de lixeiras tipo container na Estrada Eduardo Braga próximo a Universidade Federal do Amazonas (UFAM). A_x000D_
 iniciativa permite que os resíduos descartados sejam armazenados corretamente até o momento em que são recolhidos pelos carros coletores</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_n._388-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_n._388-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, à Empresa Municipal de Trânsito e Transportes - EMTT e ao Departamento Estadual de Trânsito do Amazonas - Detran/AM, para que promova o Movimento Maio Amarelo e institua uma campanha permanente de conscientização no trânsito, e, dá outras providências</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_n._389-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_n._389-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para solicitar mutirão de limpeza das ruas do Bairro da União e do bairro Paulo Corrêa, e, dá outras providências.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_n._390-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_n._390-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Coordenação de Iluminação Pública_x000D_
 de Parintins que faça a substituição das Luminárias do Loteamento Teixeirão com urgência.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_n._391-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_n._391-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Secretaria de Obras do Município que_x000D_
 taça melhorias das vias que dão acesso ao loteamento Teixeirão</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_n._392-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_n._392-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a Implantação_x000D_
 do Centro de Convivência da Família no município de Parintins</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_n._393-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_n._393-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, que no próximo concurso público, nas_x000D_
 vagas disponibilizadas para Fiscais Municipais, seja discriminado a atividade fiscal de tributos, fiscal de postura, fiscal ambiental e outras se houver, e dá outras providências.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3877/indicacao_n._394-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3877/indicacao_n._394-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE),no sentido de solicitar o Programa Água no Jirau, da Comunidade Betânia - Rio Uaicurapá - e dá outras providências.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_n._395-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_n._395-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto ( SAAE) para que seja feito o conserto da bomba d'água, da geladeira e do ar condicionado da Comunidade Santo Antônio do Arauá - Rio Mamurú - e dá outras providências</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_n._396-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_n._396-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para promover as melhorias na estrada do Macurany em sua continuidade, como exemplo, o trecho da Escola de Santa Luzia, e, dá outras providências.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_n._397-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_n._397-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, no sentido de solicitar a instituição do Programa Jovem Aprendiz na Administração Pública, conforme o Anteprojeto em anexo, e, dá outras providências.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_n._398-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_n._398-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta  Casa Legislativa à Agência Fluvial de Parintins - Capitania, que seja feita fiscalização nas embarcações que estão sem holofotes e iluminação adequada no período noturno</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3882/indicacao_n._399-2022_-_baba_tupinamba_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3882/indicacao_n._399-2022_-_baba_tupinamba_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 as seguintes instituições: Conselho Tutelar! Policia Militar! Policia Civil! Ministério Público! Corpo de Bombeiros, para a promoção da devida fiscalização_x000D_
 nos balneários do município, com relação a presença de crianças e adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3883/indicacao_n._400-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3883/indicacao_n._400-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, que seja revitalizada a Quadra Esportiva localizada na Rua Caramuri - Conjunto Macurany e dá outras providências</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3884/indicacao_n._401-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3884/indicacao_n._401-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), melhorias nas ruas Acariuba, Danielza Cabral e Alameda 4 do bairro Lady Laura. A demanda é referente aos serviços de iluminação pública, com a troca de luminárias, nas vias</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_n._402-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_n._402-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa ao Programa Estadual de Proteção e Orientação do Consumidor (Procon-_x000D_
 AM), solicito fiscalizações constantes com punição sobre os preços abusivos de passagens das agências de viagens fluviais no período do Festival Folclórico de Parintins.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_n._403-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_n._403-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa a Prefeitura de Parintins, bem como a Secretaria Municipal de Educação (Semed) e Secretaria Municipal de Saúde (SEMSA), solicito ações nas escolas municipais visando atendimento médico (enfermeiro, nutricionistas e ações _x000D_
 de vacina) e palestras sobre Saúde para os alunos, pais e funcionários</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_n._404-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_n._404-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Amazonas Energia na pessoa do Sr. Paulo_x000D_
 Franciné para a Troca de Postes de Iluminação de madeira para Postes de concreto no Ramal do Natan, na Comunidade do Macurany</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_n._405-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_n._405-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro os termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da_x000D_
 Secretaria Municipal de Saúde para Implantação de leitos de UTI Pediátrica e Neonatal no município de Parintins</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3889/indicacao_n._406-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3889/indicacao_n._406-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Desenvolvimento Sustentável e Meio Ambiente (Sedema), o levantamento/fiscalização de formalização do processo de Licenciamento Ambiental de Pontões (postos flutuantes / pontos de abastecimento de combustível) e dá outras providências.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3890/indicacao_n._407-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3890/indicacao_n._407-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Governo do Estado do Amazonas, a_x000D_
 implantação do Projeto Mais Futevôlei, no município de Parintins</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3891/indicacao_n._408-2022-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3891/indicacao_n._408-2022-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento interno desta Casa Legislativa no sentido de solicitar à Empresa Amazonas Energia - Agência Parintins_x000D_
 para que efetue a troca dos Fios de Alta Tensão da Comunidade Simeão Ponta Alta do Mamuru e dá outras providências.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3892/indicacao_n._409-2022-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3892/indicacao_n._409-2022-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins e à Secretaria Municipal de Obras a Construção de uma Unidade Básica de Saúde - UBS e a reforma do Centro de Referência de Assistência Social - CRAS, e, dá outras providências</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_n._410-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_n._410-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação à Empresa Municipal de Trânsito e Transporte de Parintins (EMTT), que faça o levantamento do quantitativo dos veículos de aplicativos circulando na cidade, bem como a comprovação de regularidade deles, com base no Art. 11 A e B da Lei Federal N 13640/2018, e dá outras providências</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_n._411-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_n._411-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Sindicato Rural de Parintins através do Serviço Nacional de Aprendizado Rural (SENAR), que disponibilize o serviço de Assistência Técnica Gerencial (ATEG), para atender produtores rurais nos Distritos do Mocambo e Caburi, e Zé Açú e dá outras providências</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_n._412-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_n._412-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar do Governo do Estado do Amazonas através da_x000D_
 Fundação de Vigilância em Saúde - FVS que disponibilize equipe técnica para realizar capacitação de Profissionais de Saúde para Manejo Clínico de Pacientes Acidentados por Animais Peçonhentos na Zona Rural do Município de Parintins</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_n._413-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_n._413-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins juntamente com a Secretaria Municipal de Desenvolvimento Sustentável e Meio Ambiente - SEDEMA, a realização de Fiscalização em estabelecimentos que possam estar gerando poluição sonora e descumprindo a legislação, e, dá outras providências</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_n._414-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_n._414-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins juntamente com o Conselho Tutelar, para a realização de um Planejamento em parceria com órgãos de segurança para intensificar a fiscalização e ronda nos bares e casas de show onde podem estar sendo frequentadas por menores de idade, e, dá outras providências</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_n._415-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_n._415-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins a realização de Projeto de Educação Ambiental e Coleta Seletiva, e, dá outras providências</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_n._416-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_n._416-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins para realizar a manutenção e revitalização dos banheiros da praça dos bois, juntamente com a necessidade de mais banheiros químicos para lugares com grande circulação de pessoas, e, dá outras providências.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3923/indicacao_n._417-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3923/indicacao_n._417-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos e Serviço Autônomo de Água e Esgoto - SAAE para que façam a Expansão da Rede de Água da Comunidade de Santo Antônio do Mocambo do Arari e dá outras providências</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3924/indicacao_n._418-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3924/indicacao_n._418-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento interno desta Casa Legislativa no sentido de solicitar à Empresa Amazonas Energia - Agência Parintins_x000D_
 para que efetue a troca dos Fios de Alta Tensão da Comunidade Simeão Ponta Alta do Mamuru e dá outras providências</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do regimento interno desta casa legislativa para solicitar da Prefeitura Municipal de Parintins, aquisição de um triciclo motorizado cargo para comunidade Sagrado Coração de Jesus do Buiuçu- Região do Caburi.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3926/indicacao_n._420-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3926/indicacao_n._420-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, através do_x000D_
 SAAE, Perfuração de poço artesiano na comunidade Sagrado Coração de Jesus do Buiuçu- Região do Caburi.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3927/indicacao_n._421-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3927/indicacao_n._421-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 a Secretaria Municipal de Educação - SEMED e Secretaria de Estado de Educação e Qualidade de Ensino do Amazonas -SEDUC, a necessidade de capacitação em noções de primeiros socorros e brigada de incêndio aos funcionários das escolas municipais e estaduais de educação infantil e ensino fundamental, e dá outras providências.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3928/indicacao_n._422-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3928/indicacao_n._422-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 ao Departamento Estadual de Trânsito - DETRAN-AM, a instalação de semáforo na rotatória da rua Nações Unidas e dá outras providências.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3929/indicacao_n._423-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3929/indicacao_n._423-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Saúde que realize atendimento de escuta psicológica itinerante nos bairros e comunidades rurais de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3930/indicacao_n._424-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3930/indicacao_n._424-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos que realize limpeza e faça a compactação com cascalho nas ruas do bairro Lady Laura, e dá outras providências.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3931/indicacao_n._425-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3931/indicacao_n._425-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos que realize limpeza e operação tapa buraco na rua Antônio Meireles (Travessa 13), do bairro União, e dá outras providências.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3932/indicacao_n._426-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3932/indicacao_n._426-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos (Semosp) e do Serviço Autônomo de Águas e Esgoto (SAAE), construção de castelo em alvenaria na Comunidade_x000D_
 Betânia - Rio Uaicurapá e dá outras providências</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3933/indicacao_n._427-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3933/indicacao_n._427-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria_x000D_
 Municipal de Obras e Serviços Públicos (Semosp) e do Serviço Autônomo de Águas e Esgoto (SAAE), construção de castelo em alvenaria na Comunidade_x000D_
 São Pedro do Marajó- Rio Uaicurapá e dá outras providências.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3934/indicacao_n._428-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3934/indicacao_n._428-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Coordenação do SAAE, que faça a_x000D_
 aquisição de 01 (uma) caixa d'água de 5.000 (cinco mil) litros para a Comunidade de São Sebastião do Mato Grosso - Núcleo Brasil.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3935/indicacao_n._429-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3935/indicacao_n._429-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da Coordenação do SAAE, que faça a_x000D_
 perfuração de um Poço Artesiano, com bomba submersa, a construção de Castelo d'água, assim como a aquisição de 01 (uma) caixa d'água de 10 mil litros na Comunidade de Nova Jerusalém, região do Miriti.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3937/indicacao_n._430-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3937/indicacao_n._430-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal De Parintins, através do_x000D_
 Serviço Autônomo de Água e Esgoto- SAAE, a inclusão da Comunidade Nova Canaã no Rio Uaicurapá no programa agua no jirau e a construção de um castelo d'água na comunidade.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3938/indicacao_n._431-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3938/indicacao_n._431-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, o_x000D_
 conserto e manutenção do Moto Car utilizado pelos moradores da Comunidade do Nova Canaã.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3939/indicacao_n._432-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3939/indicacao_n._432-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3940/indicacao_n._433-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3940/indicacao_n._433-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal De Parintins, através da_x000D_
 Secretaria Municipal de Saúde para a construção de um Unidade Básica de Saúde na Comunidade São João Batista do Jacú no Rio Uaicurapá</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3941/indicacao_n._434-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3941/indicacao_n._434-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa que a empresa Amazonas Energia que faça a troca do poste de energia_x000D_
 na rua Clarindo Chaves próximo à Praça Digital, visto que há uma envergadura e rachaduras no solo devido ao peso do transformador. Em nome da Comissão de Defesa do Consumidor na Câmara Municipal, reiteramos a urgência do serviço nesta área da cidade.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3942/indicacao_n._435-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3942/indicacao_n._435-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para solicitar urgência na realização de melhorias na rua Coronel Barreto, e, dá outras providências.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3943/indicacao_n._436-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3943/indicacao_n._436-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins para que_x000D_
 convoque a todos os Secretários Municipais para ter uma conversa sobre as respostas das indicações e requerimentos enviados aos órgãos do Município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3944/indicacao_n._437-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3944/indicacao_n._437-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 as seguintes instituições: Conselho Tutelar e Corpo de Bombeiros, para a promoção da devida fiscalização nos balneários do município, com relação a_x000D_
 presença de crianças e adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_n._438-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_n._438-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins,_x000D_
 através da Secretaria Municipal de Saúde - SEMSA, a instituição da Campanha de doações de sangue mensalmente no município de Parintins e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_n._439-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_n._439-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Sindicato Rural de Parintins através do Serviço Nacional de Aprendizado Rural (SENAR), para que possa prestar apoio na atualização e emissão da Declaração de Aptidão ao PRONAF - DAP, e que seja promovido mutirão para oferecer esses serviços, nos Distritos do Mocambo e Caburi, e dá outras providências.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_n._440-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_n._440-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras_x000D_
 e Serviços Públicos (Semosp), o recapeamento das ruas do bairro Pascoal Alagio. De imediato, requeiro a capina com retirada de entulhos da via. A ação_x000D_
 é uma alternativa até a efetivação do recapeamento neste trecho da cidade.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_n._441-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_n._441-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), melhorias na Rua 10, no bairro ltaúna II. A demanda é referente aos serviços de recapeamento na via.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_n._442-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_n._442-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Coordenadoria Municipal da Guarda Civil de Parintins que aumente o quadro de funcionários durante o período do festival folclórico para que haja mais segurança à população e aos visitantes, e dá outras providências</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_n._443-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_n._443-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Saúde - SEMSA junto a Secretaria de Estado da Saúde - SES, que faça a instalação de uma Farmácia de manipulação de medicamentos no município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3956/indicacao_n._444-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3956/indicacao_n._444-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, a implantação_x000D_
 de plataformas para embarque e desembarque de cadeirantes no Aeroporto Júlio Belém.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3957/indicacao_n._445-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3957/indicacao_n._445-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal De Parintins, através da_x000D_
 Secretaria Municipal de Obras e Serviços Urbanos - SEMOSB para instalação de luminárias na Comunidade São Raimundo do Gregoste do Rio Uaicurapá</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3958/indicacao_n._446-2022_-_baba_tupunamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3958/indicacao_n._446-2022_-_baba_tupunamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio a_x000D_
 Secretaria de Obras e Serviços Públicos - SEMOSP a reforma da Escola Municipal Nuitu-Nuitu Ymye Tawa: Wepitpakup na Comunidade Indígena Nova Alegria - Rio Uaicurapá e dá outras providências</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3959/indicacao_n._447-2022_-_baba_tupunamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3959/indicacao_n._447-2022_-_baba_tupunamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio do_x000D_
 Serviço Autônomo de Água e Esgoto - SAAE, a construção de um novo castelo d'água de alvenaria para a Comunidade Indígena Nova Alegria, no rio Uaicurapa, e dá outras providências.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3960/indicacao_n._448-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3960/indicacao_n._448-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar junto as Agências Bancárias de_x000D_
 Parintins que realizem manutenção nos caixas eletrônicos, bem como, que não deixem os respectivos caixas sem dinheiro disponível para saque durante a realização do 55° Festival Folclórico de Parintins.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3961/indicacao_n._449-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3961/indicacao_n._449-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal De Parintins, a construção_x000D_
 de um castelo d'água e a aquisição de um motor de luz para a comunidade Filadélfia no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3962/indicacao_n._450-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3962/indicacao_n._450-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal De Parintins, através da_x000D_
 Secretaria Municipal de Obras e Serviços Urbanos e do Serviço Autônomo de Água e Esgoto - SAAE para construção de um castelo e bomba d'água na Comunidade São Raimundo do Gregoste do Rio Uaicurapá.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3963/indicacao_n._451-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3963/indicacao_n._451-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal De Parintins, através da_x000D_
 Secretaria Municipal de Obras e Serviços Urbanos para melhorias e ampliação de mais uma sala de aula na escola da Comunidade São Raimundo do Gregoste do Rio Uaicurapá.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3964/indicacao_n._452-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3964/indicacao_n._452-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa para solicitar da prefeitura Municipal de Parintins, implantação de um CRAS (Centro de Referencia da Assistência Social) na Agrovila do Caburi e dá outras providencias.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3965/indicacao_n._453-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3965/indicacao_n._453-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Educação - SEMED junto a Secretaria de Estado de Educação do Amazonas - SEDUC que realize a implantação do Programa Escola Nota Mil nas escolas da rede municipal e estadual sondo esta, uma forma de combater ao bullying e ao suicídio no município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3966/indicacao_n._454-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3966/indicacao_n._454-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura municipal de Parintins, através da Secretaria de Obras, que adote melhorias necessárias na calçada no trecho da subida próximo ao Porto, na Rua Gomes de Castro, Centro de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3967/indicacao_n._455-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3967/indicacao_n._455-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Irterno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto_x000D_
 á Setor de Iluminação Pública do Município, a instalação de lâmpadas na Comunidade São João Batista do Jacú e dá outras providências.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3968/indicacao_n._456-2022_-_brena_dianna_3.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3968/indicacao_n._456-2022_-_brena_dianna_3.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO para solicitar da Prefeitura Municipal de Parintins, da Secretaria Municipal e Estadual de Cultura, Turismo e Economia Criativa e das Associações Folclóricas Boi-Bumbá Caprichoso e Garantido, a promoção de um Espaço de Visitação dentro dos galpões dos bois-bumbás que contenham as alegorias e vestimentas dos quesitos folclóricos de julgamento expostos e preservados, e, dá outras providências</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3969/indicacao_n._457-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3969/indicacao_n._457-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO para solicitar da Prefeitura Municipal de Parintins, da Secretaria Municipal de Cultura - SEMCULT, acesso com prioridade ao Bumbódromo para pessoas que reconhecidamente atuaram na promoção da cultura em Parintins, e, dá outras providências</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3970/indicacao_n._458-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3970/indicacao_n._458-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Deputado Estadual Saulio Vianna,_x000D_
 que articule junto ao Governo do Amazonas, através da SEPROR e ldam, uma parceria com a Sempa, com o objetivo de liberação das máquinas para serviços de melhorias com terraplanagem e piçarramento na Estrada Princesa Isabel, na Comunidade do Máximo.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3971/indicacao_n._459-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3971/indicacao_n._459-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação ao Governo do Estado do Amazonas para realizar a sinalização de trânsito vertical e horizontal, colocar placas de identificação de logradouros, bem como, identificações turísticas da cidade, nas uas que ainda não_x000D_
 possuem.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3972/indicacao_n._460-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3972/indicacao_n._460-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins para realizar a sinalização de trânsito vertical e horizontal, colocar placas de identificação de logradouros, bem como, identificações turísticas da cidade, nas Tuas que ainda não possuem.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3973/indicacao_n._461-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3973/indicacao_n._461-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins para realizar a sinalização de trânsito vertical e horizontal, colocar placas de identificação de logradouros, bem como, identificações turísticas da cidade, nas Tuas que ainda não_x000D_
 possuem.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_n._462-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_n._462-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação ao Governo do Estado do Amazonas para realizar o recapeamento, sinalização de trânsito e identificação de logradouro dos bairros Itaúna II e Paulo Corrêa da cidade de Parintins.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_n._463-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_n._463-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), melhorias na Rua 09, 10 e 11 do residencial Vila Cristina. A demanda é referente aos serviços de recapeamento e limpeza nas vias</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3980/indicacao_n._464-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3980/indicacao_n._464-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) para que seja construído uma nova academia ao ar livre na área em frente à Igreja São Benedito - e dá outras providências</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3981/indicacao_n._465-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3981/indicacao_n._465-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal e da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para realizar a RECUPERAÇÃO DA GRADE DE PROTEÇÃO DA PONTE QUE FICA NA ESTRADA ODOVALDO NOVO, PRÓXIMO À CIDADE GARANTIDO</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3982/indicacao_n._466-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3982/indicacao_n._466-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal e da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para solicitar o ASFALTAMENTO E RECAPEAMENTO DA RUA SILVES (FEIRA DO BAGAÇO).</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3983/indicacao_n._467-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3983/indicacao_n._467-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal e ao Corpo de Bombeiros de Parintins disponibilizar SOCORRISTA PARA O BALNEÁRIO DO CANTAGALO.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3984/indicacao_n._468-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3984/indicacao_n._468-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo, através da SEMOSP - Secretária Municipal de Obras e Serviços Públicos, que faça melhorias nas ruas do Residencial Vila Cristina.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3985/indicacao_n._469-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3985/indicacao_n._469-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras que realize a manutenção das máquinas das academias ao ar livre, e dá outras providências.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3986/indicacao_n._470-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3986/indicacao_n._470-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Mesa Diretora desta Casa Legislativa a realização de uma Audiência Pública, com a finalidade de apresentação do Relatório de Execução Orçamentária e Financeira da Prefeitura Municipal de Parintins, referente ao Primeiro Quadrimestre de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3988/indicacao_n._471-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3988/indicacao_n._471-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, a pavimentação da Rua 3, bairro da União e dá outras providências.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3989/indicacao_n._472-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3989/indicacao_n._472-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, solução para a obra da Rua Coronel Barreto Batista, no bairro São Francisco e dá outras providências.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3991/indicacao_n._473-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3991/indicacao_n._473-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, que disponibilize balsas do para o serviço de atracação dos barcos, na rampa do Mercado Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3995/indicacao_n._474-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3995/indicacao_n._474-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto a Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, à adoção da seguinte medida político administrativa de interesse da comunidade: promova manutenção e limpeza pelo menos uma vez por mês dentro dos bairros de nossa cidade e dá outras providências</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3996/indicacao_n._475-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3996/indicacao_n._475-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a manutenção asfáltica da Rua Nossa Senhora das Graças, Bairro Itaúna 2 e dá outras providências.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3999/indicacao_n._476-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3999/indicacao_n._476-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO ao Governo do Estado junto a Prefeitura Municipal de Parintins, que realize a instalação de câmeras de vigilância nas ruas de Parintins como ferramenta para combater a criminalidade no município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4003/indicacao_n._477-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4003/indicacao_n._477-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins, por meio do Serviço Autônomo de Água e Esgoto (Saae), a perfuração de poço artesiano em localidade denominada Núcleo Paraíso do Barro e dá outras providências</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4004/indicacao_n._478-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4004/indicacao_n._478-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para que realize a instalação da tampa do bueiro da rua Pe. Francisco Luppino, no bairro do ltaúna 2, e dá outras providências.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4008/indicacao_n._479-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4008/indicacao_n._479-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação para Mesa Diretora da Câmara Municipal de Parintins, que seja realizada uma Audiência Pública com a finalidade de tratar do Setor Primário de Parintins. Visando melhorias e incentivo aos trabalhos de produção do município</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4009/indicacao_n._480-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4009/indicacao_n._480-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Saúde - SEMSA a Implantação de um Banco de Leite Humano para o município de Parintins</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4010/indicacao_n._481-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4010/indicacao_n._481-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Saúde - SEMSA para que seja verificada a possibilidade da realização de contrato com a Clínica Renal para atender paciente renais em geral com o serviço de hemodiálise</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Secretaria Municipal de Obras e Serviços Públicos e à Prefeitura Municipal de Parintins para realização em caráter de urgência da reforma e melhoria do CENTRO EDUCACIONAL INFANTIL ALVORADA.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4015/indicacao_n._483-2022_-_telo_pinto_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4015/indicacao_n._483-2022_-_telo_pinto_.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, ao Poder Executivo o uso do prédio do Restaurante Popular para transformá-lo em um Centro de Gastronomia</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_n._484-2022-_marcia_baranda_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_n._484-2022-_marcia_baranda_.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Urbanos melhorias no Porto da Caçapava em caráter de urgência.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_n._485-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_n._485-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal e da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para REALIZAR AMPLIAÇÃO E REFORMA DA ESCOLA MUNICIPAL ENEAS GONÇALVES, LOCALIZADA NA ZONA RURAL (COMUNIDADE DO BUIUÇU-CABURI).</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_n._486-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_n._486-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Saúde e ao Governo do Estado do Amazonas no sentido de solicitar uma MÁQUINA DE RESSONÂNCIA MAGNÉTICA, bem como os profissionais necessários para a sua utilização e manutenção desse serviço, e, dá outras providências</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_n._487-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_n._487-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal e empresas de telefonia móvel de Parintins (TIM, OI, VIVO ou CLARO), solicitando melhorias e ampliação no sinal (cobertura) de telefonia móvel, bem como o sinal de internet 3G e 4G, no município e nas comunidades do interior</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_n._488-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_n._488-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, o patrulhamento dos locais públicos do município através da guarda municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_n._489-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_n._489-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, que realize a pintura em faixa de pedestre em frente ao prédio da Secretaria Municipal de Educação - SEMED, Avenida Paraíba, e dá outras providências</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_n._490-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_n._490-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, aquisição de uma ambulancha para suprir as necessidades dos moradores da região do Aduacá</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_n._491-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_n._491-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação - SEMED, manutenção e limpeza nos aparelhos condicionadores de ar da escola Municipal "Divino Espirito Santo", localizada na comunidade Divino Espírito Santo, região do Aduacá.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_n._492-2022-_alex_garcia_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_n._492-2022-_alex_garcia_.pdf</t>
   </si>
   <si>
     <t>Requeiro nos temos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Turismo (SEMTUR) a realização de uma Feira Gastronômica com o intuito de fortalecer a agroindústria de Parintins</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_n._493-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_n._493-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP)! Setor da Iluminação Pública, melhorias bem como Drenagem, asfalto e instalação de luminárias no Ramal São Miguel Comunidade Parananema e dá outras providências</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_n._494-022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_n._494-022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa ao Governo do Estado, por meio da Secretaria de Estado de Educação e Qualidade de Ensino do Amazonas (SEDUC), solicito que seja feita com urgência a reforma dos banheiros da Escola Estadual do Caburi</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_n._495-022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_n._495-022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Secretaria Municipal de Obras e Serviços (SEMOSP) e Coordenadoria de Iluminação Pública, na pessoa do senhor Juscelino Carioca, melhorias para os moradores da Comunidade Nossa Senhora das Graças do Paraná do Limão de Cima. A demanda é referente à instalação de 10 luminárias</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4033/indicacao_n._496-022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4033/indicacao_n._496-022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura municipal de Parintins, bem como Secretaria Municipal de Saúde (SEMSA), solicito que os hospitais de Parintins tenham cartazes informativos sobre os direitos da gestante de acordo com a Lei 11.108, de 2005</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4034/indicacao_n._497-2022-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4034/indicacao_n._497-2022-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a Implantação da Delegacia Especializada de Atendimento à Mulher no município de Parintins</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4035/indicacao_n._498-2022-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4035/indicacao_n._498-2022-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura de Parintins, por meio da Secretaria Municipal de Educação, informações acerca do Programa Saúde na Escola (PSE), através da Portaria no 3.662/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4036/indicacao_n._499-2022-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4036/indicacao_n._499-2022-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para a realização da pavimentação na Avenida Geny Bentes, cruzamento com Rua Messias Augusto.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4037/indicacao_n._500-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4037/indicacao_n._500-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, o serviço de nivelamento das ruas do Distrito Industrial, bairro Djard Vieira e dá outras providências</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_n._501-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_n._501-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, o serviço de limpeza da rua Osmar Faria, no bairro Jacareacanga e dá outras providências</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_n._502-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_n._502-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, limpeza e roçagem do campo da Orla da Francesa bairro de Santa Clara e dá outras providências</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Agência Fluvial da Capitania dos Portos de Parintins, um decreto com o intuito de prevenir que motocicletas sem documentação sejam transportados nas embarcações que atuam no município de Parintins</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_n._504-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_n._504-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Governo do Estado do Amazonas, por meio da Secretaria de Estado de Segurança Pública do Amazonas - SSP/AM, para que promova serviço de policiamento ostensivo no município de Parintins</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_n._505-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_n._505-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins a construção de um Hospital Pediátrico para oferecer um atendimento especializado às crianças, seja em situações de baixa, média ou alta complexidade hospitalar</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_n._506-2022-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_n._506-2022-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa, solicito que seja feita uma visita do Serviço Autônomo de Água e Esgoto (SAAE) para averiguar a situação do poço artesiano da Comunidade do São Marcos - Lago da Esperança e dar outras providências</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_n._507-2022-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_n._507-2022-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Secretaria Municipal de Educação (Semed), solicito em caráter de urgência construção de um novo prédio para a Escola Municipal Nossa Senhora das Graças - Comunidade Nossa Senhora das Graças do Paraná do Limão de Cima. De imediato que se faça reparos na estrutura da escola</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_n.508-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_n.508-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno, desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Assistência Social - SEMASTH a Realização de Cursos Itinerantes na Estação Cidadania, sendo: corte e costura, capitonê, bordado em fita, bichinhos em feltro, aplique em tecido, puff de garrafa pet, pedrarias em sandálias e pinturas em guardanapos, coordenado pela equipe do Centro de Costura Dona Cota</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_n.509-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_n.509-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins a possibilidade de contratação de Psicólogos para o atendimento de Profissionais da Educação no município de Parintins.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_n._510-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_n._510-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, elaboração de calendário de limpeza para o Cemitério Municipal São José e dá outras providências</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_n._511-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_n._511-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, a finalização da obra da Rua 24 de janeiro com a rua 11, no bairro Paulo Correa e dá outras providências</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_n._512-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_n._512-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, para a Reativação do acesso à internet por Wi-Fi na Praça Digital (Praça do Cristo)</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_n._513-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_n._513-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO ao Departamento Nacional de lnfraestrutura de Transporte - DNIT que faça a manutenção das luminárias das boias de sinalização marítima do cais do porto de Parintins, e dá outras providências</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_n._514-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_n._514-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins a Construção de uma Quadra Poliesportiva na Comunidade Paraná do Espírito Santo do Meio. Para incentivar o esporte e lazer nas comunidades rurais do Município</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_n._515-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_n._515-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins através da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) a construção do castelo d'água de concreto para Comunidade Nossa Senhora Aparecida do Miriti</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_n._516-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_n._516-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), e a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) para que seja feita a reforma da escola na Comunidade Boa vista do Itaboraí, e dá outras providências</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4063/indicacao_n._517-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4063/indicacao_n._517-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), e a Secretaria Municipal de Obras e Serviços Públicos (SEMOSP) para que seja feita a reforma da escola na Comunidade São José do Itaboraí, e dá outras providências</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4064/indicacao_n._518-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4064/indicacao_n._518-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para promover o reparo do trecho da estrada do Macurany, próximo à pista de MotoCross, e levantamento de outros pontos da estrada que estejam necessitando de reparo.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_n._519-2022-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_n._519-2022-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa a realização de Sessão Especial para debater sobre o Projeto Social Quebrando o Silêncio realizado pelo Ministério de Mulher da Igreja Adventista do Sétimo Dia, no dia 26 de agosto de 2022. O objetivo é prevenir e combater a violência contra crianças, mulheres e idosos, além de orientar as vítimas a buscar ajuda dos órgãos competentes.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Márcia Baranda, Alex Garcia, Babá Tupinambá, Brena Dianná, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins para instalação de brinquedos adaptados para crianças com necessidades especiais nas dependências do Parque Cidade da Criança Pichita Cohen e em praças públicas no município de Parintins.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>Alex Garcia, Márcia Baranda, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4072/indicacao_n._521-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4072/indicacao_n._521-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar á Prefeitura Municipal de Parintins por meio do Serviço Autônomo de Água e Esgoto de Parintins SAAE e Secretaria Municipal de Obras e Serviços Públicos (Semosp), para que façam a expansão da rede de água do bairro Independência, na Comunidade de Vila Amazônia</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4073/indicacao_n._522-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4073/indicacao_n._522-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a realização do serviço de drenagem urbana na estrada do Macurany, Comunidade do Macurany, no trecho que dá acesso ao Residencial Vila Cnstina</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4074/indicacao_n._523-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4074/indicacao_n._523-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar á Prefeitura Municipal de Parintins por meio do Serviço Autônomo de Água e Esgoto de Parintins - SAAE, a implantação do Programa Água no Jirau, na Comunidade do Zé Miri, Zona Rural de Parintins</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4075/indicacao_n._524_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4075/indicacao_n._524_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Serviço Autônomo de Agua e Esgoto - SAAE que realize expansão no fornecimento de agua na comunidade do São Tomé no distrito do Mocambo do Arari, e dá outras providências</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_n._525_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_n._525_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Empresa Amazonas Energia na pessoa do Sr. Paulo Franciné à expansão elétrica da comunidade do São Tomé no Distrito do Mocambo do Arari, e dá outras providências</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4077/indicacao_n._526_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4077/indicacao_n._526_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Empresa Municipal de Trânsito e Transporte - EMTT, que realize a pintura em faixa de pedestre em frente à Casa Lotérica, localizada na Avenida Paraíba, e dá outras providências</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_n._527-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_n._527-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇAO a Secretaria Municipal de Saúde que disponibilize e faça a divulgação do Centro de Valorização da Vida para a população parintinense, e dá outras providências.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_n._528-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_n._528-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura de Parintins suporte na realização de exames realizados na capital do estado aos candidatos parintinenses aprovados no concurso público da Polícia Militar do Amazonas, e dá outras providências</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>Flávio Farias, Alex Garcia, Babá Tupinambá, Brena Dianná, Márcia Baranda, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_n._529-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_n._529-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar ao Governo do Estado do Amazonas, através da Secretaria de Estado de lnfraestrutura - SEINFRA, para que faça o recapeamento asfáltico das ruas do Residencial Vila Cristina e dá outras providências</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Flávio Farias, Afonso Caburi, Alex Garcia, Brena Dianná, Márcia Baranda, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_n._530-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_n._530-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que construa uma escada de concreto na comunidade de Santo Antônio do Mocambo do Arari e dá outras providências</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_n._531-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_n._531-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, através da Coordenadoria da Guarda Municipal para que forneça efetivo para prestar segurança nos postos de Saúde de Parintins e dá outras providências</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Márcia Baranda, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Flávio Farias, Massilon Cursino, Naldo Lima, Telo Pinto, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_n._532-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_n._532-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da Secretaria Municipal de Assistência Social, Trabalho e Habitação - SEMASTH para criação do Serviço de Acolhimento para LGBTQIA+.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_n._533-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_n._533-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras, solicito o recapeamento do Beco Corrêa Neto localizado no Bairro Paulo Corrêa. De imediato peço que seja feita a limpeza no local com serviço de capina</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_n._534-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_n._534-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa da Prefeitura de Parintins, junto a Secretaria Municipal de Educação (Semed), Secretaria de Estado de Educação (Seduc) e Secretaria Municipal de Obras e serviços Públicos (Semosp), solicito que seja providenciado uma cobertura no ponto de ônibus para os alunos da rede municipal e estadual que utilizam do transporte público no Bairro da União</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_n._535-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_n._535-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Amazonas Energia e Coordenadoria de Iluminação Pública, na pessoa do senhor Juscelino Carioca a regulação do sistema de iluminação no campo de futebol da Comunidade Rural do Zé Açú. A demanda é referente à instalação de luminárias e posteamento</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_n._536-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_n._536-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE/ Parintins), a construção de um poço artesiano na Vila Siqueira, que faz parte da Comunidade Rural Divino Espírito Santo do Aduacá.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>Alex Garcia, Babá Tupinambá, Brena Dianná, Flávio Farias, Massilon Cursino, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_n._537-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_n._537-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar junta à Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Trânsito e Transporte de Parintins (EMTT) que faça a utilização do gelo-baiano (blocos de concreto) para orientar o trânsito de veículos na descida da Ponte Amazonino Mendes.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4092/indicacao_n._538-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4092/indicacao_n._538-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar do Tribunal de Contas do Estado Amazonas (TCE) o curso sobre emenda parlamentar e transferência voluntária (convênio, termo de fomento, termo de colaboração e termo de cooperação), e dá outras providências.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4093/indicacao_n._539-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4093/indicacao_n._539-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder _x000D_
 Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da _x000D_
 Empresa Municipal de Trânsito e Transportes – EMTT, para que realize a _x000D_
 manutenção do semáforo no bairro de Francesa, e dá outras providências.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4094/indicacao_n._540-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4094/indicacao_n._540-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder _x000D_
 Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto _x000D_
 à Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o serviço de _x000D_
 limpeza da Lagoa da Francesa e dá outras providências.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4095/mozart.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4095/mozart.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder _x000D_
 Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto _x000D_
 à Secretaria Municipal de Obras – SEMOSP, reparos na via Mozart de Freitas no _x000D_
 bairro Emilio Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_a_semed_-_sao_jose_-.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_a_semed_-_sao_jose_-.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), e Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que construa uma nova escola em alvenaria na Comunidade São José do Itaboraí e dá outras providências.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>Márcia Baranda, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4096/indic._teste_rapido_tuberculose.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4096/indic._teste_rapido_tuberculose.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria _x000D_
 Municipal de Saúde para a Implantação de Serviço de Teste Rápido Molecular – TRM _x000D_
 para Diagnóstico de Tuberculose no município de Parintins.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4097/indic._contratacao_de_seguranca_parque_de_exposicao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4097/indic._contratacao_de_seguranca_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, para a possibilidade de _x000D_
 contratação de guarda municipal ou segurança para atuar nas dependências do _x000D_
 Parque de Exposição onde funcionam o Setor de Resgate e o Setor de Zoonoses do _x000D_
 município.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_n._545-2022-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_n._545-2022-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), solicito providências quanto ao asfaltamento das ruas 01, 02 e 03 do bairro Pascoal Alággio</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4103/indicacao_no__546.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4103/indicacao_no__546.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através do Setor de Iluminação Pública e o seu Coordenador Juscelino Carioca, que faça a manutenção das luminárias das comunidades do Remanso e São Tomé, ambas no Mocambo do Ararí.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4104/indicacao_no_548.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4104/indicacao_no_548.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através da Secretaria de Produção, que possa enviar maquinário para fazer a manutenção da estrada que dá acesso a comunidade do São Tomé, no mocambo do Ararí ao terreno dos agricultores com urgência.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4102/indicacao_no_549.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4102/indicacao_no_549.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através da Secretaria de Educação, que faça a conclusão da reforma da Escola Tsukasa Yatsuka, na Vila Amazônia.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4115/indicacao_n._550-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4115/indicacao_n._550-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), solicito o recapeamento da rua 03 do Bairro da União. De imediato peço que seja feita a limpeza no local</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4116/indicacao_n._551-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4116/indicacao_n._551-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa a Coordenadoria de Iluminação Pública, na pessoa do senhor Juscelino Carioca solicito a instalação de luminárias para a Comunidade Novo Oriente – Rio Tracajá.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4117/indicacao_n._552-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4117/indicacao_n._552-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Sistema Autônomo de Água e Esgoto (SAAE), para que seja feita o concerto ou troca de uma bomba d’água na Comunidade Novo Oriente – Rio Tracajá</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>Afonso Caburi, Márcia Baranda, Massilon Cursino, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4118/indicacao_n._553-2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4118/indicacao_n._553-2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Coordenação de Ensino Mediado por Tecnologia em Parintins, na pessoa da senhora, Conceição Regina, implantação do ensino tecnológico na Escola Municipal “Nossa Senhora das Graças”, localizada na comunidade Nossa Senhora das Graças do Aduacá, região do Caburi.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4129/indicacao_no554.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4129/indicacao_no554.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Secretaria Municipal de Obras e Serviços Públicos que faça a manutenção do asfalto e a instalação do sistema de drenagem urbana na esquina entre as ruas Dr. Romualdo Corrêa e rua 3 do bairro Itaúna 2, e dá outras providências.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4130/indicacao_no555.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4130/indicacao_no555.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Secretaria Municipal de Obras e Serviços Públicos que realize a manutenção do asfalto da esquina entre o Beco Barbosa com a rua Carvalho Leal no bairro São Benedito, e dá outras providências.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>Babá Tupinambá, Márcia Baranda, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4119/indicacao_n._556-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4119/indicacao_n._556-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Serviço Autônomo de Água e Esgoto – SAAE que realize a troca da bomba d’água da Comunidade do Aninga e dá outras providências.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4120/indicacao_n._558-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4120/indicacao_n._558-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, o serviço de limpeza da Travessa Simeão com a rua Massaranduba, no bairro Djard Vieira e dá outras providências.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Babá Tupinambá, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4121/indicacao_n._558-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4121/indicacao_n._558-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, a reiteração do pedido solicitado da reforma da ponte do beco Pe. Torquato, no bairro Palmares e dá outras providências.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4124/indicacao_n._559-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4124/indicacao_n._559-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Câmara Municipal de Parintins para que sejam viabilizados intérpretes da Língua Brasileira de Sinais (LIBRAS) como forma de inclusão nas ações deste Parlamento</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>Márcia Baranda, Babá Tupinambá, Cabo Linhares, Fernando Menezes, Flávio Farias, Massilon Cursino, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4125/indicacao_n._560-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4125/indicacao_n._560-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Empresa Municipal de Trânsito e Transportes – EMTT junto ao Departamento Estadual de Trânsito – DETRAN para que realize estudos de melhorias que possam ser feitas no trânsito da Rua Paraíba</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4126/indicacao_n._561-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4126/indicacao_n._561-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal indicação à Prefeiitura Municipal atraves do Sistema Autonomo de Água e Esgoto (SAAE), para que faça o restabelecimento na distribuição de água no bairro Independencia Vila Amazôniae da outras providencias</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4122/indicacao_a_semed_-_sao_pancracio_564.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4122/indicacao_a_semed_-_sao_pancracio_564.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de _x000D_
 Parintins, por meio da Secretaria Municipal de Educação (SEMED), a aquisição de ventiladores para a Escola Municipal (anexo) Drª. Maria Creuza, São Pâncracio, Rio Mamuru e dá outras providências.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4123/indicacao_a_seduc_-_nossa_senhora_das_lagrimas_563.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4123/indicacao_a_seduc_-_nossa_senhora_das_lagrimas_563.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEMED), e Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a reforma do prédio e a ampliação do anexo, bem como a instalação de novos ares-condicionados para a Escola Municipal Nossa Senhora das Lágrimas na Ponta- Alta, Rio _x000D_
 Mamurú e dá outras providências.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4131/toledo_pizza_saae_tracja.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4131/toledo_pizza_saae_tracja.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal indicação à Prefeitura Municipal de Parintins através do Sistema Autônomo de Água e Esgoto (SAAE), a construção de um castelo de abastecimento de água com caixa d’água de 5 (cinco) mil litros, para a Comunidade Toledo Piza, Região do Tracajá, e dá outras providências.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4134/08-_dia_01__indicacao_568-_ramal_para_nucleo_do_barro.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4134/08-_dia_01__indicacao_568-_ramal_para_nucleo_do_barro.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), abertura de Ramal que liga a estrada da Valéria à localidade denominada Núcleo Paraíso do Barro, na comunidade Divino Espírito Santo – região da Valéria, com urgência, e dá outras providências.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>Brena Dianná, Márcia Baranda, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4158/estado_do_amazonas_3.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4158/estado_do_amazonas_3.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DA QUADRA POLIESPORTIVA RUBENS DOS SANTOS.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4167/indic._570_acoes_educativas_variolas_dos_macacos.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4167/indic._570_acoes_educativas_variolas_dos_macacos.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, através da _x000D_
 Secretaria Municipal de Saúde para que realize ações educativas contra a varíola dos _x000D_
 macacos nas escolas do município de Parintins em caráter de urgência.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4143/indicacao_sedema_-_praia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4143/indicacao_sedema_-_praia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar junta à Prefeitura Municipal de Parintins, por meio da Secretaria de Desenvolvimento Sustentável e Meio Ambiente (Sedema), a limpeza das praias do Uaicurapá e a realização de ações educativas sobre o destino correto dos resíduos sólidos.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4138/rua_6_-_572.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4138/rua_6_-_572.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras – SEMOSP, a finalização da melhoria na via da rua 6 do bairro da União e dá outras providências.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4142/573_efetivo_policial.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4142/573_efetivo_policial.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Governo do Estado junto à Secretaria de Segurança Pública o aumento do efetivo policial no município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4137/emtt_-_574.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4137/emtt_-_574.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Empresa Municipal de Trânsito e Transportes – EMTT, para que realize a pintura da faixa de pedestre em frente ao Bumbódromo, na Avenida Paraíba e dá outras providências.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4148/indicacao_576.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4148/indicacao_576.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através do Setor de Iluminação Pública e o seu Coordenador Juscelino Carioca, que faça a troca das luminárias a vapor pelas de led na comunidade do São Sebastião do Juruá na região do Rio Tracajá.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4149/indicacao_577.docx</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4149/indicacao_577.docx</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através da Coordenação do SAAE- Sistema Autônomo de Água e Esgoto, para que faça a construção de um Castelo D’água, assim como a aquisição de 01 (uma) Caixa D’água de 5.000 litros para a comunidade do São Sebastião do Juruá na região do Rio Tracajá.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4147/indicacao_578.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4147/indicacao_578.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através da Secretaria de Educação para que faça a construção de uma Escola na comunidade do São Sebastião do Juruá na região do Rio Tracajá.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4152/estado_do_amazonas.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4152/estado_do_amazonas.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO à Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP e da Empresa Municipal de Trânsito e Transportes – EMTT para finalizar a obra pendente e sinalizar de forma adequada o trecho da Estrada Odovaldo Novo.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4135/indicacao_para_o_saae_-_cajual_rio_uaicurapa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4135/indicacao_para_o_saae_-_cajual_rio_uaicurapa.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa a INDICAÇÃO à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp) e Serviço Autônomo de Água e e esgoto (Saae), a construção de um castelo d’água em alvenaria e a aquisição de uma  caixa d’água de 10 mil litros para Comunidade Cajual – Rio Uaicurapá – e dá outras providências.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4150/indicacao_para__a_semosp-terra_preta_mamuru_581.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4150/indicacao_para__a_semosp-terra_preta_mamuru_581.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (SEDUC) e Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), a reforma da Escola São José na Terra Preta, rio Mamurú, bem com a aquisição de novos Ares-condicionados para o local e dá outras providências</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4140/582-indicacao_--_energia_--_comunidade_simeao_-_agosto_-_2022_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4140/582-indicacao_--_energia_--_comunidade_simeao_-_agosto_-_2022_1.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Coordenadoria de Iluminação Pública, na pessoa do senhor Juscelino Carioca, providencie soluções para os problemas nas luminárias da Comunidade Simeão Socorro – Rio Mamuru.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4139/583--indicacao__-_iluminacao_-_comunidade_sao_tome-_agosto_--_22.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4139/583--indicacao__-_iluminacao_-_comunidade_sao_tome-_agosto_--_22.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à a Coordenação de Iluminação Pública, na pessoa do senhor Juscelino Carioca, a regulação do sistema de iluminação no campo de futebol da Comunidade São Tomé do Mocambo. A demanda é referente à instalação de luminárias.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4141/584-indicacao_-_santo_antonio_do_araua_-_agosto_-_22_2.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4141/584-indicacao_-_santo_antonio_do_araua_-_agosto_-_22_2.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE), solicito a regulação da distribuição de água para os moradores da Comunidade do Santo Antônio do Arauá – rio Mamuru e dar outras providências.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Mateus Assayag, Alex Garcia, Márcia Baranda, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4151/indicacao_para_prefeitura_psicologos..pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4151/indicacao_para_prefeitura_psicologos..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO à Prefeitura Municipal de Parintins a solicitação de contratação de psicólogos na rede de saúde pré-natal. Com objetivo de intensificar o serviço psicológico para grávidas e puérperas, bem como, prevenir situações diversas que possam acontecer no processo gestacional.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4153/indicacao_luzes_piloto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4153/indicacao_luzes_piloto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins que encaminhe ao setor competente um pedido de ação, no sentido de fiscalizar a manutenção de luzes-pilotos das torres de comunicação instaladas no município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4154/indicacao_setor_terras_cert.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4154/indicacao_setor_terras_cert.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, através da Coordenadoria de Arrecadação de Terras, com cópia para a Procuradoria do Município, a extinção da cobrança de taxa para expedição de certidão negativa (nada-consta), e dá outras providências.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4159/indicacao_591.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4159/indicacao_591.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP, que faça a manutenção da rua 10 do bairro Itaúna II, e dá outras providências.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4160/indicacao_593.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4160/indicacao_593.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno desta Casa Legislativa INDICAÇÃO a Secretaria Municipal de Obras e Serviços Públicos que faça a limpeza da rua 4B do bairro União, e dá outras providências.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4156/coronel_barreto_batista_594.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4156/coronel_barreto_batista_594.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras – SEMOSP, recuperação da obra inacabada na rua Coronel Barreto Batista no bairro de São Francisco, e da outras providências.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4157/ruas_uaicurapa_e_alcides_seixas_-_595.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4157/ruas_uaicurapa_e_alcides_seixas_-_595.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras – SEMOSP, recuperação do cruzamento entre as ruas Uaicurapá e Alcides Seixas, e dá outras providências</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4155/indicacao_-_espaco_recriacao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4155/indicacao_-_espaco_recriacao.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar junta à Prefeitura Municipal de Parintins, por meio da Secretaria de Desenvolvimento Sustentável e Meio Ambiente (Sedema) e da Secretaria Municipal de Obras e Serviços Públicos (Semosp), que seja destinado um espaço público para recreação e lazer dos cães e seus tutores.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4163/indicacao_para_troca_de_luminarias_no_bairro_da_uniao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4163/indicacao_para_troca_de_luminarias_no_bairro_da_uniao.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Secretaria Municipal de Obras e Serviços Públicos, (Semosp) Setor de Iluminação Públicas para que execute a manutenção ou troca das luminárias da Orla do bairro União e dá outras providências.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4164/598-indicacao__-recapeamento_estrada-_agosto_--_22.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4164/598-indicacao__-recapeamento_estrada-_agosto_--_22.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa ao Governo do Estado do Amazonas, solicito o asfaltamento da estrada da Comunidade São Tomé para chegar a Comunidade São José.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4165/599-indicacao_lixeiras_publicas_22.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4165/599-indicacao_lixeiras_publicas_22.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria de Obras e Serviços Públicos (Semosp), a instalação de lixeiras no bairro Pascoal Alaggio. A iniciativa permite que os resíduos descartados sejam armazenados corretamente até o momento em que são recolhidos pelos carros coletores.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4171/indicacao_n._600-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4171/indicacao_n._600-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins para que faça parceria com a Universidade Federal do Amazonas – UFAM para oferecer curso de Graduação e Pós Graduação a servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Afonso Caburi, Flávio Farias, Márcia Baranda, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4172/44-_n.s_gracas_-eja.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4172/44-_n.s_gracas_-eja.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Educação - SEMED, Implantação do Ensino Médio, na Modalidade EJA, na Escola Municipal ”Nossa Senhora das Graças” do Aduacá, região do Caburi.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4173/45-_n.s_gracas_-_veiculo_triciclo_cargo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4173/45-_n.s_gracas_-_veiculo_triciclo_cargo.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, 01 (um) veículo, triciclo cargo para atender as necessidades dos produtores rurais da Comunidade Nossa Senhora das Graças do Aduacá, região do Caburi.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4174/46-_n.s_gracas_-__abertura_na_estrada_..pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4174/46-_n.s_gracas_-__abertura_na_estrada_..pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 69 do Regimento Interno desta Casa Legislativa, no sentido de solicitar da Prefeitura Municipal de Parintins, através  da Secretaria Municipal de Obras e Serviços Públicos – SEMOSP e Secretaria Municipal de Produção e Abastecimento – SEMPA, que providencie abertura de estrada no trecho Altamira, Terra Preta, Vila Lopes, e Vila Amizade até a Comunidade Nossa Senhora das Graças do Aduacá.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4175/indicacao_-_prefeitura_-_ponte_parana_do_meio.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4175/indicacao_-_prefeitura_-_ponte_parana_do_meio.pdf</t>
   </si>
   <si>
     <t>Requeiro nos temos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), reparos na ponte da Comunidade do Divino Espírito Santo – Paraná do Meio, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4176/ind._semaforo_nacoes_unidas_e_senador_alvaro_maia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4176/ind._semaforo_nacoes_unidas_e_senador_alvaro_maia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Empresa _x000D_
 Municipal de Trânsito e Transportes – EMTT junto ao Departamento Estadual de _x000D_
 Trânsito – DETRAN para implantação de semáforo na Avenida Nações Unidas _x000D_
 esquina com a Rua Senador Álvaro Maia e dá outras providências.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4177/ind._melhorias_escola_e_ar_condicionados_sao_sebastiao_do_jara.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4177/ind._melhorias_escola_e_ar_condicionados_sao_sebastiao_do_jara.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria _x000D_
 Municipal de Educação- SEMED para que realize melhorias na estrutura da Escola e _x000D_
 conserto dos condicionadores de ar da comunidade São Sebastião do Jará no Rio _x000D_
 Uacurapá.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4178/ind._ampliacao_da_ubs_cassiano_carmo_no_maranhao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4178/ind._ampliacao_da_ubs_cassiano_carmo_no_maranhao.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria _x000D_
 Municipal de Saúde - SEMSA para ampliação da UBS Cassiano Carmo na _x000D_
 Comunidade Nossa Senhora das Graças no Maranhão e dá outras providências.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4179/ind._retorno_da_ambulancha_paraa_com._sao_joao_batista_do_jacu.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4179/ind._retorno_da_ambulancha_paraa_com._sao_joao_batista_do_jacu.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria _x000D_
 Municipal de Saúde - SEMSA para que disponibilize o retorno da ambulancha para a _x000D_
 Comunidade São João Batista do Jacú e dá outras providências.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4180/ind._luminarias_e_melhorias_na_estrutura_do_castelo_dagua_sao_sebastiao_do_jara.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4180/ind._luminarias_e_melhorias_na_estrutura_do_castelo_dagua_sao_sebastiao_do_jara.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, para que realize melhorias _x000D_
 na estrutura do castelo d’água e conclusão da instalação das luminárias para o quadro _x000D_
 da comunidade São Sebastião do Jará no Rio Uacurapá.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4182/limpeza_brasilia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4182/limpeza_brasilia.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras – SEMOSP, limpeza e terraplanagem na comunidade da Brasília, e dá outras providências.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4183/luminarias_de_led.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4183/luminarias_de_led.pdf</t>
   </si>
   <si>
     <t>Indico nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio do setor de iluminação público, para que realize a troca das luminárias de led nos postes em frente ao Ginásio Elias Assayag e em torno, e dá outras providências.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4185/limpeza_rua_parintitim_bairro_lady_laura.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4185/limpeza_rua_parintitim_bairro_lady_laura.pdf</t>
   </si>
   <si>
     <t>Limpeza da rua Parintintim localizada no bairro Lady Laura.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>Alex Garcia, Flávio Farias, Márcia Baranda, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4186/indicacao_-_prefeitura_-_comunidade_varre_vento.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4186/indicacao_-_prefeitura_-_comunidade_varre_vento.pdf</t>
   </si>
   <si>
     <t>Requeiro nos temos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação (Semed) e Secretaria Municipal de Obras e Serviços Públicos (Semosp), melhorias na cozinha da Escola Municipal São Francisco de Assis, da Comunidade do Varre Vento, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4188/indicacao_n._614-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4188/indicacao_n._614-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE/ Parintins), a construção de um poço artesiano no loteamento do Xangai.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>Afonso Caburi, Márcia Baranda, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4189/43-2022_contracao_medico_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4189/43-2022_contracao_medico_caburi.pdf</t>
   </si>
   <si>
     <t>Contratação de médico para atender na Unidade de Saúde "Denizal Pereira"- Distrito do Caburi.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4190/indicacao_001.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4190/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através da Coordenação do SAAE- Sistema Autônomo de Água e Esgoto, para que faça a aquisição de 02 (duas) Caixas D’água de 10.000 litros cada para a comunidade do São Sebastião do Jará na região do Rio Uaicurapá.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4191/indicacao____002.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4191/indicacao____002.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através da Secretaria de Obras que faça reforma da calçada da Escola da Comunidade do Divino, da Região do Aduacá.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4192/indicacao_____003.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4192/indicacao_____003.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através do Coordenador de Iluminação Pública de Parintins o Sr. Juscelino Carioca, que faça a troca das Luminárias da Comunidade do Divino, da Região do Aduacá.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4193/indicacao_da_reforma_da_escola_municipal_do_manain.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4193/indicacao_da_reforma_da_escola_municipal_do_manain.pdf</t>
   </si>
   <si>
     <t>Fornecimento de energia elétrica, água e outros serviços à Escola Municipal do Manain, comunidade pertencente ao Rio Mamuru.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4194/indicacao_-_nova_esperanca__comunidade_santa_terezinha_do_badajos.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4194/indicacao_-_nova_esperanca__comunidade_santa_terezinha_do_badajos.pdf</t>
   </si>
   <si>
     <t>Reforma e Ampliação da Escola Municipal Nova Esperança – Comunidade Santa Terezinha do Badajós</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4195/indicacao_para_ponte_no_parananema.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4195/indicacao_para_ponte_no_parananema.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Parintins, por meio da Secretaria Municipal da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), para que_x000D_
 seja construída uma ponte na Comunidade São Miguel ( Parananema) e a Valdir Viana (Aninga)</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4196/ind._pintura_e_conserto_de_ar_condicionados_nossa_senhora_da_saude.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4196/ind._pintura_e_conserto_de_ar_condicionados_nossa_senhora_da_saude.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, para manutenção dos _x000D_
 condicionadores de ar e pintura para identificação da Escola Municipal Maria Júlia na _x000D_
 Comunidade Nossa Senhora da Saúde - Canarinho no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>Márcia Baranda, Brena Dianná</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4197/ind._nova_escola_sagrado_coracao_no_rio_tracaja.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4197/ind._nova_escola_sagrado_coracao_no_rio_tracaja.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria _x000D_
 Municipal de Educação – SEMED e Secretaria Municipal de Obras e serviços Urbanos_x000D_
 - SEMOSB para construção de uma nova escola para a Comunidade Sagrado _x000D_
 Coração de Jesus no Rio Tracajá e dá outras providências.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4198/ind._rua_panama_pascoal_allagio.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4198/ind._rua_panama_pascoal_allagio.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Obras e Serviços Urbanos – SEMOSB para melhorias urgentes na rua _x000D_
 Panamá no Bairro Pascoal Allágio e dá outras providências.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4199/ind._aquisicao_de_luminarias_e_conclusao_da_instalacao_de_encanamento_nossa_senhora_da_saude.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4199/ind._aquisicao_de_luminarias_e_conclusao_da_instalacao_de_encanamento_nossa_senhora_da_saude.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria_x000D_
 Municipal de Obras e Serviços Urbanos – SEMOSB e Serviço Autônomo de Água e _x000D_
 Esgoto - SAAE para aquisição de luminárias e conclusão da instalação de _x000D_
 encanamento para distribuição de água do Programa Água no Girau na Comunidade _x000D_
 Nossa Senhora da Saúde - Canarinho no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Babá Tupinambá, Brena Dianná, Márcia Baranda, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4201/rua_5_uniao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4201/rua_5_uniao.pdf</t>
   </si>
   <si>
     <t>Finalização dos reparos inacabados  da rua 5 do bairro da União.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4202/rua_coronel_jose_henrique_-_francesa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4202/rua_coronel_jose_henrique_-_francesa.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na rua Coronel José Henrique no bairro da Francesa</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4203/rua_washington_teixeira_-_francesa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4203/rua_washington_teixeira_-_francesa.pdf</t>
   </si>
   <si>
     <t>Operação tapa buraco na rua Washington Teixeira no bairro da Francesa</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4204/indicacao-__questionario_m-chat.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4204/indicacao-__questionario_m-chat.pdf</t>
   </si>
   <si>
     <t>elaboração de programa de triagem precoce para diagnóstico do Transtorno do Espectro do Autismo (TEA) nas unidades de saúde e_x000D_
 creches municipais, através da aplicação do questionário M-CHAT.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4205/indicacao-__acompanhante_especializado_-_tea.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4205/indicacao-__acompanhante_especializado_-_tea.pdf</t>
   </si>
   <si>
     <t>disponibilizar acompanhante especializado em sala de aula, para o aluno com TEA que_x000D_
 demonstre dificuldades acentuadas de convívio social e manejo comportamental.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4206/indicacao_-_prefeitura_-_curso_de_capintaria_naval.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4206/indicacao_-_prefeitura_-_curso_de_capintaria_naval.pdf</t>
   </si>
   <si>
     <t>Requeiro nos temos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins para que disponibilize através de parcerias Curso de Carpintaria Naval, para a Associação, na Comunidade São Pedro do Marajó – Rio Uaicurapá, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Massilon Cursino, Babá Tupinambá, Brena Dianná, Márcia Baranda, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4207/indicacao_ubs_bom_socorro_ze_acu.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4207/indicacao_ubs_bom_socorro_ze_acu.pdf</t>
   </si>
   <si>
     <t>Solicitar da Prefeitura Municipal de Parintins, através da Secretaria de Obras, que faça uma cobertura para recepcionar usuários da UBS Maria do Carmo, no Bom Socorro do Zé Açú.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4208/ind._rocadeira_menino_deus.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4208/ind._rocadeira_menino_deus.pdf</t>
   </si>
   <si>
     <t>Aquisição de roçadeira para a Comunidade Menino Deus do Itaboraí do Meio</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4210/ind._melhorias_casa_do_professor_menino_deus.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4210/ind._melhorias_casa_do_professor_menino_deus.pdf</t>
   </si>
   <si>
     <t>Melhorias Casa do Professor na Comunidade Menino Deus no Itaboraí do Meio</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Márcia Baranda, Brena Dianná, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4211/ind._poco_artesiano_ocupacao_independencia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4211/ind._poco_artesiano_ocupacao_independencia.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na Ocupação Independência na Gleba Vila Amazônia</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4212/ind._tampa_caixa_dagua_sao_sebastiao_da_brasilia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4212/ind._tampa_caixa_dagua_sao_sebastiao_da_brasilia.pdf</t>
   </si>
   <si>
     <t>Saae disponibilize tampa para Caixa d'água na Comunidade São Sebastião da Brasília</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4213/ind._curso_de_criacao_de_aves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4213/ind._curso_de_criacao_de_aves.pdf</t>
   </si>
   <si>
     <t>Cursos de criação de aves para produtores da Comunidade São José do Itaboraí de Baixo.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4214/ind._instalacao_de_luminarias_sao_joao_batista_do_mato_grosso.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4214/ind._instalacao_de_luminarias_sao_joao_batista_do_mato_grosso.pdf</t>
   </si>
   <si>
     <t>Instalação de Luminárias na Comunidade São João Batista do Mato Grosso</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4215/ind._poco_artesiano_quebrinha.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4215/ind._poco_artesiano_quebrinha.pdf</t>
   </si>
   <si>
     <t>Perfuração de poço artesiano na Comunidade Quebrinha na Gleba Vila Amazônia</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Márcia Baranda, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4216/indicacao_santa_fe.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4216/indicacao_santa_fe.pdf</t>
   </si>
   <si>
     <t>Infraestrutura para a estrada da Colônia Santa Fé, pertencente ao Zé Açú</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Babá Tupinambá, Brena Dianná, Flávio Farias, Márcia Baranda, Massilon Cursino, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4217/indicacao_ramal_macurany.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4217/indicacao_ramal_macurany.pdf</t>
   </si>
   <si>
     <t>Recapeamento do Ramal do Macurany, localizado no bairro de Itaúna II</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Márcia Baranda</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4218/indicacao_ramal_nair_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4218/indicacao_ramal_nair_.pdf</t>
   </si>
   <si>
     <t>Infraestrutura para o Ramal Nair Carvalho Damasceno (Estrada do Aninga).</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4219/indicacao_19.09_ruas_ngoncalvez_maia_9_e_10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4219/indicacao_19.09_ruas_ngoncalvez_maia_9_e_10.pdf</t>
   </si>
   <si>
     <t>limpeza e capina nas ruas Gonçalves Maia, Ruas 9 e 10, bairro Paulo Correa e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>Babá Tupinambá, Brena Dianná, Márcia Baranda, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4220/indicacao_19.09_limpeza_publica.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4220/indicacao_19.09_limpeza_publica.pdf</t>
   </si>
   <si>
     <t>Que sejam fornecidos equipamentos de_x000D_
 EPIS e insumos para os garis que atuam na limpeza pública da cidade e dá outras providencias</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4221/indicacao__rua_6_itauna_ii_19.09_2.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4221/indicacao__rua_6_itauna_ii_19.09_2.pdf</t>
   </si>
   <si>
     <t>Retirada dos entulhos da 6 do bairro _x000D_
 Itaúna II e dá outras providências.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4222/estado_do_amazonas-4.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4222/estado_do_amazonas-4.pdf</t>
   </si>
   <si>
     <t>Mutirão de limpeza no Beco Submarino e no Beco da Avenida Coronel Barreto Batista.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>Brena Dianná, Márcia Baranda, Massilon Cursino, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4223/estado_do_amazonas-4_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4223/estado_do_amazonas-4_1.pdf</t>
   </si>
   <si>
     <t>Criação de Centro de Apoio aos Idosos, na Vila Amazônia</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Flávio Farias, Brena Dianná, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4224/33._escola_no_bairro_da_uniao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4224/33._escola_no_bairro_da_uniao.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola com 12 salas de aula Padrão FNDE no Bairro da União.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao-_realizar_reforma_da_ubs_mae_palmira..pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao-_realizar_reforma_da_ubs_mae_palmira..pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura Municipal e a Secretaria municipal de obras e serviços públicos-SEMOSP para REALIZAR REFORMA DA UBS MÃE PALMIRA.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4227/ind._ambulancha_menino_deus.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4227/ind._ambulancha_menino_deus.pdf</t>
   </si>
   <si>
     <t>Ambulancha para a Comunidade Menino Deus no Itaboraí do Meio</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4228/ind._poste_de_luz_para_agostinho_cunha.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4228/ind._poste_de_luz_para_agostinho_cunha.pdf</t>
   </si>
   <si>
     <t>Poste de Iluminação Rua Agostinho Cunha</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4229/ind._troca_de_luminarias_rua_15.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4229/ind._troca_de_luminarias_rua_15.pdf</t>
   </si>
   <si>
     <t>Troca de luminárias nas Ruas 15 – Aldair Kimura no Bairro Paulo Correa.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4230/indicacao_bueiros_20.09.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4230/indicacao_bueiros_20.09.pdf</t>
   </si>
   <si>
     <t>Adequação dos bueiros da rua 12 no _x000D_
 Paulo Corrêa e rua 4 do bairro da União</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4231/34._motocar_simeao_gov_estado.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4231/34._motocar_simeao_gov_estado.pdf</t>
   </si>
   <si>
     <t>Indica ao Governo do Estado do Amazonas, através da Secretaria de Estado de Produção Rural – SEPROR, para que forneça Um veiculo tipo Motocar para escoar a produção na comunidade do Simeão Socorro.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>Babá Tupinambá, Brena Dianná</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4232/indicacao_-_gerador_vila_santana_20.09.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4232/indicacao_-_gerador_vila_santana_20.09.pdf</t>
   </si>
   <si>
     <t>Um gerador de energia elétrica para a Vila Santana – Rio Uaicurapá,</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4233/indicacao_cruzamento_alberto_mendes_.juruty_20.09.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4233/indicacao_cruzamento_alberto_mendes_.juruty_20.09.pdf</t>
   </si>
   <si>
     <t>Reparos no cruzamento das vias _x000D_
 Alberto Mendes e Juruty no bairro de Palmares</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4234/ind._construcao_de_porto_para_embarque_e_desembarque_de_pacientes_no_jofre_cohen.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4234/ind._construcao_de_porto_para_embarque_e_desembarque_de_pacientes_no_jofre_cohen.pdf</t>
   </si>
   <si>
     <t>Construção de Porto para Embarque e Desembarque de paciente no Hospital Jofre Cohen</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>Alex Garcia, Márcia Baranda, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4236/indicacao_-_prefeitura_-_comunidade_nazare_-_telhado.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4236/indicacao_-_prefeitura_-_comunidade_nazare_-_telhado.pdf</t>
   </si>
   <si>
     <t>melhorias no telhado da Escola Municipal Professor Manoel Nazaré Muniz, da Comunidade Nossa Senhora de Nazaré, Lago do Zé Açú, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4237/indicacao_-_saae_-_painel_da_bomba_de_agua.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4237/indicacao_-_saae_-_painel_da_bomba_de_agua.pdf</t>
   </si>
   <si>
     <t>a troca do painel da bomba de água da Comunidade Nossa Senhora de Nazaré, Lago do Zé Açú, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4238/2_indicacao_limpeza_rua_12_it_2.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4238/2_indicacao_limpeza_rua_12_it_2.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação e a limpeza da rua 12 do bairro Itaúna 2.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4239/indicacao_gleb.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4239/indicacao_gleb.pdf</t>
   </si>
   <si>
     <t>providenciar a iluminação pública e um poço artesiano, para a Comunidade Nossa Senhora Santa Ana- Colônia Miriti, Gleba da Vila Amazônia</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Alex Garcia, Babá Tupinambá, Brena Dianná, Cabo Linhares, Flávio Farias, Márcia Baranda, Massilon Cursino, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4240/indicacaopaa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4240/indicacaopaa.pdf</t>
   </si>
   <si>
     <t>Fiscalizar o preço de passagens aéreas da Empresa Azul para a cidade de Parintins.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4243/indicacao_sto_andre_do_uaicurapa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4243/indicacao_sto_andre_do_uaicurapa.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através da Secretaria de Educação que faça os reparos da instalação elétrica da Escola da comunidade de Santo André, na região do Rio Uaicurapá.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4244/indicacao_saae_26.09.22.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4244/indicacao_saae_26.09.22.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa Indicação ao Executivo através da Coordenação do SAAE- Sistema Autônomo de Água e Esgoto, para que verifique a situação da Caixa D’água da Comunidade de São Pedro, na Região do Mocambo.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4245/indic._conserto_bomba_dagua_santo_antonio_do_mocambo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4245/indic._conserto_bomba_dagua_santo_antonio_do_mocambo.pdf</t>
   </si>
   <si>
     <t>Conserto de bomba d`água na Comunidade Santo Antônio do Mocambo</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4246/indic._melhorias_porto_sao_tome.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4246/indic._melhorias_porto_sao_tome.pdf</t>
   </si>
   <si>
     <t>Melhorias no Porto da Comunidade São Tome do Mocambo</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>Márcia Baranda, Brena Dianná, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4247/indic._nova_escola_sagrado_coracao_do_buiucu.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4247/indic._nova_escola_sagrado_coracao_do_buiucu.pdf</t>
   </si>
   <si>
     <t>Nova Escola para a Comunidade Sagrado Coração de Jesus no Buiuçú</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4248/indic._recuperacao_escada_no_sao_pedro_do_mocambo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4248/indic._recuperacao_escada_no_sao_pedro_do_mocambo.pdf</t>
   </si>
   <si>
     <t>Recuperação de Escada para a Comunidade São Pedro do Mocambo</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4249/indic._melhorias_na_estrada_do_santo_antonio_do_mocambo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4249/indic._melhorias_na_estrada_do_santo_antonio_do_mocambo.pdf</t>
   </si>
   <si>
     <t>Melhorias na Estrada que dá acesso à Comunidade Santo Antônio do Mocambo</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4250/indic._motocar_sao_pedro_do_mocambo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4250/indic._motocar_sao_pedro_do_mocambo.pdf</t>
   </si>
   <si>
     <t>Motocar para a Comunidade São Pedro do Mocambo</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>Brena Dianná, Márcia Baranda</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4252/indicacao_n._671-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4252/indicacao_n._671-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma nova ambulância para a Vila Amazônia.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4253/ciclofaixa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4253/ciclofaixa.pdf</t>
   </si>
   <si>
     <t>Implantação de pistas de ciclofaixas ao longo das ruas com maior movimentação no Município de Parintins.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4254/indicacao_-_ramal_dos_reis11.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4254/indicacao_-_ramal_dos_reis11.pdf</t>
   </si>
   <si>
     <t>a construção de um poço artesiano no Ramal dos Reis</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4258/merendeira_para_a_comunidade_irmaos_coragem.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4258/merendeira_para_a_comunidade_irmaos_coragem.pdf</t>
   </si>
   <si>
     <t>Disponibilizar uma merendeira com urgência para a Comunidade Irmãos Coragem, na Gleba da Vila Amazônia.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4259/indicacao_emtt_-_organizar_o_transito.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4259/indicacao_emtt_-_organizar_o_transito.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura Municipal de Parintins, por meio da Empresa Municipal de Trânsito e Transporte de Parintins (EMTT), em caráter de urgência urgentíssima, que organize o trânsito nos trechos que estão sendo instalados os novos postes de energia pela equipe da Amazonas Energia.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4260/indicacao_-_prefeitura_-_saracura_-_ventiladores.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4260/indicacao_-_prefeitura_-_saracura_-_ventiladores.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação (Semed), a aquisição de 06 (seis) ventiladores para a Escola Municipal Alberto Kimura Filho, na Comunidade São Sebastiao, Saracura, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>Alex Garcia, Márcia Baranda</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4261/indicacao_-_prefeitura_-__casa_do_professor_-_saracura.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4261/indicacao_-_prefeitura_-__casa_do_professor_-_saracura.pdf</t>
   </si>
   <si>
     <t>indicação à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação (Semed) e Secretaria Municipal de Obras e Serviços Públicos (Semosp), a construção de uma nova casa dos professores na Comunidade São Sebastiao, Saracura, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4262/indicacao_26.09_fametro.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4262/indicacao_26.09_fametro.pdf</t>
   </si>
   <si>
     <t>Solicitar a Faculdade Metropolitana polo Parintins _x000D_
 providencie estacionamento para alunos e funcionários</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4263/indicacao__26.09__emtt_-bumbar.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4263/indicacao__26.09__emtt_-bumbar.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura de Parintins por meio da _x000D_
 Empresa Municipal de Trânsito e Transportes – EMTT, para que realize a _x000D_
 fiscalização no trânsito em frente à casa noturna BUMBAR, na Avenida Paraíba</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4264/indicacao__26.09_nova_conquista.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4264/indicacao__26.09_nova_conquista.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal de Parintins, junto _x000D_
 Secretaria Municipal de Obras e Serviços Públicos – SEMOSP instalação de tubos_x000D_
 de concreto para processo de drenagem pluvial da área alagadiça localizada no final _x000D_
 da Avenida Brasil no bairro de Nova Conquista</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>Babá Tupinambá, Brena Dianná, Fernando Menezes, Márcia Baranda, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4265/indicacao_-_iluminacao_brasilia_27.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4265/indicacao_-_iluminacao_brasilia_27.pdf</t>
   </si>
   <si>
     <t>Solicitar à Empresa Amazonas Energia, a_x000D_
 instalação de postes e luminárias na Comunidade da Brasília</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4266/indicacao__27.09_teixeirao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4266/indicacao__27.09_teixeirao.pdf</t>
   </si>
   <si>
     <t>Solicitar serviço de _x000D_
 terraplanagem da rua 24 de janeiro no trecho correspondente ao loteamento do _x000D_
 Teixeirão</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4267/indicacao_-_semosp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4267/indicacao_-_semosp.pdf</t>
   </si>
   <si>
     <t>Revitalização da estrada no Ramal dos Reis</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4268/indicacao_ampliacao_agua_novo_oriente1_-_copia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4268/indicacao_ampliacao_agua_novo_oriente1_-_copia.pdf</t>
   </si>
   <si>
     <t>Ampliação dos canos da comunidade do Novo Oriente, pertencente ao Rio Tracajá</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4269/indicacao_caburi_energia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4269/indicacao_caburi_energia.pdf</t>
   </si>
   <si>
     <t>Fiscalização o preço de energia elétrica da cidade e das comunidades rurais, pertencentes a Parintins.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4270/indicacao_-_rua_nossa_senhora.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4270/indicacao_-_rua_nossa_senhora.pdf</t>
   </si>
   <si>
     <t>Limpeza e Pavimentação Asfáltica da rua Nossa Senhora de Aparecida, pertencente ao bairro Paulo Corrêa</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4274/ampliacao_da_neurologia_infantil.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4274/ampliacao_da_neurologia_infantil.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO ATENDIMENTO NA ÁREA DE NEUROLOGIA INFANTIL E OTIMIZAÇÃO DA INFORMAÇÃO DA AGENDA E ALTERAÇÕES DAS CONSULTAS AOS ACOMPANHANTES DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4275/indicacao_a_seduc_-_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4275/indicacao_a_seduc_-_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>Aquisição de novos ventiladores para a Escola na Comunidade Nossa Senhora de Aparecida, no Cajual, Rio Uaicurapá.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4276/indicacao_rua_oneldes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4276/indicacao_rua_oneldes.pdf</t>
   </si>
   <si>
     <t>Serviço de tapa-buracos na rua Oneldes Martins, localizada no bairro de São José Operário</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4277/indicacao_rua_ayrton_sena-paulo_correa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4277/indicacao_rua_ayrton_sena-paulo_correa.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção do final da rua Ayrton Sena do bairro Paulo Corrêa</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4278/indicacao_alameda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4278/indicacao_alameda.pdf</t>
   </si>
   <si>
     <t>Limpeza e Pavimentação Asfáltica da rua Alameda 4,, localizada no bairro de Dejard Vieira</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4279/indicacao_04._10_bueiro_paraiba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4279/indicacao_04._10_bueiro_paraiba.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMOSP, troca da tampa do bueiro da Avenida Paraíba esquina com a Rua Messias Augusto, _x000D_
 no bairro Itaúna I</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4280/indicacao_cruzamento_04.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4280/indicacao_cruzamento_04.10.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMOSP, reparos no cruzamento das vias_x000D_
 Oneldes Martins com a Rua Estér Acham, no bairro São José Operário</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4281/indicacao_04.10_ramais.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4281/indicacao_04.10_ramais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado do Amazonas por _x000D_
 meio da Secretaria de Estado de Infraestrutura - SEINFRA, os serviços de _x000D_
 terraplanagem e recapeamento asfáltico dos Ramais do Município de Parintins.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4282/parques_infantis_sustentaveis.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4282/parques_infantis_sustentaveis.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE “PARQUES INFANTIS SUSTENTAVEIS” EM PARINTINS, A COMEÇAR PELO BAIRRO PAULO CORRÊA.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4283/criacao_abrigo_para_animais.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4283/criacao_abrigo_para_animais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A CRIAÇÃO DE UM ABRIGO PARA ANIMAIS DE RUA.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4284/indicacao_n._697-2022_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4284/indicacao_n._697-2022_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>a aquisição de ventiladores, a Troca das Telhas e a instalação de Painel Solares para a Escola São Pedro do Paraíso, rio Uaicurapá.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4285/indicacao_-_iluminacao_-comunidade_do_ze_acu.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4285/indicacao_-_iluminacao_-comunidade_do_ze_acu.pdf</t>
   </si>
   <si>
     <t>no sentido de solicitar ao Senhor Governador do Estado do Amazonas, Wilson Lima, a instalação de lâmpadas de Led solar na Comunidade Bom Socorro do Zé Açú, zona rural de Parintins.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4287/indicacao_ponte_santa_rita_do_boto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4287/indicacao_ponte_santa_rita_do_boto.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte que interliga a comunidade Santa Rita à comunidade São Sebastião da região do Boto (área rural).</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4295/indicacao_porto_provisorio_10.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4295/indicacao_porto_provisorio_10.10.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMOSP, realização de estudos visando _x000D_
 melhorias no Porto Provisório localizado no final da rua Paraíba, bairro Palmares</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4296/indicacao_rampa_do_mercado_10.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4296/indicacao_rampa_do_mercado_10.10.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMOSP,  realização de reparos na rampa do _x000D_
 Mercado Municipal Leopoldo Neves</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4297/indicacao_cruzamento_ponte_amazonino_10.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4297/indicacao_cruzamento_ponte_amazonino_10.10.pdf</t>
   </si>
   <si>
     <t>Solicita a EMTT,  o retorno dos cones de _x000D_
 sinalização no cruzamento das ruas que se interligam com a ponte Amazônino _x000D_
 Mendes, nos bairros Itaúna II e Paulo Corrêa.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4298/indicacao_andiroba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4298/indicacao_andiroba.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica na rua Andiroba, localizada no Distrito Industrial</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4299/indicacao_detran_10.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4299/indicacao_detran_10.10.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado do Amazonas por _x000D_
 meio do Departamento Estadual de Trânsito – DETRAN-AM para que faça _x000D_
 revitalização e ampliação da sinalização nas ruas de Parintins.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4301/indicacao_n._353-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4301/indicacao_n._353-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>Brena Dianná, Babá Tupinambá</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4302/indicacao_n._706-2022_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4302/indicacao_n._706-2022_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento lnterno desta  Casa  Legislativa  INDICAÇÃO  a  Prefeitura  Municipal  de  Parintins através  da  Secretaria  de  Saúde  que  seja  feita  a MUNICIPALIZAÇÃO  DOS EXAMES DE BAIXA E MÉDIA COMPLEXIDADE, A EXEMPLO D0 EXAME PREVENTIV0 DO COLO DO ÚTERO, e dá outras providências.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4303/indicacao_para_o_saae_-_castelo_dagua__elshaday.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4303/indicacao_para_o_saae_-_castelo_dagua__elshaday.pdf</t>
   </si>
   <si>
     <t>Construção um Castelo de água e a aquisição de um reservatório de água de 10 mil litros para a Comunidade Elshaday, no Rio Cajual, Região do Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4304/indicacao_a_semed_-_gerador_de_ar_para_o_marajo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4304/indicacao_a_semed_-_gerador_de_ar_para_o_marajo.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a ligação do gerador para a Escola São Pedro Do Marajó, rio Uaicurapá, bem como a instalação dos condicionadores de ar no educandário.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4305/indicacao_-__processos_licitatorios_e_contratos.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4305/indicacao_-__processos_licitatorios_e_contratos.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins as cópias todos os PROCESSOS LICITATÓRIOS E CONTRATOS FIRMADOS, REALIZADOS NO PERÍODO DE 2021 – 2022, junto à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>Massilon Cursino, Babá Tupinambá, Brena Dianná, Márcia Baranda</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4306/estado_do_amazonas__seinfra.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4306/estado_do_amazonas__seinfra.pdf</t>
   </si>
   <si>
     <t>solicitar do Governo do Estado do Amazonas, através da Secretaria de Estado de Infraestrutura (SEINFRA) que, disponibilize um terminal flutuante medindo 16mX 12m, metálico com sistema de energia solar, para o Distrito do Mocambo do Arari, e dá outras providências</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4307/indicacao_-_saae_e_semosp_-_expansao_da_rede_de_agua_-_maximo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4307/indicacao_-_saae_e_semosp_-_expansao_da_rede_de_agua_-_maximo.pdf</t>
   </si>
   <si>
     <t>à Prefeitura Municipal de Parintins por meio do Serviço Autônomo de Água e Esgoto de Parintins – SAAE e Secretaria Municipal de Obras e Serviços Públicos (Semosp), para que façam a expansão da rede de água na Comunidade Nossa Senhora do Rosário do Lago do Máximo, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4309/indicacao_rua_antonio_cabreira.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4309/indicacao_rua_antonio_cabreira.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMOSP, melhorias na infraestrutura da Rua _x000D_
 Antônio Cabreira localizado na Vila Amazônia</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4310/indicacao_construcao_de_banheiro_11.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4310/indicacao_construcao_de_banheiro_11.10.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMOSP, a construção de um banheiro público_x000D_
 no campo Claudio Navarro, em Vila Amazônia</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4312/ind.buraco_joao_melo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4312/ind.buraco_joao_melo.pdf</t>
   </si>
   <si>
     <t>Serviço de Tapa Buraco na Rua João Melo</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4313/indic._melhorias_rua_capitao_pedro_ferreira.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4313/indic._melhorias_rua_capitao_pedro_ferreira.pdf</t>
   </si>
   <si>
     <t>Melhorias urgentes na Rua Capitão Pedro Ferreira</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4314/implementacao_de_lixeira_publica_na_praca_dos_bois.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4314/implementacao_de_lixeira_publica_na_praca_dos_bois.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal de Parintins por meio da SEMOSP a implementação de lixeiras públicas na Praça dos Bois.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4315/ind_mateus.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4315/ind_mateus.pdf</t>
   </si>
   <si>
     <t>indicação à Prefeitura Municipal de Parintins a Implantação do Programa Engenharia Social, que dá o direito das famílias de baixa renda a assistência técnica pública e gratuita.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4316/indicacao_mateus.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4316/indicacao_mateus.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura Municipal de Parintins e ao Governo do Estado do Amazonas a construção de fossas e sumidouros para residências de pessoas comprovadamente vulneráveis.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4320/indicacao_crasss.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4320/indicacao_crasss.pdf</t>
   </si>
   <si>
     <t>A implantação de um CRAS no Conjunto Habitacional Residencial Parintins.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4321/indicacao_carteira_de_trabalho.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4321/indicacao_carteira_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Atendimento Presencial às pessoas da zona rural para realizarem a emissão da carteira de trabalho.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4322/indicacao_saae.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4322/indicacao_saae.pdf</t>
   </si>
   <si>
     <t>SAAE – Sistema Autônomo de Água e Esgoto, para que faça reparos em um cano que estourou na Rua Ruy Araújo, próximo ao Posto Brasileiro.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4323/indicacao__brasilia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4323/indicacao__brasilia.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria Municipal de Obras — SEMOSP, a disponibilização da Balsa Senador _x000D_
 Arthur Virgílio Filho e um trator para que seja realizada a limpeza e terraplanagem_x000D_
 para a construção do campo de futebol na Comunidade da Brasília</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>Babá Tupinambá, Brena Dianná, Fernando Menezes, Márcia Baranda</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4324/indicacao_flutuante_hjc.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4324/indicacao_flutuante_hjc.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal de Parintins, para _x000D_
 que viabilize a Implantação de um flutuante na rampa no Hospital Jofre Cohen para _x000D_
 que as ambulanchas possam ancorar com pacientes</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4326/indicacao_centro_diabetico.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4326/indicacao_centro_diabetico.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal de Parintins, para _x000D_
 que viabilize a Implantação de um Centro de Especialidade para Diabéticos</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4327/indicacao_-_praca_da_liberdade_-_praca_pet.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4327/indicacao_-_praca_da_liberdade_-_praca_pet.pdf</t>
   </si>
   <si>
     <t>no sentido de solicitar à Prefeitura Municipal de Parintins que a parte de baixo, da Praça da Liberdade, seja destinada como espaço público para recreação e lazer dos cães e seus tutores.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Márcia Baranda, Babá Tupinambá, Brena Dianná, Fernando Menezes, Flávio Farias, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4328/ind._transporte_eleitores_segundo_turno.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4328/ind._transporte_eleitores_segundo_turno.pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura Municipal de Parintins, para que disponibilize ônibus com passe livre na eleições do segundo turno para serem utilizados tanto no bairros mais distantes da cidade quanto na zona rural e dá outras providências.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4329/certidoes_de_obito_nascimento_e_casamento.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4329/certidoes_de_obito_nascimento_e_casamento.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À PREFEITURA MUNICIPAL DE PARINTINS PARA SOLICITAR DOS CARTÓRIOS DO MUNICÍPIO A DISPONIBILIZAÇÃO DE CERTIDÕES DE ÓBITO, NASCIMENTO E CASAMENTO EM ESCRITA EM BRAILE</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4330/treinamento_aos_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4330/treinamento_aos_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO À PREFEITURA MUNICIPAL DE PARINTINS PARA OFERECER TREINAMENTO AOS PROFISSIONAIS DA EDUCAÇÃO PARA A IDENTIFICAÇÃO DE SINAIS DE ABUSO CONTRA CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4331/indicacao_para_prefeitura_escadaria_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4331/indicacao_para_prefeitura_escadaria_1.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa _x000D_
 Legislativa indicação à Prefeitura Municipal de Parintins a manutenção da escadaria _x000D_
 da Ponta Alta do Rio Mamuru.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4332/indicacao_para_prefeitura_msd_4.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4332/indicacao_para_prefeitura_msd_4.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta _x000D_
 Casa Legislativa indicação à Prefeitura Municipal de Parintins para construção de _x000D_
 MDS – Melhorias Sanitárias Domiciliares na Zona Rural, especialmente nas _x000D_
 comunidades: Paraíso do Uaicurapá, Ponta alta do Mamuru, São João do Jacú e _x000D_
 São Sebastião do Jará.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4333/indicacao_para_amazonas_energia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4333/indicacao_para_amazonas_energia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta _x000D_
 Casa Legislativa indicação à Amazonas Energia, para a ampliação da Rede Luz _x000D_
 para Todos nos núcleos São Jorge e núcleo Santana na região do Rio Uaicurapá.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4334/indicacao_escadaria_18.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4334/indicacao_escadaria_18.10.pdf</t>
   </si>
   <si>
     <t>Solicitou a SEMOSP, para que realize_x000D_
 melhorias na acessibilidade da escadaria localizada na Rua Ruy Barbosa em frente _x000D_
 aos correios, e dá outras providências.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Babá Tupinambá, Brena Dianná, Cabo Linhares, Fernando Menezes, Flávio Farias, Márcia Baranda, Massilon Cursino, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4335/indicacao_correios_18.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4335/indicacao_correios_18.10.pdf</t>
   </si>
   <si>
     <t>Solicitar à Empresa Brasileira de Correios e _x000D_
 Telégrafos – CORREIOS estudo de possibilidades da instalação de um posto dos _x000D_
 correios no distrito da Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4336/indicacao_pavimentacao_xangai.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4336/indicacao_pavimentacao_xangai.pdf</t>
   </si>
   <si>
     <t>SEMOSP- a pavimentação asfáltica da estrada no loteamento do Xangai.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4337/indicacao_-_bairro_pascoal_alaggio.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4337/indicacao_-_bairro_pascoal_alaggio.pdf</t>
   </si>
   <si>
     <t>SEMOSP- a limpeza e a implantação de lixeira pública para uso coletivo de lixo no Bairro Pascoal Alaggio.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4338/10-_dia_18_indicacao________-_gerador_de_energia_para_comunidade__sagrada_familia_ilha_das_guaribas.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4338/10-_dia_18_indicacao________-_gerador_de_energia_para_comunidade__sagrada_familia_ilha_das_guaribas.pdf</t>
   </si>
   <si>
     <t>À Prefeitura de Parintins um gerador de 10 Kva para a comunidade Sagrada Família – Ilha das Guaribas</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4339/10-_dia_18_indicacao_________-_pedido_a_defesa_civil_que_visite_areas_desbarrancadas.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4339/10-_dia_18_indicacao_________-_pedido_a_defesa_civil_que_visite_areas_desbarrancadas.pdf</t>
   </si>
   <si>
     <t>À Defesa Civil e Secretaria Municipal de Desenvolvimento Sustentável e Meio Ambiente (Sedema) visita às comunidades que padecem com desbarrancamentos para estudo de ações emergenciais</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4340/implantacao_de_nutricionista_ou_rec._em_nutricao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4340/implantacao_de_nutricionista_ou_rec._em_nutricao.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação - SEMED - a implantação de um nutricionista ou técnico em Nutrição nas escolas municipais e Centros Educacionais Infantis de Parintins.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4341/revitalizacao_do_parquinho_do_cei_mirinopoles.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4341/revitalizacao_do_parquinho_do_cei_mirinopoles.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Obras e Serviços - SEMOSP - a revitalização do parquinho do Centro Educacional Mirinópolis.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4342/indicacao_aninga_-_copia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4342/indicacao_aninga_-_copia.pdf</t>
   </si>
   <si>
     <t>SEMOSP- o serviço de tapa-buracos para a estrada do Aninga.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4343/estudos_nos_pocos_de_abastecimento_de_agua.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4343/estudos_nos_pocos_de_abastecimento_de_agua.pdf</t>
   </si>
   <si>
     <t>Indica ao Serviço Autônomo de Água e Esgoto - Parintins - estudos dos poços de abastecimento de água e verificar a ampliação do sistema nos bairros da cidade que necessitam desse serviço.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4344/indicacao_para_prefeitura_msd_-_monte_horebe.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4344/indicacao_para_prefeitura_msd_-_monte_horebe.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 69 do Regimento Interno desta Casa Legislativa indicação à Prefeitura Municipal de Parintins para construção de MDS – Melhorias Sanitárias Domiciliares na Zona Rural, especialmente na comunidade Monte Horebe da Região do Rio Uaicurapá.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4345/indicacao_jofre_cohen.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4345/indicacao_jofre_cohen.pdf</t>
   </si>
   <si>
     <t>Instalação de leitos, armários e mesas na área de pediatria do Hospital Jofre Cohen.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4346/indicacao_rua_larga_lixo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4346/indicacao_rua_larga_lixo.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras públicas na AV Geny Bantes no bairro Itaúna 2.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4349/indicacao_n._745-2022_cmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4349/indicacao_n._745-2022_cmp.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura Municipal de Parintins para a implantação de uma Escola Municipal de Música, Canto e Instrumentos.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4350/indic._servico_de_formacao_professores_educacao_fisica_municipal.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4350/indic._servico_de_formacao_professores_educacao_fisica_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura de Parintins, através da SEMED para que promova a formação em serviço para professores de educação física na rede municipal de ensino.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4351/indicacao_acao_ubs_fluvial.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4351/indicacao_acao_ubs_fluvial.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura Municipal de Parintins, através da Secretaria de Saúde, que disponibilize a UBS Fluvial Lígia Loyola para realização de atendimentos, na Região do Rio Tracajá, e dá outras providencias</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4352/centro_de_zoonoses.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4352/centro_de_zoonoses.pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura de Parintins para implantação de Centro de Controle de Zoonoses</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4353/indicacao_escadaria_24.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4353/indicacao_escadaria_24.10.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMOSP, para que realize_x000D_
 melhorias na escadaria da Comunidade Nova Alegria – Área Indígena localizada no _x000D_
 Rio Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4354/indicacao_tenda_da_academia_ao_ar_livre_24.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4354/indicacao_tenda_da_academia_ao_ar_livre_24.10.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria Municipal de Obras e Serviços Públicos, para que realize o retorno da _x000D_
 cobertura da tenda da academia ao ar livre localizada ao lado do Ginásio Elias _x000D_
 Assayag e dá outras providências.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>Babá Tupinambá, Alex Garcia, Brena Dianná, Flávio Farias, Márcia Baranda, Massilon Cursino, Mateus Assayag, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4355/indicacao_tea_24.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4355/indicacao_tea_24.10.pdf</t>
   </si>
   <si>
     <t>solicita à Prefeitura de Parintins a inserção do _x000D_
 símbolo mundial de conscientização sobre o Transtorno do Espectro Autista - TEA_x000D_
 nas placas de atendimento prioritário dos estabelecimentos públicos e privados do _x000D_
 município, e dá outras providências.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4356/indicacao_-_manain_saae.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4356/indicacao_-_manain_saae.pdf</t>
   </si>
   <si>
     <t>Ao SAAE- solicito uma nova bomba de água a Escola Municipal do Manain, comunidade pertencente ao Rio Mamuru.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4358/indicacao_semed_manain.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4358/indicacao_semed_manain.pdf</t>
   </si>
   <si>
     <t>À SEMED, o serviço de iluminação de energia à Escola Municipal do Manain, comunidade do Rio Mamuru.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4359/indicacao_sagrado_coracao_de_jesus.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4359/indicacao_sagrado_coracao_de_jesus.pdf</t>
   </si>
   <si>
     <t>Instalação do ar condicionado e troca da rede elétrica da comunidade Sagrado Coração de Jesus no rio Tracajá.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>Naldo Lima, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4361/indicacao_escola_luiz_gonzaga_santo_antonio_tracaja.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4361/indicacao_escola_luiz_gonzaga_santo_antonio_tracaja.pdf</t>
   </si>
   <si>
     <t>Manutenção da rede elétrica e reparos na escola municipal Luiz Gonzaga na comunidade Santo Antônio no rio Tracajá.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4362/indicacao_posto_de_saude_santo_antonio_tracaja.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4362/indicacao_posto_de_saude_santo_antonio_tracaja.pdf</t>
   </si>
   <si>
     <t>Construção do posto de saúde na comunidade Santo Antônio no rio Tracajá.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4363/ampliacao_das_fichas_de_atendimento.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4363/ampliacao_das_fichas_de_atendimento.pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura Municipal de Parintins por meio da Secretaria municipal de Saúde-SEMSA para a AMPLIAÇÃO DAS FICHAS DOS SERVIÇOS DE SAUDE NOS POSTOS DE SAÚDE NO MUNICIPIO DE PARINTINS</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Brena Dianná, Babá Tupinambá, Márcia Baranda</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4364/projeto_saude_nos_bairros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4364/projeto_saude_nos_bairros.pdf</t>
   </si>
   <si>
     <t>INDICÇÃO à Prefeitura municipal de Parintins por meio da Secretaria Municipal de Saúde - SEMSA para a criação do Projeto SAÚDE NOS BAIRROS.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4365/indicacao._sempa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4365/indicacao._sempa.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeitura Municipal de Parintins, aquisição de um transporte fluvial exclusivo, um Ferry Boat, para atender a (Sempa) no translado das patrulhas agrícolas  mecanizadas à zona rural.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4366/indicacao_rede_hidraulica_sagrado_coracao_de_jesus_tracaja.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4366/indicacao_rede_hidraulica_sagrado_coracao_de_jesus_tracaja.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Parintins, através da SEMOSP, junto a SEMSA e ao SAAE, que faça a extensão da rede hidráulica e dê assistência em saúde na comunidade Sagrado Coração de Jesus – no rio Tracajá.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4367/indic._rua_manicore.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4367/indic._rua_manicore.pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura, através da Secretaria de Obras para melhorias na rua Manicoré, esquina com a Rua Alberto Mendes.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4368/ind._academias_ao_ar_livre_na_zona_rural.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4368/ind._academias_ao_ar_livre_na_zona_rural.pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura de Parintins para implantação de academias ao ar livre na zona rural.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4369/indicacao_para__a_semosp_-_odovaldo_novo_ifam.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4369/indicacao_para__a_semosp_-_odovaldo_novo_ifam.pdf</t>
   </si>
   <si>
     <t>reposição das lâmpadas da Estrada Odovaldo Novo, no trecho do Instituto Federal de Educação, Ciências e Tecnologia do Amazonas -IFAM Campus Parintins, até o Aereoporto e dá outras providências.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4370/indicacao_quadro_escolar.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4370/indicacao_quadro_escolar.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal de Parintins, junto _x000D_
 à Secretaria Municipal de Educação - SEMED, a aquisição de um quadro branco_x000D_
 para a Escola Municipal Edimilson da Silva na Comunidade Monte Carmelo – Área _x000D_
 Indígena localizada no rio Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4371/indicacao_aparelhos_academia_ao_ar_livre_31.10.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4371/indicacao_aparelhos_academia_ao_ar_livre_31.10.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura de Parintins por meio da _x000D_
 Secretaria Municipal de Obras e Serviços Públicos, para que realize manutenção_x000D_
 nos equipamentos da academia ao ar livre localizada ao lado do Ginásio Elias _x000D_
 Assayag e dá outras providências.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4374/estado_do_amazonas.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4374/estado_do_amazonas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DENIT PARA PROVIDENCIAR BALSA PROVISÓRIA A SE LOCALIZAR NO PRESENTE PORTO MUNICIPAL DE PARINTINS</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4375/estado_do_amazonas_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4375/estado_do_amazonas_1.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura Municipal de Parintins juntamente com a Secretaria Municipal de Saúde - SEMSA para realizar um mutirão de atendimento odontologico nas comunidades rurais do nosso municipio</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4376/indicacao_brena.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4376/indicacao_brena.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO à Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação – SEMED PARA INSERIR NO CURRÍCULO DAS ESCOLAS DA REDE PÚBLICA DE ENSINO, DE NÍVEIS FUNDAMENTAL E MÉDIO, MATÉRIA SOBRE O ESTATUTO DO IDOSO.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>Afonso Caburi, Alex Garcia, Babá Tupinambá, Cabo Linhares, Fernando Menezes, Márcia Baranda, Massilon Cursino, Mateus Assayag, Naldo Lima, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4378/indicacao._servico_de_limpeza_igarape_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4378/indicacao._servico_de_limpeza_igarape_caburi.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos (Semosp) a realização de serviço de limpeza no Igarapé do Caburi.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4379/indicacao_semasth.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4379/indicacao_semasth.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo através da SEMASTH – Secretaria Municipal de Assistência Social, Trabalho e Habitação, que envie uma equipe de Assistentes Sociais até as ruas 09 e 10 do Bairro da União com urgência.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4380/indicacao_setor_de_terras.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4380/indicacao_setor_de_terras.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Parintins, através da Secretaria Municipal de Terras, Cadastro e Arrecadação, que faça a notificação junto a Empresa Amazonas Energia, responsável, pelo posteamento de forma irregular na calçada localizada na Rua Paraíba esquina com a Rua Afonso Maranhão, e dá outras providências.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4381/curso_de_libras_servidores_municipais.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4381/curso_de_libras_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO a Prefeitura Municipal de Parintins, para que disponibilize Cursos de Formação na Língua Brasileira de Sinais – LIBRAS, para Servidores Públicos Municipais,</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4382/melhorias_rua_guajarina_prestes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4382/melhorias_rua_guajarina_prestes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO a Prefeitura Municipal de Parintins, através da Secretaria _x000D_
 Municipal de Obras e Serviços Urbanos – SEMOSB para que faça melhorias na Rua _x000D_
 Guajarina Prestes.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4383/semaforo_fausto_bulcao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4383/semaforo_fausto_bulcao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO a Prefeitura Municipal de Parintins, através da Empresa Municipal de Trânsito e Transportes – EMTT junto ao Departamento Estadual de Trânsito – DETRAN para implantação de semáforo na rua Fausto Bulcão esquina com a Rua Barreirinha e dá outras providências.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4384/indicacao_-_02_acaizal.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4384/indicacao_-_02_acaizal.pdf</t>
   </si>
   <si>
     <t>Ampliação dos canos de água na Cabeceira do Açaízal, comunidade do Palhal- Distrito do Caburi</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4385/indicacao_-_3_pascoaal.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4385/indicacao_-_3_pascoaal.pdf</t>
   </si>
   <si>
     <t>Melhoria no fornecimento de água no Bairro Pascoal Alaggio</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4386/indicacao_05_miritiii.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4386/indicacao_05_miritiii.pdf</t>
   </si>
   <si>
     <t>Providencie uma bomba d’água para a comunidade Nossa Senhora de Santana, pertencente a Colônia Miriti</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4387/indicacao_emtt_-_faixa_-_paraiba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4387/indicacao_emtt_-_faixa_-_paraiba.pdf</t>
   </si>
   <si>
     <t>a Prefeitura Municipal de Parintins por meio da Empresa Municipal de Trânsito e Transportes (EMTT), solicitando a pintura da faixa de pedestres na esquina entre a Avenida Paraíba e a Rua José Esteves.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4388/35._medico_vascular.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4388/35._medico_vascular.pdf</t>
   </si>
   <si>
     <t>solicitar a Prefeitura Municipal, através da Secretaria Municipal de Saúde - SEMSA para que contrate um Médico Vascular para atuar no município de Parintins.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4390/indicacao_para_o_saae_-_castelo_dagua_para_o_jardim_do_senhor.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4390/indicacao_para_o_saae_-_castelo_dagua_para_o_jardim_do_senhor.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto (SAAE), para que seja construído um Castelo d’água e a aquisição de uma caixa de água de 5 mil litros para a Comunidade Jardim do Senhor, Rio Mamurú, e dá outras providências.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4393/2_indicacao_maranhao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4393/2_indicacao_maranhao.pdf</t>
   </si>
   <si>
     <t>Reforma do Posto de Saúde Cassiano Carmo da comunidade Nossa Senhora das Graças - região do Maranhão.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4395/indicacao_plinio_valerio.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4395/indicacao_plinio_valerio.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senador Plínio Valério, no sentido de solicitar uma Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para a AMBBI II -  Associação de Moradores do Bairro Itaúna II, para o custeio de cestas básicas, para que sejam distribuídas para as famílias vulneráveis da cidade e do interior.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4396/indicacao_omar_aziz.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4396/indicacao_omar_aziz.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senador Omar Aziz, no sentido de solicitar uma Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para a AMBBI II -  Associação de Moradores do Bairro Itaúna II, para o custeio de cestas básicas, para que sejam distribuídas para as famílias vulneráveis da cidade e do interior.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4397/indicacao_-_jurua.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4397/indicacao_-_jurua.pdf</t>
   </si>
   <si>
     <t>Uma nova bomba d’água para comunidade do São Sebastião do Juruá.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4398/indicacao_-_iluminacao_-comunidade_do_nossa_senhora_das_gracas.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4398/indicacao_-_iluminacao_-comunidade_do_nossa_senhora_das_gracas.pdf</t>
   </si>
   <si>
     <t>melhorias no serviço de iluminação pública da Comunidade Bom Nossa Senhora das Graças, Região do Zé Açú, zona rural de Parintins.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4399/indicacao_-_ramal_do_bore.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4399/indicacao_-_ramal_do_bore.pdf</t>
   </si>
   <si>
     <t>A implantação do programa Água no Jirau para abastecimento do Ramal do Boré</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4400/indicacao_-_castelo_dagua_do_ze_miri.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4400/indicacao_-_castelo_dagua_do_ze_miri.pdf</t>
   </si>
   <si>
     <t>a construção do castelo d’agua para a comunidade do Zé Miri, Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4401/indicacao_rua_ayrton.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4401/indicacao_rua_ayrton.pdf</t>
   </si>
   <si>
     <t>O serviço de terraplanagem e pavimentação asfáltica da rua Ayrton Senna</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4402/ind._campanha__censo_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4402/ind._campanha__censo_2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura Municipal de Parintins, para que possa viabilizar a realização de ampla campanha de comunicação, com objetivo de divulgação, realização e conclusão do Censo 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>Márcia Baranda, Alex Garcia, Brena Dianná, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4403/fiscalizacao_sedema_distrito_mocambo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4403/fiscalizacao_sedema_distrito_mocambo.pdf</t>
   </si>
   <si>
     <t>Indicação a Prefeitura Municipal de Parintins, através da Secretaria Municipal de Desenvolvimento Sustentável e Meio Ambiente – SEDEMA para que faça fiscalização sobre danos causados ao meio ambiente por suposto vazamento de óleo no Distrito do Mocambo</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4404/camscanner_11-08-2022_09.13.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4404/camscanner_11-08-2022_09.13.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura Municipal  de Parintins para não ofertar Alimentos embutidos na composição das merendas nas Escolas da rede pública municipal</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4406/camscanner_11-08-2022_09.12_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4406/camscanner_11-08-2022_09.12_1.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura Municipal de Parintins e a Secretaria Municipal de Educação - SEMED para aderir o Programa Escola Consciente</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4407/camscanner_11-08-2022_09.11_1_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4407/camscanner_11-08-2022_09.11_1_1.pdf</t>
   </si>
   <si>
     <t>Indicação à Prefeitura municipal de Parintins e a Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para fornecer Cursos Profissionalizantes para quem atua na limpeza Pública do Município.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4409/indicacao_-_policiamento_distrito_industrial.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4409/indicacao_-_policiamento_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>no sentido de solicitar ao Governo do Estado do Amazonas, por meio da Secretaria de Estado de Segurança Pública do Amazonas – SSP/AM, para que promova serviço de policiamento ostensivo nas ruas do Distrito Industrial, Bairro Djard Vieira.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Alex Garcia, Babá Tupinambá, Cabo Linhares, Flávio Farias, Márcia Baranda, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4411/indicacao_-_ame.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4411/indicacao_-_ame.pdf</t>
   </si>
   <si>
     <t>no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Saúde, que a Unidade de Pronto Atendimento do Bumbódromo amplie seu horário de atendimento até as 03h da madrugada.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>Telo Pinto, Alex Garcia, Babá Tupinambá, Cabo Linhares, Flávio Farias, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4413/11-_d22_indicacao_-_esc_alv_pedro_reis_ferreira.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4413/11-_d22_indicacao_-_esc_alv_pedro_reis_ferreira.pdf</t>
   </si>
   <si>
     <t>Ao gabinete do Deputado Estadual Saullo Vianna (União Brasil) no sentido de solicitar emenda parlamentar, com objetivo da construção de uma nova escola, em alvenaria, com 05 salas de aula, para a comunidade Divino Espírito Santo - Paraná do Meio</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>Telo Pinto, Babá Tupinambá, Cabo Linhares, Flávio Farias, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4414/11-_d22_indicacao_-_esc_alv_panauaru.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4414/11-_d22_indicacao_-_esc_alv_panauaru.pdf</t>
   </si>
   <si>
     <t>Ao gabinete do Deputado Estadual Saullo Vianna (União Brasil) no sentido de solicitar emenda parlamentar, com objetivo da construção de uma nova escola, em alvenaria, com 03 salas de aula, para a comunidade Santo Antônio do Panauaru</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4415/11-_d22_indicacao_-_esc_alv_nossa_sra_das_gracas_-_limao_de_cima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4415/11-_d22_indicacao_-_esc_alv_nossa_sra_das_gracas_-_limao_de_cima.pdf</t>
   </si>
   <si>
     <t>Ao Gabinete do Geputado Estadual Saullo Vianna (União Brasil) no sentido de solicitar emenda parlamentar, com objetivo da construção de uma nova escola, em alvenaria, com 02 salas de aula, para a comunidade Nossa Senhora das Graças – Limão de Cima</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>Cabo Linhares, Babá Tupinambá</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4416/indicacao_omar_aziz.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4416/indicacao_omar_aziz.pdf</t>
   </si>
   <si>
     <t>Indicação ao Senador Omar Aziz, no sentido de solicitar uma Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para a AMBBI II -  Associação de Moradores do Bairro Itaúna II, para o custeio de cestas básicas, para que sejam distribuídas para as famílias vulneráveis da cidade e do interior</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Alex Garcia, Babá Tupinambá, Flávio Farias, Márcia Baranda, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4418/indicacao_-_prefeitura_-_coordenador_pedagogico.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4418/indicacao_-_prefeitura_-_coordenador_pedagogico.pdf</t>
   </si>
   <si>
     <t>no sentido de solicitar da Prefeitura Municipal de Parintins por meio da Secretaria Municipal de Educação (Semed), a contratação de coordenadores pedagógicos para as Escolas Municipais do Município de Parintins.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4420/2_indicacao_esquina_entre_a_rua_fausto_bulcao_e_itacoatiara_bairro_nazare..pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4420/2_indicacao_esquina_entre_a_rua_fausto_bulcao_e_itacoatiara_bairro_nazare..pdf</t>
   </si>
   <si>
     <t>Manutenção da esquina entre as ruas Fausto Bulcão com a Itacoatiara no bairro Nossa Senhora de Nazaré.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4421/indicacao_podadas_arvores.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4421/indicacao_podadas_arvores.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal de Parintins, junto _x000D_
 à Secretaria Municipal de Obras – SEMOSP,  a poda das árvores que _x000D_
 compõem a arborização da via pública do Porto de Parintins, e da outras providências.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4423/indicacao_reparos_mercado.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4423/indicacao_reparos_mercado.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal de Parintins, junto _x000D_
 à Secretaria Municipal de Obras – SEMOSP, solicitando reparos na calçada do _x000D_
 Mercado Mundico Barbosa - Francesa, e dá outras providências.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4431/ecopontos__guga_pdf-assinado.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4431/ecopontos__guga_pdf-assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar à Prefeitura Municipal de Parintins através da Secretaria de Meio Ambiente que disponibilize lixeiras para coleta seletiva (ecopontos) na praça dos bois lado vermelho e azul, e dá outras providencias.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4432/emenda_parlamentar.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4432/emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>A Deputada Alessandra Campêlo, a destinação de Emenda parlamentar para Escola de Educação Especial Glauber Viana Gonçalves</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4435/indicacao-doacao_de_excedentes_de_alimentos.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4435/indicacao-doacao_de_excedentes_de_alimentos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO à Prefeitura Municipal para a captação e DOAÇÃO DE EXCEDENTES DE ALIMENTOS PARA O CONSUMO HUMANO E COMBATE AO DESPERDÍCIO DE ALIMENTOS POR PARTE DOS ESTABELECIMENTOS DEDICADOS À PRODUÇÃO E AO FORNECIMENTO DE ALIMENTOS.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4436/indicacao-gari_comunitario..pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4436/indicacao-gari_comunitario..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO a Prefeitura Municipal e Secretaria Municipal de Obras e Serviços Públicos – SEMOSP para INSTITUIR O PROGRAMA COMUNITÁRIO DE LIMPEZA URBANA DENOMINADO GARI COMUNITÁRIO.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4437/ramal_do_bore.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4437/ramal_do_bore.pdf</t>
   </si>
   <si>
     <t>A Prefeitura, a implantação do programa Água no Jirau para abastecimento do Ramal do Boré</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4438/indicacao-selo_empresa_amiga_do_meio_ambiente.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4438/indicacao-selo_empresa_amiga_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO a Prefeitura Municipal para INSTITUIR O SELO EMPRESA AMIGA DO MEIO AMBIENTE, A SER CONCEDIDO A PESSOAS JURÍDICAS, TAIS COMO EMPRESAS, ENTIDADES, INSTITUIÇÕES E ÓRGÃOS, PRIVADOS OU PÚBLICOS, QUE RECONHECIDAMENTE REALIZEM AÇÕES CONTINUADAS EM PROL DA PROTEÇÃO, DA DEFESA E DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4439/jurua.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4439/jurua.pdf</t>
   </si>
   <si>
     <t>Ao SAAE, solicito uma nova bomba d’ água para comunidade do São Sebastião do Juruá</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3386/mocao_de_aplausos_001_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3386/mocao_de_aplausos_001_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa MOÇÃO DE APLAUSOS e PARABENIZAÇÃO a todos os profissionais da Coordenadoria da Vigilância em Saúde do Município de Parintins, em face ao trabalho desempenhado no enfrentamento à covid-19.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3418/mocao_de_aplausos_002_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3418/mocao_de_aplausos_002_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa MOÇÃO DE APLAUSOS a professora Maria Lenilda Glória Ferreira pelos relevantes trabalhos prestados na Educação de Parintins, considerando sua trajetória pessoal, acadêmica e profissional.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3440/mocao_de_aplausos_003_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3440/mocao_de_aplausos_003_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Aplausos e Parabenizações aos estudantes Larissa de Lima Paiva e Ronan Campos de Oliveira Júnior, da Escola Estadual “Senador João Bosco”, pela conquista das premiações de ouro e de prata no Resultado Final da Seletiva Estadual Unificada da Olimpíada Amazonense de Química - OAMQ 2021, Modalidade A.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3516/mocao_de_aplausos_004_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3516/mocao_de_aplausos_004_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa MOÇÃO DE APLAUSOS ao Soldado PM Samuel Sanches Cardoso, lotado no 11º Batalhão de Polícia Militar de Parintins, pelo ato de bravura realizado no dia 14 de dezembro de 2021.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3540/mocao_de_aplausos_005_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3540/mocao_de_aplausos_005_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações à Gestora de Assistência Social no município de Parintins, senhora Zeila Márcia Lima Cardoso, pela participação no Especial intitulado "Amazonas: As mulheres e a Pandemia", em uma série de nove artigos lançados nesse dia 21 no Blog da Jornalista Rosiene Carvalho, colunista de política da Rádio BandNews Difusora.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3562/mocao_de_aplausos_006_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3562/mocao_de_aplausos_006_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES ao Sr. Luis Alberto Saldanha Nicolau diretor-presidente do Grupo SameI, como forma de agradecimento e homenagem aos relevantes serviços prestados pelo Grupo Samel para o município de Parintins.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3563/mocao_de_aplausos_007_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3563/mocao_de_aplausos_007_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES à TV Encontro das Águas pelos relevantes serviços prestados ao Município de Parintins.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3564/mocao_de_aplausos_008_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3564/mocao_de_aplausos_008_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a Sra. Walkiria Viana Gonçalves, pela passagem de seus 90 anos, celebrados no dia 24 de março de 2022.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3590/mocao_de_aplausos_009_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3590/mocao_de_aplausos_009_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações ao Corpo de Bombeiros Militar do Amazonas em nome do Comandante Geral, CORONEL ORLEILSO XIMENES MUNIZ pelos relevantes serviços prestados ao Município de Parintins, através da Missão Chamas de Saúde em Parintins no dia 25 de março de 2022.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3845/mocao_de_aplausos_n._010-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3845/mocao_de_aplausos_n._010-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa MOÇÃO DE APLAUSOS e PARABENIZAÇÕES à Escola de Áudio_x000D_
 Comunicação Padre Paulo Manna, por completar 40 anos de serviços prestados à Educação Especial em Parintins.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3846/mocao_de_aplausos_n._011-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3846/mocao_de_aplausos_n._011-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa MOÇÃO DE APLAUSOS E PARABENIZAÇÕES a luri Albuquerque Gonçalves por ter tomado posse no dia 08 de abril de 2022, como Conselheiro Seccional da 40a Gestão da OAB/AM para o triênio 2022-2024</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3896/mocao_de_aplausos_n._012-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3896/mocao_de_aplausos_n._012-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇOES a_x000D_
 Átila Rocha de Oliveira.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3897/mocao_de_aplausos_n._013-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3897/mocao_de_aplausos_n._013-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações ao Fundo_x000D_
 de Promoção Social e Erradicação da Pobreza - FPS na pessoa de sua Vice-Presidente e Secretaria Executiva, Senhora Kathelen de Oliveira Braz, pelos_x000D_
 Relevantes Serviços Prestados ao estado do Amazonas e dá outras providencias</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3898/mocao_de_aplausos_n._014-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3898/mocao_de_aplausos_n._014-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações para a_x000D_
 Agência de Desenvolvimento Sustentável do Amazonas — ADS, na pessoa de sua Diretora Presidente, senhora Michele Macedo Bessa, pelos Relevantes Serviços Prestados ao estado do Amazonas e dá outras providencias</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3899/mocao_de_aplausos_n._15-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3899/mocao_de_aplausos_n._15-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES para Escola SESI Padre Franscisco Luppino e sua equipe de robótica Lego Master que conquistou o segundo lugar no Torneio Estadual de Robótica SESI, garantindo vaga no Torneio Nacional</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3900/mocao_de_aplausos_n._16-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3900/mocao_de_aplausos_n._16-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e_x000D_
 PARABENIZAÇÕES para cooperativa Coopcaburi pelos relevantes serviços prestados no empreendedorismo para o Distrito do Caburi, concomitante para o município de Parintins.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3901/mocao_de_aplausos_n._17-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3901/mocao_de_aplausos_n._17-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações pelo aniversário de 34 anos do_x000D_
 Centro Educacional Infantil Alvorada, no dia 19 de abril, na pessoa da gestora Rosilândia Simas Neves.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações ao Cirurgião_x000D_
 Geral Amintas Junior Lopes Pinheiro, pela sua atuação nas Jornadas cirúrgicas e pelos Relevantes Serviços Prestados ao Município de Parintins e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3903/mocao_de_aplausos_n._019-2022_-_massilon_medeiros_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3903/mocao_de_aplausos_n._019-2022_-_massilon_medeiros_.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações à Ongs_x000D_
 Americanas ao comando da Audiologista Júlia Shih Bosso, pela parceria na Quarta Jornada do Programa Saúde Auditiva em Parintins</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3904/mocao_de_aplausos_n._020-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3904/mocao_de_aplausos_n._020-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações ao sr. Luiz Antônio Teixeira de_x000D_
 Figueiredo por ter touro e bezerra campeões na maior feira agropecuária de zebus do mundo, em Uberaba-MG</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3905/mocao_de_aplausos_n._021-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3905/mocao_de_aplausos_n._021-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações ao Sistema_x000D_
 Alvorada de Comunicação (Fundação Evangeli Nuntiand), pela organização e realização da 231 C opa Alvorada de Futsal</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3906/mocao_de_apalusos_n._022-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3906/mocao_de_apalusos_n._022-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações ao Médico_x000D_
 Anestesiologista Dênison Lima Bentes, pela sua atuação nas Jornadas cirúrgicas e pelos Relevantes Serviços Prestados ao Município de Parintins e dá outras providencias.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3907/mocao_de_apalusos_n._023-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3907/mocao_de_apalusos_n._023-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações ao Médico_x000D_
 Urologista Alberto Ferreira de Figueiredo Filho, pela sua atuação nas Jornadas cirúrgicas e pelos Relevantes Serviços Prestados ao Município de Parintins e dá outras providencias.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3908/mocao_de_aplausos_n._024-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3908/mocao_de_aplausos_n._024-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações para a professora de dança_x000D_
 Mônica Seffair por resgatar a dança tradicional e divulgar as manifestações folclóricas da região Norte do Brasil para o mundo</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3950/mocao_de_aplausos_025-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3950/mocao_de_aplausos_025-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa, no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES para Rádio Clube de Parintins pelos 35 anos de existência, que serão comemorados no dia 08/06/22, comprometidos em levar informação e entretenimento para todo Baixo Amazonas, principalmente na zona rural, a qual ainda é um dos principais meios de comunicação.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3990/mocao_e_apalusos_n._33-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3990/mocao_e_apalusos_n._33-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES a Catedral Batista Nacional Renovada - CBNR, pelos seus 13 anos proclamando mensagens transformadoras.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3994/mocao_de_apalusos_n._34-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3994/mocao_de_apalusos_n._34-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações aos jovens da Igreja Adventista do Sétimo Dia - Missão Calebe pela Ação Missionária que leva a palavra do Evangelho e Assistência Comunitária a Parintins e comunidades vizinhas- e dá outras providências.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4006/mocao_de_aplausos_n._035-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4006/mocao_de_aplausos_n._035-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações à Associação de Pastores e Líderes Evangélicos de Parintins (APALEPIN), pela organização do evento Marcha para Jesus 2022</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4049/mocao_de_apalusos_n._36-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4049/mocao_de_apalusos_n._36-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações, à Associação das Tradições Culturais do Mocambo do Arari (ATRACAMAR), pelo sucesso na realização do 17° Festival Folclórico do Mocambo, nos dias 05,06 e 07 de agosto de 2022</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>Massilon Cursino, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Flávio Farias, Márcia Baranda, Naldo Lima, Telo Pinto, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4070/mocao_de_apalusos_n._037-2022_-_massilon_cursino.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4070/mocao_de_apalusos_n._037-2022_-_massilon_cursino.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações ao Padre Emílio Buttelli, pelos 56 anos de Ordenação Sacerdotal, realizando atividades pastorais em Parintins.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>Alex Garcia, Afonso Caburi, Babá Tupinambá, Brena Dianná, Cabo Linhares, Fernando Menezes, Flávio Farias, Márcia Baranda, Massilon Cursino, Mateus Assayag, Naldo Lima, Telo Pinto, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4144/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4144/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa MOÇÃO DE APLAUSOS E PARABENIZAÇÕES a Jean Jorge Ribeiro Rodrigues, em reconhecimento dos seus relevantes serviços prestados ao município de Parintins, durante o Festival Folclórico como Administrador do Aeroporto Júlio Belém.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4136/mocao_de_aplausos_-_quebrando_o_silencio_-_agosto_-_22_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4136/mocao_de_aplausos_-_quebrando_o_silencio_-_agosto_-_22_1.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações para o Projeto Quebrando o Silêncio que completou 20 anos neste ano de 2022.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4146/moc_de_apaluso_40.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4146/moc_de_apaluso_40.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES para a Direção do Clube de Cabos e Soldados em nome do Tenente Guido Barbosa.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4162/08-_dia_30_mocao_de_aplausos_41-22_-_42_anos_escola_municipal_santa_luzia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4162/08-_dia_30_mocao_de_aplausos_41-22_-_42_anos_escola_municipal_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações pelo aniversário de 42 anos da Escola Municipal Santa Luzia.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4166/42-mocao_de_aplausos_2022_-_boi_mini_garantido_-_22.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4166/42-mocao_de_aplausos_2022_-_boi_mini_garantido_-_22.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações para o Boi Mini Garantido por ter sagrado-se campeão no 20° Festival Folclórico em Miniatura.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Afonso Caburi, Babá Tupinambá, Cabo Linhares, Fernando Menezes, Flávio Farias, Márcia Baranda, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4187/mocao_de_aplausos_n._43-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4187/mocao_de_aplausos_n._43-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Aplausos e Parabenizações ao artista plástico parintinense Rubens Belém que ganhou um lançamento das Havaianas, tendo suas pinturas expostas nas sandálias.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>Márcia Baranda, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Cabo Linhares, Fernando Menezes, Flávio Farias, Massilon Cursino, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4200/mocao_de_aplausos__adria_albuquerque.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4200/mocao_de_aplausos__adria_albuquerque.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa _x000D_
 Legislativa no sentido de solicitar Moção de Aplausos e Parabenizações a estudante _x000D_
 Ádria Helena Xavier Albuquerque vencedora do Prêmio Expocom Nacional 2022.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>Flávio Farias, Alex Garcia, Babá Tupinambá, Brena Dianná, Cabo Linhares, Márcia Baranda, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4225/06._marcos_apolo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4225/06._marcos_apolo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Parabenizações ao Secretário de Estado de Cultura e Economia Criativa, Marcos Apolo Muniz, pelos relevantes serviços desenvolvidos em prol a cultura Parintinense.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>Massilon Cursino, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Cabo Linhares, Fernando Menezes, Flávio Farias, Márcia Baranda, Naldo Lima, Telo Pinto, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4251/moccao_sapl.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4251/moccao_sapl.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Parabenizações à Organização da XVI Olimpíada Parintinense de Matemática – OPM 2022.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Cabo Linhares, Fernando Menezes, Flávio Farias, Márcia Baranda, Naldo Lima, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4257/mocao_enf.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4257/mocao_enf.pdf</t>
   </si>
   <si>
     <t>à enfermeira Dayse Mendes pelo trabalho desenvolvido no atendimento com as grávidas.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4286/mocao_de_aplausos_-_rennisson_ifam.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4286/mocao_de_aplausos_-_rennisson_ifam.pdf</t>
   </si>
   <si>
     <t>ao aluno do Instituto Federal do Amazonas – IFAM, Campus Parintins, Rennison Batalha Soares, por ser o único aluno interior do estado do Amazonas, classificado para a fase Nacional da XXIV Olimpíada Brasileira de Informática - OBI 2022.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>Cabo Linhares, Afonso Caburi, Babá Tupinambá, Brena Dianná, Fernando Menezes, Flávio Farias, Márcia Baranda, Massilon Cursino, Mateus Assayag, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4318/moc_de_apaluso_policiais.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4318/moc_de_apaluso_policiais.pdf</t>
   </si>
   <si>
     <t>solicitar MOÇÃO DE APLAUSOS e PARABENIZAÇÕES para os policiais do 11º Batalhão de Polícia, que fizeram a apreensão de 19 Kg de droga no dia 11/10/2022 na cidade de Parintins.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Flávio Farias, Márcia Baranda, Massilon Cursino, Mateus Assayag, Naldo Lima, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4357/mocao_de_aplausos_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4357/mocao_de_aplausos_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Parabenizações ao aniversário da Escola Araújo Filho.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>Fernando Menezes, Babá Tupinambá, Brena Dianná, Cabo Linhares, Márcia Baranda, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4392/02-_dia_20_mocao_de_aplausos_para_a_igreja_assembleia_de_deus.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4392/02-_dia_20_mocao_de_aplausos_para_a_igreja_assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Parabenizações à Igreja Assembleia de Deus pelo aniversário de 74 anos em Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>Alex Garcia, Afonso Caburi, Babá Tupinambá, Brena Dianná, Cabo Linhares, Fernando Menezes, Flávio Farias, Márcia Baranda, Naldo Lima, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4419/modelo_mocao_de_aplausos_-_portal_am_em_pauta.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4419/modelo_mocao_de_aplausos_-_portal_am_em_pauta.pdf</t>
   </si>
   <si>
     <t>ao site Am Em Pauta, pelos 04 anos de fundação em serviços prestados à comunicação do município de Parintins.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>Brena Dianná, Afonso Caburi, Alex Garcia, Babá Tupinambá, Cabo Linhares, Fernando Menezes, Flávio Farias, Márcia Baranda, Massilon Cursino, Naldo Lima, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4424/estado_do_amazonas-4.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4424/estado_do_amazonas-4.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e parabenizações ao Desembargador Flávio Passarelli pelo livro de sua autoria "A Fundamentação Substancial das Decisões Judiciais como Garantia do Estado Democrático de Direito".</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4425/estado_do_amazonas-5.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4425/estado_do_amazonas-5.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e parabenizações ao Diretor da Escola Superior da Magistratura do Amazonas (Esmam), Desembargador João de Jesus Abdala Simões pela promoção da 1ª Conferência Amazônica do Ambiente e do Clima.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>Telo Pinto, Afonso Caburi, Alex Garcia, Cabo Linhares, Flávio Farias, Márcia Baranda, Massilon Cursino, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4426/11-_dia_22_mocao_de_aplausos_portal_deamazonia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4426/11-_dia_22_mocao_de_aplausos_portal_deamazonia.pdf</t>
   </si>
   <si>
     <t>Ao portal de notícias parintinense DeAmazônia, em homenagem aos 10 anos de sua fundação, e pelo recebimento do Selo de Jornalismo Profissional</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>MPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3365/mocao_de_pesar_001_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3365/mocao_de_pesar_001_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE PESAR a família do Ex Vereador Norberto da Silva Farias pelo seu falecimento.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3441/mocao_de_pesar_002_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3441/mocao_de_pesar_002_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento de Jandimar Almada da Silva.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3442/mocao_de_pesar_003_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3442/mocao_de_pesar_003_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento de Salum Dias Dácio.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3443/mocao_de_pesar_004_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3443/mocao_de_pesar_004_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento da senhora Gertrudes Nascimento Figueira.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3517/mocao_de_pesar_005_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3517/mocao_de_pesar_005_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Pesar a família do Senhor ANTÔNIO JOSÉ MARINHO FARIAS pelo seu falecimento.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3518/mocao_de_pesar_006_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3518/mocao_de_pesar_006_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa, Moção de Pesar pelo falecimento da líder da Comunidade do Parananema no município de Parintins, Maria Alcivaete da Silva de Oliveira.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3541/mocao_de_pesar_007_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3541/mocao_de_pesar_007_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Pesar a família do Senhor Manoel Ribeiro Teixeira pelo seu falecimento.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3565/mocao_de_pesar_008_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3565/mocao_de_pesar_008_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE PESAR aos familiares da Senhora Maricelia Pantoja Serrão, pelo seu falecimento e dá outras providências.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3622/mocao_de_pesar__n._009-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3622/mocao_de_pesar__n._009-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento de Antônio José de Oliveira Quintino.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3623/mocao_de_pesar_n._010-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3623/mocao_de_pesar_n._010-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento do senhor Deoclécio da Costa Carneiro</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3847/mocao_de_pesar_n._011-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3847/mocao_de_pesar_n._011-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar MOÇÃO DE PESAR aos familiares do senhor SIDNEY REZENDE pelo seu falecimento ocorrido em nossa cidade.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3848/mocao_de_pesar_n._012-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3848/mocao_de_pesar_n._012-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar MOÇÃO DE PESAR aos familiares do senhor SIRLAN LOPE SPEREIRA pelo seu falecimento ocorrido em nossa cidade.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3909/mocao_de_pesar_n._013-2022_-_massilon_medeiros_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3909/mocao_de_pesar_n._013-2022_-_massilon_medeiros_.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Pesar a família do Senhor Walcyr_x000D_
 Ribeiro Meio pelo seu falecimento</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3910/mocao_de_pesar_n._014-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3910/mocao_de_pesar_n._014-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Pesar a família do Senhor Ozair da Silva_x000D_
 Albuquerque pelo seu falecimento.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3911/mocao_de_pesar_n._015-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3911/mocao_de_pesar_n._015-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Pesar a família do Senhor Raimundo_x000D_
 Desterro da Silva Rocha pelo seu falecimento</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3912/mocao_de_pesar_n._016-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3912/mocao_de_pesar_n._016-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento do sr. Rafael Augusto da Eira Correa.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3913/mocao_de_pesar_n._017-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3913/mocao_de_pesar_n._017-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento de Fernando Sergio Marques de Oliveira</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3914/mocao_de_pesar_n._018-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3914/mocao_de_pesar_n._018-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Pesar a família do Senhor Edson_x000D_
 Ferreira de Figueiredo pelo seu falecimento</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3915/mocao_de_pesar_n._019-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3915/mocao_de_pesar_n._019-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa MOÇÃO DE PESAR pelo falecimento de Edna Maria Fonseca Machado</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3987/mocao_de_pesar_n._22-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3987/mocao_de_pesar_n._22-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento do senhor Nelson Brelaz Ferreira.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4002/mocao_de_pesar_n._23-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4002/mocao_de_pesar_n._23-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE PESAR a família do senhor Arildo Ribeiro, pelo seu falecimento</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4044/mocao_de_pesar_n._24-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4044/mocao_de_pesar_n._24-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Pesar a família do Senhor Orlando da Silva Hatta, pelo seu falecimento.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4045/mocao_de_pesar_n._025-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4045/mocao_de_pesar_n._025-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE PESAR a família da Professora Silvia Pantoja de Souza.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4046/mocao_de_pesar_n._026-2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4046/mocao_de_pesar_n._026-2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE PESAR a família do Senhor Carlos Alberto Fonseca de Castro, conhecido como Japonês da Sandalinha.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Flávio Farias, Márcia Baranda, Massilon Cursino, Naldo Lima, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4071/mocao_de_pesar_n._027-2022-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4071/mocao_de_pesar_n._027-2022-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 70 do Regimento Interno desta Casa Legislativa Moção de Pesar pelo falecimento de Maria Célia Valente</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>Naldo Lima, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Flávio Farias, Márcia Baranda, Massilon Cursino, Telo Pinto, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4078/mocao_de_pesar_n._028-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4078/mocao_de_pesar_n._028-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE PESAR a família do senhor Leno Teixeira, pelo seu falecimento.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4079/mocao_de_pesar_n._029-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4079/mocao_de_pesar_n._029-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE PESAR a família do senhor Lucas Amazonas Carneiro, pelo seu falecimento</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>Telo Pinto, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Cabo Linhares, Fernando Menezes, Flávio Farias, Márcia Baranda, Massilon Cursino, Naldo Lima, Vanessa Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4256/mocao_de_pesar_n._30-2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4256/mocao_de_pesar_n._30-2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Falecimento do senhor Pedro Maia de Souza</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3519/projeto_de_decreto_legislativo_001_2022_-mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3519/projeto_de_decreto_legislativo_001_2022_-mateus_assayag.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÂNIA PARINTINENSE AO SENHOR MARCELO RAMOS RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4133/08-_dia_28_projeto_de_decreto_legislativo_005_-_comenda_de_merito_cultural_jair_mendes_a_prof_valter_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4133/08-_dia_28_projeto_de_decreto_legislativo_005_-_comenda_de_merito_cultural_jair_mendes_a_prof_valter_menezes.pdf</t>
   </si>
   <si>
     <t>Que confere a comenda de Mérito Cultural “Jair Mendes” ao senhor Valter Pereira de Menezes, pelos relevantes serviços prestados à Cultura Parintinense e dá outras providências</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4319/projeto_de_decreto_legislativo_-_titulo_de_cidadao_parintinense.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4319/projeto_de_decreto_legislativo_-_titulo_de_cidadao_parintinense.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÂNIA PARINTINENSE AO SENHOR KLEBER DE BRITTO SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4373/projeto_de_decreto_legislativo_007-2022_-_cmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4373/projeto_de_decreto_legislativo_007-2022_-_cmp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACOLHIMENTO E APROVAÇÃO DO PARECER PRÉVIO N° 8/2022 - TCE - TRIBUNAL PLENO DO EGRÉGIO TRIBUNAL DE CONTAS DO_x000D_
 ESTADO DO AMAZONAS - PROCESSO TCE N° 10036/2012 - QUE RECOMENDA À CÂMARA MUNICIPAL DE PARINTINS A APROVAÇÃO COM RESSALVAS DA PRESTAÇÃO DE CONTAS DO SR. FRANK LUIZ DA CUNHA GARCIA, PREFEITO MUNICIPAL DE PARINTINS, EXERCÍCIO DE 2011</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4434/redacao_final_do_projeto_de_decreto_legislativo_no_008_-_2022_2.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4434/redacao_final_do_projeto_de_decreto_legislativo_no_008_-_2022_2.pdf</t>
   </si>
   <si>
     <t>QUE DÁ NOME A SALA DO ARQUIVO DA CÂMARA MUNICIPAL DE PARINTINS DE CELENE MARIA PRESTES BARROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Frank Luiz da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3337/projeto_de_lei_016-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3337/projeto_de_lei_016-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 580/2013 E A LEI COMPLEMENTAR Nº 016/2014-PGMP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3322/projeto_de_lei_001-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3322/projeto_de_lei_001-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. MARIA SELMA COSTA, LOCALIZADO NA RUA ZENAIDE MIRANDA, 3196 – PAULO CORREA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3323/projeto_de_lei_002-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3323/projeto_de_lei_002-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. JANE MARIA DA SILVA SOUZA, LOCALIZADO NA RUA ZENAIDE MIRANDA (RUA 7), Nº 3186, BAIRRO PAULO CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3324/projeto_de_lei_003-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3324/projeto_de_lei_003-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SR. GLAUCIONEI OLIVEIRA DOS SANTOS, LOCALIZADO NA RUA ZENAIDE MIRANDA, 3208 – PAULO CORREA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3325/projeto_de_lei_004-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3325/projeto_de_lei_004-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. LUCIMONE SANTOS LIMA, LOCALIZADO NA RUA ZENAIDE MIRANDA (RUA 7), Nº 3176, BAIRRO PAULO CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3326/projeto_de_lei_005-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3326/projeto_de_lei_005-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. LAURENICE COELHO BENEVIDES, LOCALIZADO NA RUA CORREA NETO, 3143 – ITAUNA II E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3327/projeto_de_lei_006-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3327/projeto_de_lei_006-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. JOVANA BATISTA AZEVEDO, LOCALIZADO NA RUA ZENAIDE MIRANDA (RUA 7), Nº 3166, BAIRRO PAULO CORRÊA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3328/projeto_de_lei_007-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3328/projeto_de_lei_007-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DO SRA. SORAIA LEAL DA SILVA LOCALIZADO NA RUA CORREA NETO, 3153 – PAULO CORREA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3329/projeto_de_lei_008-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3329/projeto_de_lei_008-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. MARIANA RODRIGUES MOURÃO, LOCALIZADO NA RUA CORRÊA NETO (RUA 8), Nº 3125, BAIRRO PAULO CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3330/projeto_de_lei_009-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3330/projeto_de_lei_009-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. ELEN VALENTE LOCALIZADO NA RUA CORREA NETO, 3133 – PAULO CORREA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3331/projeto_de_lei_010-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3331/projeto_de_lei_010-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. MARIA LAURA CARDOSO COELHO, LOCALIZADO NA RUA CORRÊA NETO (RUA 8), Nº 3151, BAIRRO PAULO CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3332/projeto_de_lei_011-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3332/projeto_de_lei_011-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. SAÙDE LIMA GONÇALVES LOCALIZADO NA RUA CORREA NETO, 3153 – PAULO CORREA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3333/projeto_de_lei_012-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3333/projeto_de_lei_012-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. FERNANDA BATALHA IANNUZZI, LOCALIZADO NA RUA NAKAUTH, S/Nº – SANTA CLARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3334/projeto_de_lei_013-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3334/projeto_de_lei_013-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. ORIANE DE SOUZA BATALHA, LOCALIZADO NA RUA NAKAUTH, S/Nº – SANTA CLARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3335/projeto_de_lei_014-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3335/projeto_de_lei_014-2022.pdf</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3336/projeto_de_lei_015-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3336/projeto_de_lei_015-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei_016-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei_016-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º, DA LEI MUNICIPAL Nº 822/2022-PGMP QUE TRATA SOBRE A AUTORIZAÇÃO MUNICIPAL PARA CONTRATAÇÃO DE OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3339/projeto_de_lei_017-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3339/projeto_de_lei_017-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO, COM ENCARGO, DE BEM PÚBLICO MUNICIPAL À DEFENSORIA PÚBLICA DO ESTADO DO AMAZONAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3340/projeto_de_lei_018-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3340/projeto_de_lei_018-2022.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 764/2020-PGMP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3341/projeto_de_lei_019_2022_-_revogacao_da_lei_municipal_n._780-2020-pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3341/projeto_de_lei_019_2022_-_revogacao_da_lei_municipal_n._780-2020-pgmp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL N° 780/2020-PGMP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3388/projeto_de_lei_020_2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3388/projeto_de_lei_020_2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>"INCLUI A AÇÃO CONJUNTA ENTRE A PREFEITURA MUNICIPAL DE PARINTINS ATRAVÉS DA EMTT E SEMED JUNTAMENTE COM A SEDUC PARA QUE HAJA O AMIGO DO TRÂNSITO NAS ESCOLAS MUNICIPAIS E ESTADUAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3389/projeto_de_lei_021_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3389/projeto_de_lei_021_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DE CONTRATAÇÃO DE PESSOAS CONDENADAS POR CRIME DE VIOLÊNCIA CONTRA MULHER PELA ADMINISTRAÇÃO PÚBLICA NO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_022_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_022_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>"FICA CRIADA A LEI QUE INSTITUI COMO FERIADO MUNICIPAL O DIA 08 DE MARÇO, 'DIA INTERNACIONAL DA MULHER', NO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_023_2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_023_2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>"ASSEGURA TODAS AS INFORMAÇÕES E DIREITO DE ATENDIMENTO A PESSOA SURDA POR MEIO DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS, EM TODAS AS INSTITUIÇÕES PÚBLICAS DO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3444/projeto_de_lei_024_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3444/projeto_de_lei_024_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Contribuição para Custeio do Serviço de Iluminação Pública (Cosip) no Município de Parintins e dá outras providências”.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3479/projeto_de_lei_025_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3479/projeto_de_lei_025_2022.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO HOSPITAL PADRE COLOMBO, NO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3624/projeto_de_lei_n._026-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3624/projeto_de_lei_n._026-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. IZALINA DA SILVA AZEDO, LOCALIZADO NA RIJA JOAO MEIRELES, S/N° - SANTA CLARA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei_n._027-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei_n._027-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AUTARQUIA MUNICIPAL SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE A ALIENAR BEM IMÓVEL NA FORMA DO ART. 34, INCISO IX DA LEI ORGÂNICA DO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3626/projeto_de_lei_n._028-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3626/projeto_de_lei_n._028-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DA SRA. SOFIA DA SILVA LIMA, LOCALIZADO NA RUA (5) AMÉRICO BATISTA, N° 614 - BAIRRO UNIÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3627/projeto_de_lei_n._029-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3627/projeto_de_lei_n._029-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação do imóvel de propriedade do Sr. Francisco Andrade dos Santos, localizado na Rua Américo Batista (Rua 5), n° 612, bairro União e dá outras providências</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3628/projeto_de_lei_n._030-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3628/projeto_de_lei_n._030-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>"Autoriza a desapropriação do imóvel de propriedade da Sra. Renildes Maria Batista Sales, localizado na Rua Américo Batista (Rua 5), n° 622, bairro União e dá outras providências</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3629/projeto_de_lei_n._031-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3629/projeto_de_lei_n._031-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>"Autoriza a desapropriação do imóvel de propriedade da Sra. Twany Cristhine Oliveira da Silva, localizado na Rua Américo Batista (Rua 5), s/n°, bairro União e dá outras providências</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3630/projeto_de_lei_n._032-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3630/projeto_de_lei_n._032-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>"Autoriza a desapropriação do imóvel de propriedade do Sr. Alex da Silva, localizado na Rua Américo Batista (Rua 5), n° 606, bairro União e dá outras providências</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3631/projeto_de_lei_n._033-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3631/projeto_de_lei_n._033-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação do imóvel de propriedade da Sra. Valdineia Rodrigues da Silva, localizado na Rua Américo Batista (Rua 5), n° 618, bairro União e dá outras providências</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_n._034-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_n._034-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação do imóvel de propriedade da Sra. Marlene Bruce Lira, localizado na Rua Américo Batista (Rua 5), s/n°, bairro União e dá outras providências".</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3633/projeto_de_lei_n._035-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3633/projeto_de_lei_n._035-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DO IMÓVEL DE PROPRIEDADE DO SR. IZANILDO DOS SANTOS NUNES, LOCALIZADO NA RUA (6) MARIA ANGELA, N° 943 - BAIRRO UNIÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_n._036-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_n._036-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação do imóvel de propriedade da Sra. Gorete Moreira da Silva, localizado na Rua Maria Angela (Rua 6), n° 939, bairro União e dá outras providências</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3635/projeto_de_lei_n._037-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3635/projeto_de_lei_n._037-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação do  imóvel de propriedade da Sra. Lissara Góes de Souza, localizado na Rua MariaAngela (Rua 6), n° 947, bairro União e dá outras providências</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_n._038-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_n._038-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação do imóvel de propriedade da Sra. Glorene Amazonas da Silva, localizado na Rua Maria Angela (Rua 6), sin°, bairro União e dá outras providências".</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_n._039-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_n._039-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 20, DA LEI MUNICIPAL N° 808, DE 12 DE JANEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_n._040-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_n._040-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>"CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - FUMPDEC DO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3639/projeto_de_lei_n._041-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3639/projeto_de_lei_n._041-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A ALTERAÇÃO DO NOME DA AVENIDA PENETRAÇÃO, LOCALIZADA NO BAIRRO DA UNIÃO, PASSANDO A SER DENIMINADA COMO AVENIDA TADEU DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4389/oficio_n._074-2022_-_pgmp_ldo_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4389/oficio_n._074-2022_-_pgmp_ldo_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIA – LDO PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4428/projeto_de_lei_n._050-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4428/projeto_de_lei_n._050-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a profissionalização e reinserção no mercado de trabalho de pais ou responsáveis por pessoas com deficiência, em caso de falecimento destes.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA DA CIDADANIA" NA REDE MUNICIPAL DE ENSINO NO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4429/projeto_de_lei_n._053-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4429/projeto_de_lei_n._053-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Adote um Bicicletário" e dá outras providências.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE ACOLHIMENTO FAMILIAR PROVISÓRIO DE CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE PRIVAÇÃO TEMPORÁRIA DO CONVÍVIO COM A FAMÍLIA DE ORIGEM, DENOMINADO SERVIÇO FAMÍLIA ACOLHEDORA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3998/projeto_de_lei_n._055-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3998/projeto_de_lei_n._055-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de entrada de alimentos e bebidas (não alcoólicas) para consumo próprio dos usuários do bumbódromo de Parintins-Am.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4091/projeto_de_lei_n._056-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4091/projeto_de_lei_n._056-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implementação da Semana da Diversidade LGBTQIA+ e combate a homofobia no Município de Parintins e dá outras providências</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4101/oficio_n._171-2022_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4101/oficio_n._171-2022_pgmp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PARINTINS A RECEBER EM DOAÇÃO, UM IMÓVEL DE PROPRIEDADE DA DIOCESE DE PARINTINS, PARA FINS DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA COBERTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4170/documentos_escaneados_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4170/documentos_escaneados_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, NO ÂMBINO MUNICIPAL DE PARINTINS, O PROJETO CHAMADO "NO BALANÇO DA REDE."</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4169/projeto_de_lei_-_selo_amigo_do_produtor.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4169/projeto_de_lei_-_selo_amigo_do_produtor.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Amigo do Produtor parintinense.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4271/projeto_de_lei_n._060-2022_-_pgmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4271/projeto_de_lei_n._060-2022_-_pgmp.pdf</t>
   </si>
   <si>
     <t>REVOGA OS INCISOS IX DOS PARÁGRAFOS l' E 20 DO ART. 30 DA LEI MUNICIPAL N° 342/2005-PGMP QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA MULHER E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4292/loa_2023_e_anexos.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4292/loa_2023_e_anexos.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE PARINTINS PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4294/projeto_de_lei_-_professor.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4294/projeto_de_lei_-_professor.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO “PROFESSOR EXCELÊNCIA DO ANO” NAS UNIDADES ESCOLARES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE PARINTINS.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4300/pl_protecao_e_bem_estar_animal.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4300/pl_protecao_e_bem_estar_animal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a criação do Código de Proteção e Bem-Estar Animal, estabelecendo diretrizes e normas para a efetiva proteção e garantia do bem-estar dos animais domésticos e domesticados no Município de Parintins.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4325/projeto_de_lei_-_semana_do_empreendedorismo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4325/projeto_de_lei_-_semana_do_empreendedorismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA "SEMANA DO EMPREENDEDORISMO NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4372/projeto_de_lei_n._065-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4372/projeto_de_lei_n._065-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER GRATUITAMENTE POR TEMPO INTEDERMINADO DIREITO REAL DE USO SOBRE BEM IMOVEL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4410/projeto_de_lei_-_bulling.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4410/projeto_de_lei_-_bulling.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre o desenvolvimento de política antibullying por instituições de ensino, públicas ou privadas, com ou sem fins lucrativos, no município de Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4412/projeto_de_lei_-_politica_de_prevencao_a_violencia_contra_os_educadores_publicos_da_rede_municipal.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4412/projeto_de_lei_-_politica_de_prevencao_a_violencia_contra_os_educadores_publicos_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE PREVENÇÃO À VIOLENCIA CONTRA OS EDUCADORES PÚBLICOS DA REDE MUNICIPAL DE ENSINO DE PARINTINS E CRIA O DISQUE-DENÚNCIA CONTRA AGRESSÕES AOS EDUCADORES DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4433/projeto_de_lei_no_68_-_2022_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4433/projeto_de_lei_no_68_-_2022_1.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOM GINO MALVESTIO NO MUNICÍPIO DE PARINTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4026/projeto_de_resolucao_n._004-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4026/projeto_de_resolucao_n._004-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL A HONRARIA POLICIAL DESTAQUE DO ANO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4027/projeto_de_resolucao_n._005-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4027/projeto_de_resolucao_n._005-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA PARINTINENSE AO SENHOR WELLINGTON JOSÉ DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4028/projeto_de_resolucao_n._006-2022_-_mesa_diretora.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4028/projeto_de_resolucao_n._006-2022_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS NORMAS PARA GESTÃO DOS RECURSOS DESTINADOS AO PAGAMENTO DE DIÁRIAS E CONCESSÃO DE PASSAGENS DO PESSOAL DO PODER LEGISLATIVO, APROVADAS PELA RESOLUÇÃO Nº 051/2017-CMP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4055/projeto_de_resolucao_n._07-2022_-_mesa_diretora_da_camara.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4055/projeto_de_resolucao_n._07-2022_-_mesa_diretora_da_camara.pdf</t>
   </si>
   <si>
     <t>POSSIBILITA A CONCESSÃO DE EMBARCAÇÕES TIPO LANCHA RÁPIDA (VOADEIRA) AOS VEREADORES E À ADMINISTRAÇÃO DO PODER LEGISLATIVO MUNICIPAL, FIXA AS NORMAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4440/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4440/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA AO PATRIMÔNIO DO PODER EXECUTIVO DE BENS MÓVEIS POR OBSOLESCÊNCIA OU IMPRESTABILIDADE QUE RELACIONA, PERTENCENTES À CÂMARA MUNICIPAL DE PARINTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4348/projeto_de_emenda_a_lei_organica_001-2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4348/projeto_de_emenda_a_lei_organica_001-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao art. 35 da Lei Orgânica do Município de Parintins e dá outras providências</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3342/requerimento_001_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3342/requerimento_001_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins,_x000D_
 através da SECRETARIA MUNICIPAL DE SAÚDE, QUE REALIZE UM MUTIRÃO PARA VACINAR ESTUDANTES (CRIANÇAS E ADOLESCENTES), DAS ESCOLAS MUNICIPAIS DA ZONA RURAL DE PARINTINS CONTRA O COVID-19.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3343/requerimento_002_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3343/requerimento_002_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Executivo através da Secretaria de Obras e Secretaria de Saúde a reforma da UBS Darlinda Ribeiro. No Bairro do Palmares.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3344/requerimento_003_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3344/requerimento_003_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Executivo através da Secretaria de Obras a reforma e ampliação da UBS da comunidade do Maranhão no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3345/requerimento_004_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3345/requerimento_004_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Executivo através da Secretaria de Obras a construção de 01 (um) Castelo D'Água e aquisição de 01 (uma) Caixa D'Água de 20.000 lts para a comunidade do Maranhão no Rio Uaicurapá.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3346/requerimento_005_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3346/requerimento_005_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Executivo através da Secretaria de Obras e Secretaria de Educação a reforma e ampliação da Escola Santa Terezinha do Caburi.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3347/requerimento_006_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3347/requerimento_006_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Executivo através da Secretaria de Obras e Secretaria de Educação a Construção da Escola Nossa Senhora de Aparecida do Panauarú.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3348/requerimento_007_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3348/requerimento_007_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins através da Secretaria de Obras e Serviços Públicos e Secretaria Municipal de Educação, solicitar a reforma da escola da comunidade Colônia Brasil Rossy, situada nas regiões da gleba do Zé Açú, na zona rural do município de Parintins.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3349/requerimento_008_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3349/requerimento_008_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a troca da caixa de água da comunidade São Paulo do Zé Açu, e da outras providências.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3350/requerimento_009_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3350/requerimento_009_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a construção de um castelo na comunidade da Boa Esperança no Zé Açu e da outras providências.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3351/requerimento_010_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3351/requerimento_010_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a limpeza e faça serviço de terraplanagem e asfaltamento nas ruas (travessas) do bairro Pascoal Alággio e dá outras providências.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3352/requerimento_011_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3352/requerimento_011_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Mesa Diretora para que a Audiência Pública da CPI da Energia seja realizada no auditório da escola Ceti Deputado Gláucio Gonçalves e dá outras providências.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3353/requerimento_012_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3353/requerimento_012_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Mesa Diretora a realização de Sessão da Câmara Itinerante na Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3354/requerimento_013_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3354/requerimento_013_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Mesa Diretora Audiência Pública da CPI da Energia da Assembleia Legislativa do Estado do Amazonas no município de Parintins, para ouvir a população parintinense sobre o fornecimento de energia fornecida pela concessionária de energia e dá outras providências.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3355/requerimento_014_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3355/requerimento_014_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Mesa Diretora para que a Audiência Pública da CPI da Energia da Assembleia Legislativa do Estado do Amazonas no município de Parintins seja realizada no dia de Sessão Ordinária da Câmara Municipal de Parintins, dia 07 de Março de 2022 as 09 horas da manhã e dá outras providências.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3356/requerimento_015_2022-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3356/requerimento_015_2022-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 20, parágrafo 4º, inciso VII, bem como o artigo 136 do Regimento Interno desta Casa Legislativa, no sentido de solicitar LICENÇA MATRIMÔNIO.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3357/requerimento_016_2022-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3357/requerimento_016_2022-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins, Construção de um castelo d'água em alvenaria na comunidade "São Tomé" do Caburi.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3358/requerimento_017_2022-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3358/requerimento_017_2022-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura de Parintins, por meio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), a construção de uma nova escola formada por duas salas de aula na comunidade São Tomé do Caburi.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3366/requerimento_018_2022-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3366/requerimento_018_2022-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Governo do Estado do Amazonas por meio do Departamento Estadual de Trânsito (Detran-AM) a implantação do projeto "Motociclista Legal" do programa Detran Cidadão no município de Parintins.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3367/requerimento_019_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3367/requerimento_019_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a prefeitura Municipal de Parintins para que seja CONSTRUIDA UMA ESCOLA COM DUAS SALAS DE AULA PADRÃO FNDE, NA COMUNIDADE DO BUIUÇU DO CABURI.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3368/requerimento_020_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3368/requerimento_020_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Prefeitura Municipal de Parintins,_x000D_
 através da Secretaria Municipal de Obras e Serviços Públicos- Semosp, RECUPERAÇÃO DA ESTRADA DO CABURI, NOS TRECHOS CABURI/ MONTE SINAI/ESPERANÇA/ SÃO JOAQUIM, EM CARÁTER DE URGÊNCIA e dá outras providências.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3369/requerimento_021_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3369/requerimento_021_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo no sentido de solicitar a Prefeitura Municipal de Parintins para que seja feita a reforma do mercado "João Pereira" assim como construção de novo matadouro em área disponibilizada pelos moradores na Agrovila de São Sebastião do Caburi, e dá outras providências.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3370/requerimento_022_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3370/requerimento_022_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Presidência desta Casa Legislativa Sessão Especial em Homenagem ao Dia Internacional da Mulher a ser realizada no dia 09 de março de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3371/requerimento_023_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3371/requerimento_023_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa REQUERIMENTO a Prefeitura Municipal de Parintins, por intermédio da Secretaria de Obras do Município, no sentido de solicitar a cópia do contrato da empresa responsável pela iluminação pública no Município de Parintins.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3372/requerimento_024_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3372/requerimento_024_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio do SAAE para construção de uma rede de água na comunidade São Paulo do Zé Açu, e da outras providências.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3373/requerimento_025_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3373/requerimento_025_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos -SEMOSP, setor da iluminação Pública para que realize a manutenção e a trocas das lâmpadas da Rua 4 do bairro União e dá outras providências.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3374/requerimento_026_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3374/requerimento_026_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP para que realize a limpeza e faça serviço de terraplanagem da Rua 4 do bairro União e dá outras providências.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3375/requerimento_027_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3375/requerimento_027_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, reforma e ampliação da Escola_x000D_
 Municipal Brito Nascimento, na comunidade Santo Antônio do Panauaru.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3376/requerimento_028_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3376/requerimento_028_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal_x000D_
 de Educação (Semed) e Secretaria Municipal de Obras e Serviços Públicos (Semosp), a reforma das Escolas Municipais "Marcelino Henrique" - localizada_x000D_
 Comunidade Santa Rita de Cassia (região da Valéria), "Fernando Carvalho" - Comunidade Nossa Senhora do Perpétuo Socorro do Laguinho, "Luiz Gonzaga - Comunidade Santo Antônio (região do Tracajá) e "Cristo Rei" - Comunidade Moriá (região do Mamuru) e dá outras providência.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3377/requerimento_029_2022_-_telo_pinto.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3377/requerimento_029_2022_-_telo_pinto.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Educação (Semed) e Secretaria Municipal de Obras e Serviços Públicos (Semosp), a conclusão de obras das Escolas da área de várzea como Escola Municipal Gláucio Gonçalves, no Paraná do Espírito Santo de Cima, e das comunidades Araçatuba, Costa da Águia, Borralho e São José do Arco.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3378/requerimento_030_2022_-_afonso_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3378/requerimento_030_2022_-_afonso_caburi.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar ao Poder Executivo, através da Secretaria Municipal de Saúde, a CONTRATAÇÃO DE UM ODONTÓLOGO PARA ATUAR NO POSTO DE SAÚDE "DENIZAL PEREIRA" NA AGROVILA DO CABURI.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3379/requerimento_031_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3379/requerimento_031_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Executivo através da Secretaria de Obras que faça a elevação e recapeamento do final da rua 02 (dois) do Bairro da União que faz fundo com a Feira da Orla do referido bairro.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3380/requerimento_032_2022_-_cabo_linhares.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3380/requerimento_032_2022_-_cabo_linhares.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Executivo através da EMTT - Empresa Municipal de Trânsito e Transporte que faça a pintura de uma Faixa de Pedestre na frente da Rádio Alvorada e Instituto de Referencia Educar com urgência.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3381/requerimento_033_2022-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3381/requerimento_033_2022-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de submeter à consideração da Casa, o envio de ofício ao PROCON Estadual a fiscalização e notificação a Caixa Econômica Federal de Parintins pelas filas extensas que vem se formando seguidamente, que violam disposições legais instituídas pela Lei Municipal nº 356/2005.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3382/requerimento_034_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3382/requerimento_034_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, por intermédio da Secretaria Municipal de Obras e Serviços Públicos (Semosp), para que seja feito um programa de recuperação de iluminação pública na Comunidade do Mangueirão e Filadélfia.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3383/requerimento_035_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3383/requerimento_035_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Amazonas Energia a instalação de 25 novos contadores em residências na Comunidade São Sebastião do Jará.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3384/requerimento_036_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3384/requerimento_036_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos (Semosp), instalação da iluminação no campo de futebol da Comunidade São Sebastião do Jará.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3385/requerimento_037_2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3385/requerimento_037_2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins a reforma das pontes de madeira da cidade: a ponte do Beco Submarino; ponte Aldemir Farias e Coronel Barreto Batista; ponte do ltaguatinga; ponte da Rua 04 da União; ponte do Pascoal Alággio; ponte da Torquatro Tapajós do Palmares e também a ponte da Laje na Vila Amazônia.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3438/requerimento_038_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3438/requerimento_038_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal e da Secretaria Municipal de Saúde Informações acerca das reformas realizadas no Hospital Jofre Cohen e brevemente nas Unidades Básicas do Município de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_039_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_039_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio do Serviço Autônomo de Água e Esgoto de Parintins - SAAE, informações sobre a aquisição de lancha aquática destinada para os atendimentos da Zona Rural de Parintins.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3480/requerimento_040_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3480/requerimento_040_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal e da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP informações acerca da Obra de Urbanização da Baixa do São José e da Construção do Mercado Municipal da Baixa do São José.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3481/requerimento_041_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3481/requerimento_041_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Secretaria Municipal de Obras e Serviços Públicos - SEMOSP Informações acerca do Asfaltamento e Recapeamento do Município de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3482/requerimento_042_2022.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3482/requerimento_042_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal e da Secretaria Municipal de Obras e Serviços - SEMOSP a Programação de Construção, Reforma e quaisquer outros tipos de melhoria a serem realizadas nas Escolas Municipais neste ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3509/requerimento_043_2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3509/requerimento_043_2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Departamento Nacional de _x000D_
 Infraestrutura de Transportes - DNIT, informações sobre a obra do cais do porto de Parintins e sobre o prazo de conclusão da obra, e dá outras providências.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3510/requerimento_044_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3510/requerimento_044_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins através da Secretaria de Obras, que faça manutenção e reparos na estrutura do Posto de Saúde Cassiano Carmo, na Comunidade do Maranhão, Região do Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3511/requerimento_045_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3511/requerimento_045_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, através da Secretaria de Saúde, que reestabeleça a cadeira de odontologia do Posto de Saúde Cassiano Carmo, na Comunidade do Maranhão, Região do Uaicurapá, e dá outras providências.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_046_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_046_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Saúde, que apresente informações curriculares e contratuais dos profissionais que atuam na Unidade de Terapia Intensiva (UTI) em Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_047_2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_047_2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa à Secretaria do Estado de Educação de Qualidade de Ensino (SEDUC), solicito em caráter de urgência, informação quanto ao não funcionamento das transmissões das aulas no centro de mídias para o Ensino Tecnológico na Escola Municipal São José de Boa Esperança - Comunidade do Zé Açú.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_048_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_048_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal e da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP Informações acerca da Lixeira Pública do Município de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_049-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_049-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Presidência desta Casa Legislativa Informações relacionadas a paralização da Obra do Muro de Arrimo da Orla de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3534/requerimento_051_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3534/requerimento_051_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Governo do Estado, através da Secretaria de Estado de Saúde (SES-AM), que apresente informações curriculares e contratuais dos profissionais que atuam na Unidade de Terapia Intensiva (UTI) em Parintins, e dá outras providências.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3535/requerimento_052_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3535/requerimento_052_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar À PREFEITURA MUNICIPAL DE PARINTINS, ATRAVÉS DA SECRETARIA DE OBRAS, QUE FAÇA UMA COBERTURA NO PONTO DE ÔNIBUS PARA OS ALUNOS DO RESIDENCIAL VILA CRISTINA.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3536/requerimento_053_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3536/requerimento_053_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Mesa Diretora a realização de Sessão da Câmara Itinerante na Agrovila do Mocambo e dá outras providências.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_054_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_054_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Mesa Diretora a realização de Sessão da Câmara Itinerante no Bom Socorro do Zé Açú e dá outras providências.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_055_2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_055_2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Mesa Diretora a realização de Sessão da Câmara Itinerante no Santo Antônio do Tracajá e dá outras providências.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_056_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_056_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72, bem como o artigo 75, inciso IX e artigos 128 e 129 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Presidência desta Casa Legislativa PARA FAÇA A CONVOCAÇÃO DO GABINETE DO PREFEITO PARA PRESTAR DEVIDOS ESCLARECIMENTOS e dá outras providências.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3558/requerimento_057_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3558/requerimento_057_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Agência do Correios Parintins, que seja informado o motivo de não estar sendo operacionalizado o Sistema de Distritamento (SD), da área do Vila Cristina, Residencial Parintins e adjacências.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_058_2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_058_2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Procuradoria Geral do Município, informações de como está sendo usada a parcela adicional da Assistência Financeira Complementar, visto que a resposta ao Requerimento N° 332/2021, foi de que não se confunde com o 13º salário dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE'S).</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_059_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_059_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Mesa Diretora desta Casa Legislativa a convocação do coordenador executivo da Unidade Gestora de Projetos Especiais (UGPE), Marcellus Campêlo, para explicar sobre a implantação do Programa de Saneamento Integrado (PROSAI) na cidade de Parintins.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_060_2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_060_2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal Informações acerca da programação dos trabalhos da Comissão formada para a realização do Concurso Público, publicação do edital, vagas, outros questionamentos e dá outras providências.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_061_2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_061_2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP informação sobre a finalização da construção da Praça da Orla dos bairros Paulo Corrêa e União, e dá outras providências.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3598/requerimento_n._062-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3598/requerimento_n._062-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins,_x000D_
 através da Secretaria de Obras, que apresente informações sobre a obra do muro de arrimo, se o sistema de rip rap é improvisado ou definitivo e se já existe um laudo técnico que esclareça as causas dos desmoronamentos, e dá outras providencias.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3620/requerimento_n._063-2022_-__marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3620/requerimento_n._063-2022_-__marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, Governo do_x000D_
 Estado do Amazonas e da Empresa IJRIBEIRO CONSTRUÇÃO LTDA (PARIS ENGENHARIA LTDA), representada por Isaac de Jesus Ribeiro da Gama (sócio_x000D_
 proprietário), esclarecimentos quanto a conclusão da Obra do Muro de Arrimo.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3621/requerimento_n._064-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3621/requerimento_n._064-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar à Prefeitura Municipal de Parintins, por_x000D_
 meio da Coordenadoria Municipal de Defesa Civil, o cronograma do Plano de Trabalho para o desenvolvimento de Ações Preventivas, Emergenciais e de ajuda referente a Enchente de 2022</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3675/requerimento_n._065-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3675/requerimento_n._065-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Presidência desta Casa Legislativa_x000D_
 que realize Sessão Especial em homenagem aos 40 anos da Escola de Áudio Comunicação Padre Paulo Manna, a ser realizada no dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3676/requerimento_n._066-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3676/requerimento_n._066-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins através do_x000D_
 Serviço Autônomo de Água e Esgoto - SAAE, informações sobre o poço artesiano do bairro Pascoal Alágio, e dá outras providências.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3677/requerimento_n._067-2022_-_flavio_farias.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3677/requerimento_n._067-2022_-_flavio_farias.pdf</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3696/requerimento_n._068-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3696/requerimento_n._068-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar ao Ministério Público que o Sistema_x000D_
 eminente "Parquef' como fiscais das leis, exija a aplicação e o cumprimento da lei aprovada e sancionada pelo ente competente, Lei 790/2021, que proíbe circulação de animais de grande porte no perímetro urbano de Parintins</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3697/requerimento_n._069-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3697/requerimento_n._069-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa à Secretaria do Estado de Educação de Qualidade de Ensino (SEDUC),_x000D_
 solicito em caráter de urgência, informação quanto a falta de transporte escolar do ensino tecnológico em Porto Betel - Comunidade do Mamuru</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3698/requerimento_n._070-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3698/requerimento_n._070-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Coordenadoria Municipal de Defesa Civil e Secretaria Municipal de Obras e Serviços Públicos - SEMOSP informação sobre o cronograma/calendário das construções e manutenções das pontes de madeira no Município e dá outras providências</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3699/requerimento_n._071-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3699/requerimento_n._071-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal Informações acerca dos Estudos sobre Sistema de Abastecimento de Água do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3700/requerimento_n._072-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3700/requerimento_n._072-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar Informações da Secretaria Municipal de Educação - SEMED acerca da Fase que se encontra a reformulação do Plano de Carreiras, Cargos e Remuneração do Magistério do Município e que seja enviado mensalmente para esta casa o relatório de suas atividades e dá outras providências.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3717/requerimento_n._073-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3717/requerimento_n._073-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Mesa Diretora se foi encaminhado_x000D_
 informações ao Tribunal de Contas sobre o atraso no envio da Lei Orçamentária Anual do ano de 2021 para a votação nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3718/requerimento_n._074-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3718/requerimento_n._074-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins,_x000D_
 através da Empresa Municipal de Trânsito e Transporte de Parintins (EMTT), que apresente informações sobre o Plano de Mobilidade Urbana para Parintins durante a semana do 55° Festival Folclórico, dá outras providencias.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3719/requerimento_n._075-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3719/requerimento_n._075-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Agricultura, Pecuária e Abastecimento (SEMPA), a aquisição de um caminhão para melhorar o escoamento da produção da comunidade São Sebastião do Quebrão - Gleba da Vila Amazônia e dá outras providências.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3720/requerimento_n._076-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3720/requerimento_n._076-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins_x000D_
 através da Secretaria Municipal de Meio Ambiente, Desenvolvimento e Controle Ambiental, informações e providências a respeito da retira de terra irregular do loteamento Tonzinho, e dá outras providências.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3740/requerimento_n._077-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3740/requerimento_n._077-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins,_x000D_
 através, dos Setores de Terras e da Coordenadoria Especial de Habitação, a relação de loteamentos registrados, a fim de que sejam identificados os loteamentos clandestinos na cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3741/requerimento_n._078-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3741/requerimento_n._078-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Presidência desta Casa Legislativa PARA QUE SOLICITE A CONVOCAÇÃO DO ÓRGÃO RESPONSÁVEL PELO PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO DE PARINTINS e dá outras providências.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3765/requerimento_n._079-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3765/requerimento_n._079-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa ao Instituto Federal do Amazonas - IFAM Parintins - informações sobre o_x000D_
 ônibus escolar da instituição que se encontra sem funcionamento.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3773/requerimento_n._080-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3773/requerimento_n._080-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar do Tribunal de Contas do Estado (TCE),_x000D_
 informações se há algum impedimento para que a Prefeitura Municipal de Parintins realize o certame do concurso público municipal.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3774/requerimento_n._081-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3774/requerimento_n._081-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal De Educação (SEMED), que preste esclarecimentos se houve a chamada pública para aquisição dos 30% do valor repassado pelo Fundo Nacional de Desenvolvimento da Educação (FNDE), destinados à compra de gêneros alimentícios diretamente do empreendedor familiar rural ou de suas organizações, e dá outras providências.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3775/requerimento_n._082-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3775/requerimento_n._082-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 75 do Regimento Interno deste Poder Legislativo Municipal no sentido de Convocar o Presidente da Comissão de Licitação e do Órgão responsável pelo Portal Da Transparência do Município de Parintins e dá outras providências.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3808/requerimento_n._083-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3808/requerimento_n._083-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Assistência Social, trabalho e habitação (Semasth), informações sobre o Programa Social Auxilio Brasil (antigo Bolsa Família) e dá outras providências.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3809/requerimento_n._084-2022_-_fernando_menezes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3809/requerimento_n._084-2022_-_fernando_menezes.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa, no sentido de solicitar à Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Pecuária, Agricultura e Abastecimento (SEMPA), solicitações sobre o Programa Titula Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3822/requerimento_n._085-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3822/requerimento_n._085-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Procuradoria Geral do Município,_x000D_
 informações e esclarecimentos se a Licença Municipal de Conformidade é de Localização ou de Funcionamento, e se o pagamento é somente no ato implantação do projeto ou se é anual.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3823/requerimento_n._086-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3823/requerimento_n._086-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Secretaria Estadual de Assistência Social - SEAS, Informações acerca do Programa "Dignidade Menstrual", aprovado pelo plenário da Assembleia Legislativa do Amazonas (Aleam), por meio do Projeto de Lei n2 118/2021, e, dá outras providências.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_n._087-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_n._087-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria Municipal de Assistência_x000D_
 Social, Trabalho e Habitação (Semasth) e Defesa Civil de Parintins que seja encaminhada para o Governo do Estado do Amazonas os cadastros das pessoas que necessitam do cartão enchente em caráter de urgência urgentíssima.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_n._088-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_n._088-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins, da Secretaria Municipal de Educação e da Secretaria de Assistência Social e Habitação, Informações acerca das ações que estão sendo feitas para prevenir e combater o suicídio, e, dá outras providências.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3868/requerimento_n._089-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3868/requerimento_n._089-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Associação Folclórica Boi - Bumbá_x000D_
 Garantido e Associação Folclórica Boi-Bumbá Caprichoso que apresentem para o Legislativo Municipal a prestações de contas da aplicação dos recursos públicos recebidos pelas respectivas associações, conforme prevê a Lei n° 12.527/2011, Art. 20, para conhecimento, exame e apreciação, bem como prestar informações à população, e dá outras providências.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3869/requerimento_n._090-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3869/requerimento_n._090-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal e da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP Informações acerca do cronograma de asfaltamento e recapeamento das vias públicas do Município no ano de 2022 haja vista que o cronograma de 2019 e 2020 não fora executado em sua totalidade, e, dá outras providências.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins, bem como a Secretaria Municipal de Educação (Semed), solicito informações sobre a demora para se fazer uma reforma no Centro de Ensino Infantil Alvorada, tendo em vista que o parquinho está inutilizado.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3871/requerimento_n._092-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3871/requerimento_n._092-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Marinha do Brasil que faça o_x000D_
 esclarecimento sobre a falta de informações sobre o local da prova realizada no dia 22 de maio de 2022.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3872/requerimento_n._093-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3872/requerimento_n._093-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar a Prefeitura Municipal de Parintins,_x000D_
 através da Secretaria Municipal de Obras e Serviços Públicos informações sobre a execução dos serviços de infraestrutura na rua 10 do bairro Itaúna 2, e dá outras providências.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3873/requerimento_n._094-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3873/requerimento_n._094-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Coordenadoria Municipal de Defesa Civil informações sobre a negligencia no pedido da construção da ponte da Rua Oneldes Martins no bairro de São Jose Operário, e dá outras providências.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3874/requerimento_n._095-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3874/requerimento_n._095-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP informações sobre a obra da Urbanização e a construção do Mercado na baixa do São José, e dá outras providências.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3893/requerimento_n._096-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3893/requerimento_n._096-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Obras e Serviços Públicos - SEMOSP informações acerca da programação do mutirão de limpeza no município, e, dá outras providências</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3894/requerimento_n._097-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3894/requerimento_n._097-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Secretaria Municipal de Obras e Serviços Públicos - SEMOSP informações sobre a demora na limpeza das vias do bairro Paulo Correa e bairro da União, e dá outras providências.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3895/requerimento_n._098-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3895/requerimento_n._098-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste PoderLegislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da_x000D_
 Coordenadoria Municipal de Defesa Civil e SEMASTH, informações sobre o pedido da construção da ponte de madeira e assistência social para as famílias atingidas pela enchente da Rua Samuel Abecassis no bairro de Santa Rita, e dá outras providências.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3936/requerimento_n._099-2022_-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3936/requerimento_n._099-2022_-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 72 do Regimento Interno desta Casa Legislativa que a Prefeitura Municipal de Parintins, por meio das Secretarias de_x000D_
 Obras e Educação, disponibilize informações sobre a Escola Municipal São Pedro do Parananerna em relação a conclusão da construção do novo prédio</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3946/requerimento_n._100-2022_-_massilon_medeiros_.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3946/requerimento_n._100-2022_-_massilon_medeiros_.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Empresa Amazonas Energia,_x000D_
 informações sobre a utilização e a garantia de segurança, com laudo do Corpo de Bombeiros, da torre fixa não estaiada, instalada na calçada próximo à esquina das ruas Itacoatiara com a Senador José Esteves, Palmares.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3947/requerimento_n._101-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3947/requerimento_n._101-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP Informações acerca dos Projetos recapeamento, drenagem, meio fio e sarjeta do sistema viário do município, e, dá outras providências.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3948/requerimento_n._102-2022_-_mateus_assayag.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3948/requerimento_n._102-2022_-_mateus_assayag.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Mesa Diretora uma sessão comemorativa para Rádio Clube de Parintins, pela comemoração de seus 35 anos de existência, comprometidos em levar informação e entretenimento para todo Baixo Amazonas, principalmente na zona rural, a qual ainda é um dos principais meios de comunicação.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3949/requerimento_n._103-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3949/requerimento_n._103-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio a_x000D_
 Secretaria de Obras e Serviços Públicos - SEMOSP e Serviço Autônomo de Água e Esgoto - SAAE, informações sobre as seguintes demandas: construção da Escola Municipal e construção de um novo castelo d'água de alvenaria para a Comunidade do Parintinzinho, e dá outras providências</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3992/requerimento_n._104-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3992/requerimento_n._104-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Empresa COSTAPLAN CONSTRUÇÕES LIDA, inscrita no CNPJ 07.228.740/0001-95, informações sobre a previsão de início da obra de pavimentação de estradas vicinais do PA Vila Amazônia, e dá outras providências.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3993/requerimento_n._105-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3993/requerimento_n._105-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Saúde, informações se os Agentes de Combate à Endemias (ACE'S) e os Agentes Comunitários de Saúde (ACS) de Parintins estão cadastrados Cadastro Nacional de Estabelecimentos de Saúde (CNES) e dá outras providencias</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3997/requerimento_n._106-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3997/requerimento_n._106-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 75 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Secretaria de Assistência Social e da Prefeitura Municipal INFORMAÇÕES ACERCA DAS PESSOAS QUE SERÃO CONTEMPLADAS COM O RECURSO ADVINDO DO GOVERNO DO ESTADO DECORRENTE DA FORTE CHUVA DO DIA 03/04/2022 A SEREM DISTRIBUÍDOS PELA PREFEITURA MUNICIPAL, e dá outras providências.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4000/requerimento_n._107-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4000/requerimento_n._107-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar informações sobre a nomeação de ato de bravura dos Policiais Militares que atuam no município de Parintins à DPA - Diretoria de Pessoal Ativa da Polícia Militar do Amazonas, e dá outras providências</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4001/requerimento_n._108-2022_-_marcia_baranda.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4001/requerimento_n._108-2022_-_marcia_baranda.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa Legislativa no sentido de solicitar da Prefeitura Municipal De Parintins informações referentes ao cumprimento da Lei 14.164 de 10 de junho de 2021 que altera a Lei n° 9.394, de 20 de dezembro de 1996 (Lei de Diretrizes e Bases da Educação Nacional), para incluir conteúdos sobre a prevenção da violência contra a mulher nos currículos da educação básica e institui a Semana Escolar de Combate à Violência contra a Mulher no âmbito municipal.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4005/requerimento_n._109-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4005/requerimento_n._109-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, informação referente a obra da Rua 24 de janeiro com a rua 11, no bairro Paulo Correa e dá outras providências</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4007/requerimento_n._110-2022-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4007/requerimento_n._110-2022-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Secretaria Municipal de Obras e Serviços Públicos - SEMOSP informações sobre o planejamento e cronograma de asfaltamento das ruas dos bairros Lady Laura e Pascoal Alágio, e dá outras providências</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4014/requerimento_n._111-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4014/requerimento_n._111-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Assessoria Jurídica da Câmara Municipal de Parintins, providências junto à Associação Folclórica Boi – Bumbá Garantido e Associação Folclórica Boi-Bumbá Caprichoso, visto que as referidas Associações não cumpriram o prazo para conceder informações sobre as receitas públicas que receberam</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4024/requerimento_n._112-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4024/requerimento_n._112-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da SECRETARIA MUNICIPAL DE EDUCAÇÃO E DA COMISSÃO INSTAURADA PARA REFORMULAR O PLANO DE CARREIRAS, CARGOS E REMUNERAÇÃO DO MAGISTÉRIO DO MUNICÍPIO - PCCR, O REALATÓRIO DESSE PROCESSO, e, dá outras providências.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4025/requerimento_n._113-2022_-_baba_tupinamba.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4025/requerimento_n._113-2022_-_baba_tupinamba.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura Municipal de Parintins, junto à Secretaria Municipal de Obras - SEMOSP, informação referente a obra de pavimentação da Rua Coronel Barreto Batista, no bairro São José Operário e dá outras providências</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4043/requerimento_n._114-2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4043/requerimento_n._114-2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal, no sentido de solicitar da Presidência desta Casa Legislativa que realize Sessão Especial em homenagem ao Dia do Folclore, a ser realizada no dia 24 de agosto de 2022.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4066/requerimento_n._115-2022_-_naldo_lima.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4066/requerimento_n._115-2022_-_naldo_lima.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Secretaria Municipal de Saúde - SEMSA, informações sobre os procedimentos de amparo ou assistência que são realizados no contexto sócio familiar de pessoas que cometem o ato suicida, e dá outras providências</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4067/requerimento_n._116-2022_-_massilon_cursino.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4067/requerimento_n._116-2022_-_massilon_cursino.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Administração (SEMAD) informações, se a Empresa Fenix Soft - Criação e Gestão de Softwares mantém contrato com a Prefeitura, se é responsável pela liberação de crédito consignável para servidores, quais os juros praticados e quais bancos está intermediando esses empréstimos, e dá outras providencias</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4068/requerimento_n._117-2022_-_brena_dianna.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4068/requerimento_n._117-2022_-_brena_dianna.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, Informações acerca da construção da escola na área do antigo Campo dos Carroceiros, e, dá outras providências</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4100/requerimento_118-2022-_vanessa_goncalves.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4100/requerimento_118-2022-_vanessa_goncalves.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do Art. 69 do Regimento Interno desta Casa Legislativa da Prefeitura de Parintins, solicito informações para que faça um estudo para a criação de uma linha de ônibus que atenda os moradores do Residencial Parintins Residencial vila Cristina proximidades que necessitam de um transporte público.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4132/requerimento_sempa_adubo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4132/requerimento_sempa_adubo.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, através da Secretaria Municipal de Produção e Abastecimento (SEMPA), informações e relatório sobre a mecanização e fornecimento de adubos para a Gleba da Vila Amazônia, e dá outras providencias</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4168/req._plano_de_enfrentamento_variola.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4168/req._plano_de_enfrentamento_variola.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno desta Casa _x000D_
 Legislativa no sentido de solicitar da Prefeitura Municipal de Parintins através da _x000D_
 Secretaria informações referentes ao Plano de enfrentamento a varíola dos macacos _x000D_
 a serem adotados no município de Parintins.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4161/requerimento_121.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4161/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Secretaria Municipal de Obras e Serviços Públicos, informações sobre o planejamento do asfaltamento e construção da ponte da rua 4B do bairro União, e dá outras providências.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4181/req._alcides_seixas__uaicurapa_e_rua_nova.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4181/req._alcides_seixas__uaicurapa_e_rua_nova.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder _x000D_
 Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, _x000D_
 através da Secretaria Municipal de Obras e Serviços Urbanos informações sobre a _x000D_
 conclusão de melhorias nas Rua Alcides Seixas, Uaicurapá e Rua Nova no Bairro São _x000D_
 Francisco.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4184/requerimento_ilha_das_guaribas.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4184/requerimento_ilha_das_guaribas.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder Legislativo Municipal no sentido de solicitar à Prefeitura de Parintins por meio da Secretaria Municipal de Saúde - SEMSA informações sobre a contratação de um novo ACS para a Comunidade Sagrada Família Ilha das Guaribas, e dá outras providências.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4209/req._inuauguracao_escola_brasilia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4209/req._inuauguracao_escola_brasilia.pdf</t>
   </si>
   <si>
     <t>Informações sobre a previsão de inauguração da Escola Municipal São Sebastião na Comunidade da Brasília.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>Alex Garcia, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4235/requerimento_-_informacoes_da_indicacao_195.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4235/requerimento_-_informacoes_da_indicacao_195.pdf</t>
   </si>
   <si>
     <t>Informações da Indicação n. 195/2022 que solicita manutenção e reparo na estrada que liga as comunidades Brasil Roça e Comunidade do Máximo.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4241/requerimento_-_semsa.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4241/requerimento_-_semsa.pdf</t>
   </si>
   <si>
     <t>solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal de Saúde de Parintins - SEMSA, para que envie a esta Casa Legislativa as seguintes informações solicitadas juntamente com todas as demais informações cabíveis. _x000D_
 como:  Lista de medicamentos obrigatórios a serem disponibilizados pelo SUS, Lista de medicamentos que atualmente se encontram disponíveis e os medicamentos que possivelmente estejam faltando nos Hospitais e UBS´s.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4242/requerimento_-_informacoes_acerca_do_imovel_vila_cristina..pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4242/requerimento_-_informacoes_acerca_do_imovel_vila_cristina..pdf</t>
   </si>
   <si>
     <t>solicitar da Prefeitura Municipal de Parintins, por meio da Secretaria Municipal De Terras, Cadastro e Arrecadação – SMTCA, INFORMAÇÕES ACERCA DO IMÓVEL “VILA CRISTINA”, com intuito de solicitar as devidas melhorias necessárias para essa localidade.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>Márcia Baranda, Babá Tupinambá, Brena Dianná, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4255/req._falta_de_medicos_e_medicamentos_no_caburi.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4255/req._falta_de_medicos_e_medicamentos_no_caburi.pdf</t>
   </si>
   <si>
     <t>Informações sobre a falta de médicos e medicamentos na Agrovila do Caburí</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4272/ausencia_de_medicos_mocambo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4272/ausencia_de_medicos_mocambo.pdf</t>
   </si>
   <si>
     <t>Informações sobre falta de médicos no Distrito do Mocambo</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>Naldo Lima, Brena Dianná</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4273/requerimento_cronograma_de_limpeza.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4273/requerimento_cronograma_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Divulgação do cronograma de limpeza de urbana.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4293/requerimento_-_informacoes_psicologo.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4293/requerimento_-_informacoes_psicologo.pdf</t>
   </si>
   <si>
     <t>informações sobre atendimento com psicólogo nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4308/requerimento_-_informacoes_micro_onibus.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4308/requerimento_-_informacoes_micro_onibus.pdf</t>
   </si>
   <si>
     <t>informações sobre o micro-ônibus escolar que faz o transporte das crianças com deficiência.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4311/req._quantitativo_mamografias_por_mes.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4311/req._quantitativo_mamografias_por_mes.pdf</t>
   </si>
   <si>
     <t>Informações sobre o quantitativo de mamografias realizadas mensalmente no municipio de Parintins.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4317/requerimento_de_informacoes_a_cerca_do_precatorio_do_fundeb.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4317/requerimento_de_informacoes_a_cerca_do_precatorio_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Requerimento acerca de informações sobre o precatório do Fundeb</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4347/requerimento_dnit.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4347/requerimento_dnit.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações ao DNIT a respeito do retorno da balsa utilizada como embarque e desembarque, assim como a manutenção das luminárias das boias do porto de Parintins</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4360/requerimento.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4360/requerimento.pdf</t>
   </si>
   <si>
     <t>Amazonas Energia- providenciar soluções no fornecimento de energia `as comunidades rurais de Parintins.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4377/requerimento_-_sessao_especial_caps.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4377/requerimento_-_sessao_especial_caps.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em homenagem ao Centro Psicossocial (CAPS) Adolfo Lourido, a ser realizada no dia 07 de novembro de 2022.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4394/requerimento_estradas_vila_amazonia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4394/requerimento_estradas_vila_amazonia.pdf</t>
   </si>
   <si>
     <t>no sentido de solicitar da Empresa COSTAPLAN CONSTRUÇÕES LTDA, inscrita no CNPJ 07.228.740/0001-95, informações sobre a o calendário de atividades realizadas e andamento da obra de pavimentação de estradas vicinais do PA Vila Amazônia, e dá outras providências</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>Vanessa Gonçalves, Alex Garcia, Babá Tupinambá, Brena Dianná, Cabo Linhares, Márcia Baranda, Massilon Cursino, Naldo Lima</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4408/requerimento1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4408/requerimento1.pdf</t>
   </si>
   <si>
     <t>Solicito informações onde serão alocados os pequenos empreendedores da praça Eduardo Ribeiro.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>Márcia Baranda, Afonso Caburi, Alex Garcia, Babá Tupinambá, Brena Dianná, Cabo Linhares, Fernando Menezes, Flávio Farias, Massilon Cursino, Naldo Lima, Telo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4417/req._vacinacao_criancas_6_meses_a__4_anos.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4417/req._vacinacao_criancas_6_meses_a__4_anos.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 72 do Regimento Interno deste Poder _x000D_
 Legislativo Municipal no sentido de solicitar da Prefeitura Municipal de Parintins, _x000D_
 através da Secretaria Municipal de Saúde, informações sobre a vacinação contra a _x000D_
 covid-19 para crianças de seis meses a quatro anos de idade no município de _x000D_
 Parintins.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>Babá Tupinambá, Márcia Baranda, Massilon Cursino</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4422/requerimento_material_odontologico.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4422/requerimento_material_odontologico.pdf</t>
   </si>
   <si>
     <t>Solicitar à Prefeitura Municipal de Parintins por _x000D_
 meio da Secretaria Municipal de Saúde - SEMSA, informações relacionadas a falta _x000D_
 de material odontológico nas UBS do município e dá outras providências.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4427/requerimento_info_conc.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4427/requerimento_info_conc.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar da Prefeitura Municipal de Parintins, através da Comissão Especial, informações sobre o andamento e realização do Concurso Público Municipal, previsto para o ano de 2022, conforme proposto na LOA, e dá outras providências.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4430/assinado.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4430/assinado.pdf</t>
   </si>
   <si>
     <t>No sentido de solicitar da Prefeitura Municipal de Parintins,_x000D_
 através da Empresa Municipal de Trânsito e Transporte de Parintins (EMTT), que _x000D_
 apresente informações sobre o quantitativo de veículos automotores apreendidos que _x000D_
 estão retidos no depósito da Empresa, e o possível destino para esses veículos, e dá _x000D_
 outras providencias</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4290/veto_total_do_projeto_de_lei_n._041-2022-cmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4290/veto_total_do_projeto_de_lei_n._041-2022-cmp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO NOME DA AVENIDA PENETRAÇÃO, LOCALIZADA NO BAIRRO DA UNIÃO, PASSANDO A SER DENOMINADA COMO AVENIDA TADEU DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4545/veto_total_ao_projeto_de_lei_n._058-2022-cmp_balanco_da_rede.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4545/veto_total_ao_projeto_de_lei_n._058-2022-cmp_balanco_da_rede.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO, NO ÂMBITO MUNICIPAL DE PARINTINS O PROJETO DA LEI CHAMADO O BALANÇO DA REDE</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4546/veto_total_ao_projeto_de_lei_n._022-2022-cmp_feriado_municipal.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4546/veto_total_ao_projeto_de_lei_n._022-2022-cmp_feriado_municipal.pdf</t>
   </si>
   <si>
     <t>FICA CRIADA A LEI QUE INSTITUI COMO FERIADO MUNICIPAL O DIA 08 DE MARÇO, DIA INTERNACIONAL DA MULHER, NO MUNICÍPIO DE PARINTINS</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>MPR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3387/mocao_de_repudio_001_2022_-_alex_garcia.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3387/mocao_de_repudio_001_2022_-_alex_garcia.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE REPÚDIO contra os serviços prestados pela companhia aérea Voepass Linhas Aéreas, no município de Parintins/Amazonas.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4145/mocao_de_repudio_-_dnit_-_porto_de_parintins.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4145/mocao_de_repudio_-_dnit_-_porto_de_parintins.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar MOÇÃO DE REPÚDIO contra o Departamento Nacional de Infraestrutura de Transporte (DNIT) pelo descaso na situação do Porto de Parintins que completou um ano fechado no dia 27 de agosto.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>VTPA</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4291/veto_parcial_do_projeto_de_lei_n._050-2022-cmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4291/veto_parcial_do_projeto_de_lei_n._050-2022-cmp.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PROFISSIONALIZAÇAO E REINSERÇÃO NO MERCADO DE TRABALHO DE PAIS OU RESPONSÁVEIS POR PESSOAS COM DEFICIÊNCIA EM CASO DE FALECIMENTO DESTES</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4441/mensagem-de-veto-ao-pl-nao-061-2022-cmp-loa-2023-corrigido_1.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4441/mensagem-de-veto-ao-pl-nao-061-2022-cmp-loa-2023-corrigido_1.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DAS EMENDAS DO PROJETO DE LEI N. 061-2022 QUE ESTIMA A RECEITA E FIXA AS DESPESAS PARA O ANO DE 2023</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4544/veto_parcial_ao_projeto_de_lei_n._055-2022-cmp.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4544/veto_parcial_ao_projeto_de_lei_n._055-2022-cmp.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE A AUTORIZAÇÃO DE ENTRADA DE ALIMENTOS E BEBIDAS (NÃO ALCOÓLICAS) PARA CONSUMO PROPRIO DOS USUÁRIOS DO BUMBÓDROMO DE PARINTINS.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3976/mocao_de_apoio_e_solidariedade_n._001-2022_-_massilon_medeiros.pdf</t>
+    <t>http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3976/mocao_de_apoio_e_solidariedade_n._001-2022_-_massilon_medeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos do artigo 70 do Regimento Interno desta Casa Legislativa no sentido de solicitar Moção de Apoio e Solidariedade à luta do Governo_x000D_
 do Estado, contra a redução de 25% do Imposto sobre Produtos Industrializados (IPI) pelo Governo Federal através do Decreto do Presidente da República. Apoio à Ação Direta de Inconstitucionalidade (ADI) que será apresentada no Supremo Tribunal Federal (STF) e que visa garantir as vantagens comparativas tributárias do modelo Zona Franca de Manaus.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -13381,67 +13381,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3359/indicacao_001_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3360/indicacao_002_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3361/indicacao_003_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3362/indicacao_004_2022-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3363/indicacao_005_2022-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3364/indicacao_006_2022-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_007_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_008_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_009_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3393/indicacao_010_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3394/indicacao_011_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3395/indicacao_012_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3396/indicacao_013_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3397/indicacao_014_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3398/indicacao_015_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3399/indicacao_016_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3400/indicacao_017_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3401/indicacao_018_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3402/indicacao_019_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3403/indicacao_020_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_021_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_022_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_023_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3407/indicacao_024_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_025_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3409/indicacao_026_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3410/indicacao_027_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_028_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3412/indicacao_029_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3413/indicacao_030_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3414/indicacao_031_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3415/indicacao_032_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3456/indicacao_033_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3457/indicacao_034_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3458/indicacao_035_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3416/indicacao_036_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3417/indicacao_037_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3421/indicacao_038_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3422/indicacao_039_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3423/indicacao_040_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3424/indicacao_041_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3425/indicacao_042_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3426/indicacao_043_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3427/indicacao_044_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3428/indicacao_045_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3429/indicacao_046_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3430/indicacao_047_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3431/indicacao_048_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3432/indicacao_049_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3433/indicacao_050_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3434/indicacao_051_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3435/indicacao_052_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3436/indicacao_053_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3437/indicacao_054_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3445/indicacao_055_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3446/indicacao_056_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3447/indicacao_057_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3448/indicacao_058_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3449/indicacao_059_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3450/indicacao_060_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3451/indicacao_061_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3452/indicacao_062_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3453/indicacao_063_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3454/indicacao_064_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3455/indicacao_065_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3459/indicacao_066_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3460/indicacao_067_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3461/indicacao_068_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3462/indicacao_069_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3463/indicacao_070_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3464/indicacao_071_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3465/indicacao_072_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3466/indicacao_073_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3467/indicacao_074_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3468/indicacao_075_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3469/indicacao_076_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3470/indicacao_077_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3471/indicacao_078_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3472/indicacao_079_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3473/indicacao_080_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3474/indicacao_081_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3475/indicacao_082_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3476/indicacao_083_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3477/indicacao_084_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3478/indicacao_085_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3483/indicacao_086_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3484/indicacao_087_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_088_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_089_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_090_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_091_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_092_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_093_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3491/indicacao_094_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3492/indicacao_095_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3493/indicacao_096_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3494/indicacao_097_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3495/indicacao_098_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3496/indicacao_099_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3497/indicacao_100_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3498/indicacao_101_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3499/indicacao_102_2022_-_baba_tupunamba.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3500/indicacao_103_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3501/indicacao_104_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3502/indicacao_105_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3503/indicacao_106_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3504/indicacao_107_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3505/indicacao_108_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3506/indicacao_109_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3507/indicacao_110_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3508/indicacao_111_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3520/indicacao_112_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3521/indicacao_113_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3522/indicacao_114_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3523/indicacao_115_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3524/indicacao_116_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3525/indicacao_117_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3526/indicacao_118_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3527/indicacao_119_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3528/indicacao_120_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3529/indicacao_121_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3530/indicacao_122_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3531/indicacao_123_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3532/indicacao_124_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3533/indicacao_125_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3542/indicacao_126_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3543/indicacao_127_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3544/indicacao_128_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3545/indicacao_129_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3546/indicacao_130_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3547/indicacao_131_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3548/indicacao_132_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3549/indicacao_133_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3550/indicacao_134_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3551/indicacao_135_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3552/indicacao_136_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3553/indicacao_137_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3554/indicacao_138_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3555/indicacao_139_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3556/indicacao_140_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3557/indicacao_141-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3566/indicacao_142_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3567/indicacao_143_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3568/indicacao_144_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3569/indicacao_145_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3570/indicacao_146_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3571/indicacao_147_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3572/indicacao_148_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3573/indicacao_149_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3574/indicacao_150_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3575/indicacao_151_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3576/indicacao_152_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3577/indicacao_153_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3578/indicacao_154_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3579/indicacao_155_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3580/indicacao_156_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3581/indicacao_157_2022_-_baba_tupinamba_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3582/indicacao_158_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3583/indicacao_159_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3584/indicacao_160_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3585/indicacao_161_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3586/indicacao_162_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3587/indicacao_163_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3588/indicacao_164_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3589/indicacao_165_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3592/indicacao_n._166-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3593/indicacao_n._167-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3594/indicacao_n._168-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3595/indicacao_n._169-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3596/indicacao_n._170-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3597/indicacao_n._171-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3599/indicacao_n._172-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3600/indicacao_n._173-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3601/indicacao_n._174-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3602/indicacao_n._175-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3603/indicacao_n._176-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3604/indicacao_n._177-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3605/indicacao_n._178-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3606/indicacao_n._179-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3607/indicacao_n._180-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3608/indicacao_n._181-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3609/indicacao_n._182-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3610/indicacao_n._183-2022_-__marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3611/indicacao_n._184-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3612/indicacao_n._185-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3613/indicacao_n._186-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3614/indicacao_n._187-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3615/indicacao_n._188-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3616/indicacao_n._189-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3617/indicacao_n._190-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3618/indicacao_n._191-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3619/indicacao_n._192-2022_-_massilon_medeiros_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3640/indicacao_n._193-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3641/indicacao_n._194-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3642/indicacao_n._195-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3643/indicacao_n._196-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3644/indicacao_n._197-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3645/indicacao_n._198-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3646/indicacao_n._199-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3647/indicacao_n._200-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3648/indicacao_n._201-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3649/indicacao_n._202-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3650/indicacao_n._203-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3651/indicacao_n._204-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3652/indicacao_n._205-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3653/indicacao_n._206-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3654/indicacao_n._207-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3655/indicacao_n._208-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3656/indicacao_n._209-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3657/indicacao_n._210-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3658/indicacao_n._211-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3659/indicacao_n._212-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3660/indicacao_n._213-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3661/indicacao_n._214-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3662/indicacao_n._215-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3663/indicacao_n._216-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3664/indicacao_n._217-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3665/indicacao_n._218-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3666/indicacao_n._219-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3667/indicacao_n._220-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3668/indicacao_n._221-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_n._222-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_n._223-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3671/indicacao_n._224-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3672/indicacao_n._225-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3673/indicacao_n._226-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3674/indicacao_n._227-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3678/indicacao_n._228-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3679/indicacao_n._229-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3680/indicacao_n._230-2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3681/indicacao_n._231-2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3682/indicacao_n._232-2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3683/indicacao_n._233-2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3684/indicacao_n._234-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3685/indicacao_n._235-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3686/indicacao_n._236-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3687/indicacao_n._237-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3688/indicacao_n._238-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3689/indicacao_n._239-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3690/indicacao_n._240-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3691/indicacao_n._241-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3692/indicacao_n._242-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3693/indicacao_n._243-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3694/indicacao_n._244-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3695/indicacao_n._245-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3701/indicacao_n._246-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3702/indicacao_n._247-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3703/indicacao_n._248-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3704/indicacao_n._249-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3705/indicacao_n._250-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3706/indicacao_n._251-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3707/indicacao_n._252-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3708/indicacao_n._253-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3709/indicacao_n._254-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3710/indicacao_n._255-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3711/indicacao_n._256-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3712/indicacao_n._257-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3713/indicacao_n._258-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3714/indicacao_n._259-2022-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3715/indicacao_n._260-2022-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3716/indicacao_n._261-2022-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3721/indicacao_n._262-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3722/indicacao_n._263-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3723/indicacao_n._264-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3724/indicacao_n._265-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3725/indicacao_n._266-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3726/indicacao_n._267-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3727/indicacao_n._268-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3728/indicacao_n._269-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3729/indicacao_n._270-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3730/indicacao_n._271-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3731/indicacao_n._272-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3732/indicacao_n._273-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3733/indicacao_n._274-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3734/indicacao_n._275-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3735/indicacao_n._276-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3736/indicacao_n._277-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3737/indicacao_n._278-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3738/indicacao_n._279-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3739/indicacao_n._280-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3742/indicacao_n._281-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3743/indicacao_n._282-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_n._283-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3745/indicacao_n._284-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3746/indicacao_n._285-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3747/indicacao_n._286-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_n._287-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_n._288-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3750/indicacao_n._289-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3751/indicacao_n._290-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3752/indicacao_n._291-2022_-_alexa_garcia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3753/indicacao_n._292-2022_-_alexa_garcia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3754/indicacao_n._293-2022_-_alexa_garcia.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3755/indicacao_n._294-2022_-_alexa_garcia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3756/indicacao_n._295-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3757/indicacao_n._296-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3758/indicacao_n._297-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3759/indicacao_n._298-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3760/indicacao_n._299-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3761/indicacao_n._300-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3762/indicacao_n._301-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3763/indicacao_n._302-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3764/indicacao_n._303-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3766/indicacao_n._304-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_n._305-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_n._306-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_n._307-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_n._308-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_n._309-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_n._310-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_n._311-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_n._312-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_n._313-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_n._314-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n._315-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_n._316-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_n._317-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_n._318-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_n._319-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_n._320-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_n._321-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_n._322-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_n._323-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_n._324-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_n._325-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_n._326-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_n._327-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n._328-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3794/indicacao_n._329-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3795/indicacao_n._330-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3796/indicacao_n._331-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3797/indicacao_n._332-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3798/indicacao_n._333-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3799/indicacao_n._334-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3800/indicacao_n._335-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_n._336-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_n._337-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_n._338-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_n._339-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_n._340-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_n._341-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3810/indicacao_n._343-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3811/indicacao_n._344-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3812/indicacao_n._345-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3813/indicacao_n._346-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3814/indicacao_n._347-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3815/indicacao_n._348-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3816/indicacao_n._349-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_n._350-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_n._351-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_n._352-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_n._353-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_n._354-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_n._355-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_n._356-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2021/3826/indicacao_n._357-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n._358-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n._359-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_n._360-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_n._361-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_n._362-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3834/indicacao_n._363-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3835/indicacao_n._364-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3836/indicacao_n._365-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3837/indicacao_n._366-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3838/indicacao_n._367-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3839/indicacao_n._368-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3840/indicacao_n._369-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3841/indicacao_n._370-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3842/indicacao_n._371-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3843/indicacao_n._372-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3844/indicacao_n._373-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3849/indicacao_n._374-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3850/indicacao_n._375-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_n._376-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_n._377-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_n._378-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3854/indicacao_n._379-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_n._380-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_n._381-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_n._382-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_n._383-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_n._384-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_n._385-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_n._386-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3863/indicacao_n._387-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_n._388-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_n._389-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_n._390-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_n._391-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_n._392-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_n._393-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3877/indicacao_n._394-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_n._395-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_n._396-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_n._397-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_n._398-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3882/indicacao_n._399-2022_-_baba_tupinamba_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3883/indicacao_n._400-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3884/indicacao_n._401-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_n._402-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_n._403-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_n._404-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_n._405-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3889/indicacao_n._406-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3890/indicacao_n._407-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3891/indicacao_n._408-2022-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3892/indicacao_n._409-2022-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_n._410-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_n._411-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_n._412-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_n._413-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_n._414-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_n._415-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_n._416-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3923/indicacao_n._417-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3924/indicacao_n._418-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3926/indicacao_n._420-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3927/indicacao_n._421-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3928/indicacao_n._422-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3929/indicacao_n._423-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3930/indicacao_n._424-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3931/indicacao_n._425-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3932/indicacao_n._426-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3933/indicacao_n._427-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3934/indicacao_n._428-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3935/indicacao_n._429-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3937/indicacao_n._430-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3938/indicacao_n._431-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3939/indicacao_n._432-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3940/indicacao_n._433-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3941/indicacao_n._434-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3942/indicacao_n._435-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3943/indicacao_n._436-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3944/indicacao_n._437-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_n._438-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_n._439-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_n._440-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_n._441-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_n._442-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_n._443-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3956/indicacao_n._444-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3957/indicacao_n._445-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3958/indicacao_n._446-2022_-_baba_tupunamba.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3959/indicacao_n._447-2022_-_baba_tupunamba.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3960/indicacao_n._448-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3961/indicacao_n._449-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3962/indicacao_n._450-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3963/indicacao_n._451-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3964/indicacao_n._452-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3965/indicacao_n._453-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3966/indicacao_n._454-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3967/indicacao_n._455-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3968/indicacao_n._456-2022_-_brena_dianna_3.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3969/indicacao_n._457-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3970/indicacao_n._458-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3971/indicacao_n._459-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3972/indicacao_n._460-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3973/indicacao_n._461-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_n._462-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_n._463-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3980/indicacao_n._464-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3981/indicacao_n._465-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3982/indicacao_n._466-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3983/indicacao_n._467-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3984/indicacao_n._468-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3985/indicacao_n._469-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3986/indicacao_n._470-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3988/indicacao_n._471-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3989/indicacao_n._472-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3991/indicacao_n._473-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3995/indicacao_n._474-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3996/indicacao_n._475-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3999/indicacao_n._476-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4003/indicacao_n._477-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4004/indicacao_n._478-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4008/indicacao_n._479-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4009/indicacao_n._480-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4010/indicacao_n._481-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4015/indicacao_n._483-2022_-_telo_pinto_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_n._484-2022-_marcia_baranda_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_n._485-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_n._486-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_n._487-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_n._488-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_n._489-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_n._490-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_n._491-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_n._492-2022-_alex_garcia_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_n._493-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_n._494-022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_n._495-022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4033/indicacao_n._496-022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4034/indicacao_n._497-2022-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4035/indicacao_n._498-2022-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4036/indicacao_n._499-2022-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4037/indicacao_n._500-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_n._501-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_n._502-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_n._504-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_n._505-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_n._506-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_n._507-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_n.508-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_n.509-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_n._510-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_n._511-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_n._512-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_n._513-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_n._514-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_n._515-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_n._516-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4063/indicacao_n._517-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4064/indicacao_n._518-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_n._519-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4072/indicacao_n._521-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4073/indicacao_n._522-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4074/indicacao_n._523-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4075/indicacao_n._524_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_n._525_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4077/indicacao_n._526_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_n._527-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_n._528-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_n._529-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_n._530-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_n._531-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_n._532-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_n._533-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_n._534-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_n._535-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_n._536-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_n._537-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4092/indicacao_n._538-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4093/indicacao_n._539-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4094/indicacao_n._540-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4095/mozart.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_a_semed_-_sao_jose_-.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4096/indic._teste_rapido_tuberculose.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4097/indic._contratacao_de_seguranca_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_n._545-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4103/indicacao_no__546.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4104/indicacao_no_548.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4102/indicacao_no_549.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4115/indicacao_n._550-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4116/indicacao_n._551-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4117/indicacao_n._552-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4118/indicacao_n._553-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4129/indicacao_no554.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4130/indicacao_no555.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4119/indicacao_n._556-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4120/indicacao_n._558-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4121/indicacao_n._558-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4124/indicacao_n._559-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4125/indicacao_n._560-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4126/indicacao_n._561-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4122/indicacao_a_semed_-_sao_pancracio_564.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4123/indicacao_a_seduc_-_nossa_senhora_das_lagrimas_563.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4131/toledo_pizza_saae_tracja.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4134/08-_dia_01__indicacao_568-_ramal_para_nucleo_do_barro.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4158/estado_do_amazonas_3.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4167/indic._570_acoes_educativas_variolas_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4143/indicacao_sedema_-_praia.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4138/rua_6_-_572.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4142/573_efetivo_policial.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4137/emtt_-_574.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4148/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4149/indicacao_577.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4147/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4152/estado_do_amazonas.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4135/indicacao_para_o_saae_-_cajual_rio_uaicurapa.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4150/indicacao_para__a_semosp-terra_preta_mamuru_581.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4140/582-indicacao_--_energia_--_comunidade_simeao_-_agosto_-_2022_1.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4139/583--indicacao__-_iluminacao_-_comunidade_sao_tome-_agosto_--_22.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4141/584-indicacao_-_santo_antonio_do_araua_-_agosto_-_22_2.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4151/indicacao_para_prefeitura_psicologos..pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4153/indicacao_luzes_piloto.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4154/indicacao_setor_terras_cert.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4159/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4160/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4156/coronel_barreto_batista_594.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4157/ruas_uaicurapa_e_alcides_seixas_-_595.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4155/indicacao_-_espaco_recriacao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4163/indicacao_para_troca_de_luminarias_no_bairro_da_uniao.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4164/598-indicacao__-recapeamento_estrada-_agosto_--_22.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4165/599-indicacao_lixeiras_publicas_22.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4171/indicacao_n._600-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4172/44-_n.s_gracas_-eja.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4173/45-_n.s_gracas_-_veiculo_triciclo_cargo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4174/46-_n.s_gracas_-__abertura_na_estrada_..pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4175/indicacao_-_prefeitura_-_ponte_parana_do_meio.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4176/ind._semaforo_nacoes_unidas_e_senador_alvaro_maia.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4177/ind._melhorias_escola_e_ar_condicionados_sao_sebastiao_do_jara.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4178/ind._ampliacao_da_ubs_cassiano_carmo_no_maranhao.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4179/ind._retorno_da_ambulancha_paraa_com._sao_joao_batista_do_jacu.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4180/ind._luminarias_e_melhorias_na_estrutura_do_castelo_dagua_sao_sebastiao_do_jara.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4182/limpeza_brasilia.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4183/luminarias_de_led.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4185/limpeza_rua_parintitim_bairro_lady_laura.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4186/indicacao_-_prefeitura_-_comunidade_varre_vento.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4188/indicacao_n._614-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4189/43-2022_contracao_medico_caburi.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4190/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4191/indicacao____002.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4192/indicacao_____003.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4193/indicacao_da_reforma_da_escola_municipal_do_manain.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4194/indicacao_-_nova_esperanca__comunidade_santa_terezinha_do_badajos.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4195/indicacao_para_ponte_no_parananema.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4196/ind._pintura_e_conserto_de_ar_condicionados_nossa_senhora_da_saude.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4197/ind._nova_escola_sagrado_coracao_no_rio_tracaja.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4198/ind._rua_panama_pascoal_allagio.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4199/ind._aquisicao_de_luminarias_e_conclusao_da_instalacao_de_encanamento_nossa_senhora_da_saude.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4201/rua_5_uniao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4202/rua_coronel_jose_henrique_-_francesa.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4203/rua_washington_teixeira_-_francesa.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4204/indicacao-__questionario_m-chat.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4205/indicacao-__acompanhante_especializado_-_tea.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4206/indicacao_-_prefeitura_-_curso_de_capintaria_naval.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4207/indicacao_ubs_bom_socorro_ze_acu.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4208/ind._rocadeira_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4210/ind._melhorias_casa_do_professor_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4211/ind._poco_artesiano_ocupacao_independencia.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4212/ind._tampa_caixa_dagua_sao_sebastiao_da_brasilia.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4213/ind._curso_de_criacao_de_aves.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4214/ind._instalacao_de_luminarias_sao_joao_batista_do_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4215/ind._poco_artesiano_quebrinha.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4216/indicacao_santa_fe.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4217/indicacao_ramal_macurany.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4218/indicacao_ramal_nair_.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4219/indicacao_19.09_ruas_ngoncalvez_maia_9_e_10.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4220/indicacao_19.09_limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4221/indicacao__rua_6_itauna_ii_19.09_2.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4222/estado_do_amazonas-4.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4223/estado_do_amazonas-4_1.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4224/33._escola_no_bairro_da_uniao.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao-_realizar_reforma_da_ubs_mae_palmira..pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4227/ind._ambulancha_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4228/ind._poste_de_luz_para_agostinho_cunha.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4229/ind._troca_de_luminarias_rua_15.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4230/indicacao_bueiros_20.09.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4231/34._motocar_simeao_gov_estado.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4232/indicacao_-_gerador_vila_santana_20.09.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4233/indicacao_cruzamento_alberto_mendes_.juruty_20.09.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4234/ind._construcao_de_porto_para_embarque_e_desembarque_de_pacientes_no_jofre_cohen.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4236/indicacao_-_prefeitura_-_comunidade_nazare_-_telhado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4237/indicacao_-_saae_-_painel_da_bomba_de_agua.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4238/2_indicacao_limpeza_rua_12_it_2.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4239/indicacao_gleb.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4240/indicacaopaa.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4243/indicacao_sto_andre_do_uaicurapa.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4244/indicacao_saae_26.09.22.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4245/indic._conserto_bomba_dagua_santo_antonio_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4246/indic._melhorias_porto_sao_tome.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4247/indic._nova_escola_sagrado_coracao_do_buiucu.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4248/indic._recuperacao_escada_no_sao_pedro_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4249/indic._melhorias_na_estrada_do_santo_antonio_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4250/indic._motocar_sao_pedro_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4252/indicacao_n._671-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4253/ciclofaixa.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4254/indicacao_-_ramal_dos_reis11.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4258/merendeira_para_a_comunidade_irmaos_coragem.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4259/indicacao_emtt_-_organizar_o_transito.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4260/indicacao_-_prefeitura_-_saracura_-_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4261/indicacao_-_prefeitura_-__casa_do_professor_-_saracura.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4262/indicacao_26.09_fametro.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4263/indicacao__26.09__emtt_-bumbar.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4264/indicacao__26.09_nova_conquista.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4265/indicacao_-_iluminacao_brasilia_27.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4266/indicacao__27.09_teixeirao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4267/indicacao_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4268/indicacao_ampliacao_agua_novo_oriente1_-_copia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4269/indicacao_caburi_energia.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4270/indicacao_-_rua_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4274/ampliacao_da_neurologia_infantil.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4275/indicacao_a_seduc_-_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4276/indicacao_rua_oneldes.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4277/indicacao_rua_ayrton_sena-paulo_correa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4278/indicacao_alameda.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4279/indicacao_04._10_bueiro_paraiba.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4280/indicacao_cruzamento_04.10.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4281/indicacao_04.10_ramais.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4282/parques_infantis_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4283/criacao_abrigo_para_animais.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4284/indicacao_n._697-2022_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4285/indicacao_-_iluminacao_-comunidade_do_ze_acu.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4287/indicacao_ponte_santa_rita_do_boto.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4295/indicacao_porto_provisorio_10.10.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4296/indicacao_rampa_do_mercado_10.10.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4297/indicacao_cruzamento_ponte_amazonino_10.10.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4298/indicacao_andiroba.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4299/indicacao_detran_10.10.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4301/indicacao_n._353-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4302/indicacao_n._706-2022_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4303/indicacao_para_o_saae_-_castelo_dagua__elshaday.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4304/indicacao_a_semed_-_gerador_de_ar_para_o_marajo.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4305/indicacao_-__processos_licitatorios_e_contratos.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4306/estado_do_amazonas__seinfra.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4307/indicacao_-_saae_e_semosp_-_expansao_da_rede_de_agua_-_maximo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4309/indicacao_rua_antonio_cabreira.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4310/indicacao_construcao_de_banheiro_11.10.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4312/ind.buraco_joao_melo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4313/indic._melhorias_rua_capitao_pedro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4314/implementacao_de_lixeira_publica_na_praca_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4315/ind_mateus.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4316/indicacao_mateus.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4320/indicacao_crasss.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4321/indicacao_carteira_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4322/indicacao_saae.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4323/indicacao__brasilia.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4324/indicacao_flutuante_hjc.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4326/indicacao_centro_diabetico.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4327/indicacao_-_praca_da_liberdade_-_praca_pet.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4328/ind._transporte_eleitores_segundo_turno.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4329/certidoes_de_obito_nascimento_e_casamento.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4330/treinamento_aos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4331/indicacao_para_prefeitura_escadaria_1.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4332/indicacao_para_prefeitura_msd_4.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4333/indicacao_para_amazonas_energia.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4334/indicacao_escadaria_18.10.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4335/indicacao_correios_18.10.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4336/indicacao_pavimentacao_xangai.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4337/indicacao_-_bairro_pascoal_alaggio.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4338/10-_dia_18_indicacao________-_gerador_de_energia_para_comunidade__sagrada_familia_ilha_das_guaribas.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4339/10-_dia_18_indicacao_________-_pedido_a_defesa_civil_que_visite_areas_desbarrancadas.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4340/implantacao_de_nutricionista_ou_rec._em_nutricao.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4341/revitalizacao_do_parquinho_do_cei_mirinopoles.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4342/indicacao_aninga_-_copia.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4343/estudos_nos_pocos_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4344/indicacao_para_prefeitura_msd_-_monte_horebe.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4345/indicacao_jofre_cohen.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4346/indicacao_rua_larga_lixo.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4349/indicacao_n._745-2022_cmp.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4350/indic._servico_de_formacao_professores_educacao_fisica_municipal.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4351/indicacao_acao_ubs_fluvial.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4352/centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4353/indicacao_escadaria_24.10.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4354/indicacao_tenda_da_academia_ao_ar_livre_24.10.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4355/indicacao_tea_24.10.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4356/indicacao_-_manain_saae.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4358/indicacao_semed_manain.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4359/indicacao_sagrado_coracao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4361/indicacao_escola_luiz_gonzaga_santo_antonio_tracaja.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4362/indicacao_posto_de_saude_santo_antonio_tracaja.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4363/ampliacao_das_fichas_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4364/projeto_saude_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4365/indicacao._sempa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4366/indicacao_rede_hidraulica_sagrado_coracao_de_jesus_tracaja.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4367/indic._rua_manicore.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4368/ind._academias_ao_ar_livre_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4369/indicacao_para__a_semosp_-_odovaldo_novo_ifam.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4370/indicacao_quadro_escolar.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4371/indicacao_aparelhos_academia_ao_ar_livre_31.10.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4374/estado_do_amazonas.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4375/estado_do_amazonas_1.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4376/indicacao_brena.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4378/indicacao._servico_de_limpeza_igarape_caburi.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4379/indicacao_semasth.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4380/indicacao_setor_de_terras.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4381/curso_de_libras_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4382/melhorias_rua_guajarina_prestes.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4383/semaforo_fausto_bulcao.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4384/indicacao_-_02_acaizal.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4385/indicacao_-_3_pascoaal.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4386/indicacao_05_miritiii.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4387/indicacao_emtt_-_faixa_-_paraiba.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4388/35._medico_vascular.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4390/indicacao_para_o_saae_-_castelo_dagua_para_o_jardim_do_senhor.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4393/2_indicacao_maranhao.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4395/indicacao_plinio_valerio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4396/indicacao_omar_aziz.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4397/indicacao_-_jurua.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4398/indicacao_-_iluminacao_-comunidade_do_nossa_senhora_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4399/indicacao_-_ramal_do_bore.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4400/indicacao_-_castelo_dagua_do_ze_miri.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4401/indicacao_rua_ayrton.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4402/ind._campanha__censo_2022.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4403/fiscalizacao_sedema_distrito_mocambo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4404/camscanner_11-08-2022_09.13.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4406/camscanner_11-08-2022_09.12_1.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4407/camscanner_11-08-2022_09.11_1_1.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4409/indicacao_-_policiamento_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4411/indicacao_-_ame.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4413/11-_d22_indicacao_-_esc_alv_pedro_reis_ferreira.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4414/11-_d22_indicacao_-_esc_alv_panauaru.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4415/11-_d22_indicacao_-_esc_alv_nossa_sra_das_gracas_-_limao_de_cima.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4416/indicacao_omar_aziz.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4418/indicacao_-_prefeitura_-_coordenador_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4420/2_indicacao_esquina_entre_a_rua_fausto_bulcao_e_itacoatiara_bairro_nazare..pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4421/indicacao_podadas_arvores.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4423/indicacao_reparos_mercado.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4431/ecopontos__guga_pdf-assinado.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4432/emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4435/indicacao-doacao_de_excedentes_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4436/indicacao-gari_comunitario..pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4437/ramal_do_bore.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4438/indicacao-selo_empresa_amiga_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4439/jurua.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3386/mocao_de_aplausos_001_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3418/mocao_de_aplausos_002_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3440/mocao_de_aplausos_003_2022.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3516/mocao_de_aplausos_004_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3540/mocao_de_aplausos_005_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3562/mocao_de_aplausos_006_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3563/mocao_de_aplausos_007_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3564/mocao_de_aplausos_008_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3590/mocao_de_aplausos_009_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3845/mocao_de_aplausos_n._010-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3846/mocao_de_aplausos_n._011-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3896/mocao_de_aplausos_n._012-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3897/mocao_de_aplausos_n._013-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3898/mocao_de_aplausos_n._014-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3899/mocao_de_aplausos_n._15-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3900/mocao_de_aplausos_n._16-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3901/mocao_de_aplausos_n._17-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3903/mocao_de_aplausos_n._019-2022_-_massilon_medeiros_.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3904/mocao_de_aplausos_n._020-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3905/mocao_de_aplausos_n._021-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3906/mocao_de_apalusos_n._022-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3907/mocao_de_apalusos_n._023-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3908/mocao_de_aplausos_n._024-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3950/mocao_de_aplausos_025-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3990/mocao_e_apalusos_n._33-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3994/mocao_de_apalusos_n._34-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4006/mocao_de_aplausos_n._035-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4049/mocao_de_apalusos_n._36-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4070/mocao_de_apalusos_n._037-2022_-_massilon_cursino.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4144/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4136/mocao_de_aplausos_-_quebrando_o_silencio_-_agosto_-_22_1.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4146/moc_de_apaluso_40.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4162/08-_dia_30_mocao_de_aplausos_41-22_-_42_anos_escola_municipal_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4166/42-mocao_de_aplausos_2022_-_boi_mini_garantido_-_22.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4187/mocao_de_aplausos_n._43-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4200/mocao_de_aplausos__adria_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4225/06._marcos_apolo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4251/moccao_sapl.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4257/mocao_enf.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4286/mocao_de_aplausos_-_rennisson_ifam.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4318/moc_de_apaluso_policiais.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4357/mocao_de_aplausos_.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4392/02-_dia_20_mocao_de_aplausos_para_a_igreja_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4419/modelo_mocao_de_aplausos_-_portal_am_em_pauta.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4424/estado_do_amazonas-4.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4425/estado_do_amazonas-5.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4426/11-_dia_22_mocao_de_aplausos_portal_deamazonia.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3365/mocao_de_pesar_001_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3441/mocao_de_pesar_002_2022.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3442/mocao_de_pesar_003_2022.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3443/mocao_de_pesar_004_2022.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3517/mocao_de_pesar_005_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3518/mocao_de_pesar_006_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3541/mocao_de_pesar_007_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3565/mocao_de_pesar_008_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3622/mocao_de_pesar__n._009-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3623/mocao_de_pesar_n._010-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3847/mocao_de_pesar_n._011-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3848/mocao_de_pesar_n._012-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3909/mocao_de_pesar_n._013-2022_-_massilon_medeiros_.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3910/mocao_de_pesar_n._014-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3911/mocao_de_pesar_n._015-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3912/mocao_de_pesar_n._016-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3913/mocao_de_pesar_n._017-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3914/mocao_de_pesar_n._018-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3915/mocao_de_pesar_n._019-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3987/mocao_de_pesar_n._22-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4002/mocao_de_pesar_n._23-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4044/mocao_de_pesar_n._24-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4045/mocao_de_pesar_n._025-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4046/mocao_de_pesar_n._026-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4071/mocao_de_pesar_n._027-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4078/mocao_de_pesar_n._028-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4079/mocao_de_pesar_n._029-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4256/mocao_de_pesar_n._30-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3519/projeto_de_decreto_legislativo_001_2022_-mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4133/08-_dia_28_projeto_de_decreto_legislativo_005_-_comenda_de_merito_cultural_jair_mendes_a_prof_valter_menezes.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4319/projeto_de_decreto_legislativo_-_titulo_de_cidadao_parintinense.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4373/projeto_de_decreto_legislativo_007-2022_-_cmp.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4434/redacao_final_do_projeto_de_decreto_legislativo_no_008_-_2022_2.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3337/projeto_de_lei_016-2022.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3322/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3323/projeto_de_lei_002-2022.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3324/projeto_de_lei_003-2022.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3325/projeto_de_lei_004-2022.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3326/projeto_de_lei_005-2022.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3327/projeto_de_lei_006-2022.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3328/projeto_de_lei_007-2022.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3329/projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3330/projeto_de_lei_009-2022.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3331/projeto_de_lei_010-2022.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3332/projeto_de_lei_011-2022.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3333/projeto_de_lei_012-2022.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3334/projeto_de_lei_013-2022.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3335/projeto_de_lei_014-2022.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3336/projeto_de_lei_015-2022.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei_016-2022.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3339/projeto_de_lei_017-2022.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3340/projeto_de_lei_018-2022.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3341/projeto_de_lei_019_2022_-_revogacao_da_lei_municipal_n._780-2020-pgmp.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3388/projeto_de_lei_020_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3389/projeto_de_lei_021_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_022_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_023_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3444/projeto_de_lei_024_2022.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3479/projeto_de_lei_025_2022.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3624/projeto_de_lei_n._026-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei_n._027-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3626/projeto_de_lei_n._028-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3627/projeto_de_lei_n._029-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3628/projeto_de_lei_n._030-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3629/projeto_de_lei_n._031-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3630/projeto_de_lei_n._032-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3631/projeto_de_lei_n._033-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_n._034-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3633/projeto_de_lei_n._035-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_n._036-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3635/projeto_de_lei_n._037-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_n._038-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_n._039-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_n._040-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3639/projeto_de_lei_n._041-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4389/oficio_n._074-2022_-_pgmp_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4428/projeto_de_lei_n._050-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4429/projeto_de_lei_n._053-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3998/projeto_de_lei_n._055-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4091/projeto_de_lei_n._056-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4101/oficio_n._171-2022_pgmp.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4170/documentos_escaneados_1.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4169/projeto_de_lei_-_selo_amigo_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4271/projeto_de_lei_n._060-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4292/loa_2023_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4294/projeto_de_lei_-_professor.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4300/pl_protecao_e_bem_estar_animal.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4325/projeto_de_lei_-_semana_do_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4372/projeto_de_lei_n._065-2022.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4410/projeto_de_lei_-_bulling.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4412/projeto_de_lei_-_politica_de_prevencao_a_violencia_contra_os_educadores_publicos_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4433/projeto_de_lei_no_68_-_2022_1.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4026/projeto_de_resolucao_n._004-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4027/projeto_de_resolucao_n._005-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4028/projeto_de_resolucao_n._006-2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4055/projeto_de_resolucao_n._07-2022_-_mesa_diretora_da_camara.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4440/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4348/projeto_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3342/requerimento_001_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3343/requerimento_002_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3344/requerimento_003_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3345/requerimento_004_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3346/requerimento_005_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3347/requerimento_006_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3348/requerimento_007_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3349/requerimento_008_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3350/requerimento_009_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3351/requerimento_010_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3352/requerimento_011_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3353/requerimento_012_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3354/requerimento_013_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3355/requerimento_014_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3356/requerimento_015_2022-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3357/requerimento_016_2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3358/requerimento_017_2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3366/requerimento_018_2022-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3367/requerimento_019_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3368/requerimento_020_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3369/requerimento_021_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3370/requerimento_022_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3371/requerimento_023_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3372/requerimento_024_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3373/requerimento_025_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3374/requerimento_026_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3375/requerimento_027_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3376/requerimento_028_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3377/requerimento_029_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3378/requerimento_030_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3379/requerimento_031_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3380/requerimento_032_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3381/requerimento_033_2022-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3382/requerimento_034_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3383/requerimento_035_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3384/requerimento_036_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3385/requerimento_037_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3438/requerimento_038_2022.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_039_2022.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3480/requerimento_040_2022.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3481/requerimento_041_2022.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3482/requerimento_042_2022.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3509/requerimento_043_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3510/requerimento_044_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3511/requerimento_045_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_046_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_047_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_048_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_049-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3534/requerimento_051_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3535/requerimento_052_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3536/requerimento_053_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_054_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_055_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_056_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3558/requerimento_057_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_058_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_059_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_060_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_061_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3598/requerimento_n._062-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3620/requerimento_n._063-2022_-__marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3621/requerimento_n._064-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3675/requerimento_n._065-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3676/requerimento_n._066-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3677/requerimento_n._067-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3696/requerimento_n._068-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3697/requerimento_n._069-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3698/requerimento_n._070-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3699/requerimento_n._071-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3700/requerimento_n._072-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3717/requerimento_n._073-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3718/requerimento_n._074-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3719/requerimento_n._075-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3720/requerimento_n._076-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3740/requerimento_n._077-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3741/requerimento_n._078-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3765/requerimento_n._079-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3773/requerimento_n._080-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3774/requerimento_n._081-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3775/requerimento_n._082-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3808/requerimento_n._083-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3809/requerimento_n._084-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3822/requerimento_n._085-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3823/requerimento_n._086-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_n._087-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_n._088-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3868/requerimento_n._089-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3869/requerimento_n._090-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3871/requerimento_n._092-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3872/requerimento_n._093-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3873/requerimento_n._094-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3874/requerimento_n._095-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3893/requerimento_n._096-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3894/requerimento_n._097-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3895/requerimento_n._098-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3936/requerimento_n._099-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3946/requerimento_n._100-2022_-_massilon_medeiros_.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3947/requerimento_n._101-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3948/requerimento_n._102-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3949/requerimento_n._103-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3992/requerimento_n._104-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3993/requerimento_n._105-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3997/requerimento_n._106-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4000/requerimento_n._107-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4001/requerimento_n._108-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4005/requerimento_n._109-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4007/requerimento_n._110-2022-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4014/requerimento_n._111-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4024/requerimento_n._112-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4025/requerimento_n._113-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4043/requerimento_n._114-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4066/requerimento_n._115-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4067/requerimento_n._116-2022_-_massilon_cursino.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4068/requerimento_n._117-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4100/requerimento_118-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4132/requerimento_sempa_adubo.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4168/req._plano_de_enfrentamento_variola.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4161/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4181/req._alcides_seixas__uaicurapa_e_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4184/requerimento_ilha_das_guaribas.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4209/req._inuauguracao_escola_brasilia.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4235/requerimento_-_informacoes_da_indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4241/requerimento_-_semsa.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4242/requerimento_-_informacoes_acerca_do_imovel_vila_cristina..pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4255/req._falta_de_medicos_e_medicamentos_no_caburi.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4272/ausencia_de_medicos_mocambo.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4273/requerimento_cronograma_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4293/requerimento_-_informacoes_psicologo.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4308/requerimento_-_informacoes_micro_onibus.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4311/req._quantitativo_mamografias_por_mes.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4317/requerimento_de_informacoes_a_cerca_do_precatorio_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4347/requerimento_dnit.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4360/requerimento.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4377/requerimento_-_sessao_especial_caps.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4394/requerimento_estradas_vila_amazonia.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4408/requerimento1.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4417/req._vacinacao_criancas_6_meses_a__4_anos.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4422/requerimento_material_odontologico.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4427/requerimento_info_conc.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4430/assinado.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4290/veto_total_do_projeto_de_lei_n._041-2022-cmp.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4545/veto_total_ao_projeto_de_lei_n._058-2022-cmp_balanco_da_rede.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4546/veto_total_ao_projeto_de_lei_n._022-2022-cmp_feriado_municipal.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3387/mocao_de_repudio_001_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4145/mocao_de_repudio_-_dnit_-_porto_de_parintins.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4291/veto_parcial_do_projeto_de_lei_n._050-2022-cmp.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4441/mensagem-de-veto-ao-pl-nao-061-2022-cmp-loa-2023-corrigido_1.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4544/veto_parcial_ao_projeto_de_lei_n._055-2022-cmp.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3976/mocao_de_apoio_e_solidariedade_n._001-2022_-_massilon_medeiros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3359/indicacao_001_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3360/indicacao_002_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3361/indicacao_003_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3362/indicacao_004_2022-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3363/indicacao_005_2022-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3364/indicacao_006_2022-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_007_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_008_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_009_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3393/indicacao_010_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3394/indicacao_011_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3395/indicacao_012_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3396/indicacao_013_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3397/indicacao_014_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3398/indicacao_015_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3399/indicacao_016_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3400/indicacao_017_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3401/indicacao_018_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3402/indicacao_019_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3403/indicacao_020_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3404/indicacao_021_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_022_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_023_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3407/indicacao_024_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_025_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3409/indicacao_026_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3410/indicacao_027_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_028_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3412/indicacao_029_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3413/indicacao_030_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3414/indicacao_031_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3415/indicacao_032_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3456/indicacao_033_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3457/indicacao_034_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3458/indicacao_035_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3416/indicacao_036_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3417/indicacao_037_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3421/indicacao_038_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3422/indicacao_039_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3423/indicacao_040_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3424/indicacao_041_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3425/indicacao_042_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3426/indicacao_043_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3427/indicacao_044_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3428/indicacao_045_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3429/indicacao_046_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3430/indicacao_047_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3431/indicacao_048_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3432/indicacao_049_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3433/indicacao_050_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3434/indicacao_051_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3435/indicacao_052_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3436/indicacao_053_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3437/indicacao_054_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3445/indicacao_055_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3446/indicacao_056_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3447/indicacao_057_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3448/indicacao_058_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3449/indicacao_059_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3450/indicacao_060_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3451/indicacao_061_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3452/indicacao_062_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3453/indicacao_063_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3454/indicacao_064_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3455/indicacao_065_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3459/indicacao_066_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3460/indicacao_067_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3461/indicacao_068_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3462/indicacao_069_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3463/indicacao_070_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3464/indicacao_071_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3465/indicacao_072_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3466/indicacao_073_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3467/indicacao_074_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3468/indicacao_075_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3469/indicacao_076_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3470/indicacao_077_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3471/indicacao_078_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3472/indicacao_079_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3473/indicacao_080_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3474/indicacao_081_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3475/indicacao_082_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3476/indicacao_083_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3477/indicacao_084_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3478/indicacao_085_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3483/indicacao_086_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3484/indicacao_087_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_088_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_089_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_090_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_091_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_092_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_093_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3491/indicacao_094_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3492/indicacao_095_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3493/indicacao_096_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3494/indicacao_097_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3495/indicacao_098_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3496/indicacao_099_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3497/indicacao_100_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3498/indicacao_101_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3499/indicacao_102_2022_-_baba_tupunamba.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3500/indicacao_103_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3501/indicacao_104_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3502/indicacao_105_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3503/indicacao_106_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3504/indicacao_107_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3505/indicacao_108_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3506/indicacao_109_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3507/indicacao_110_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3508/indicacao_111_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3520/indicacao_112_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3521/indicacao_113_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3522/indicacao_114_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3523/indicacao_115_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3524/indicacao_116_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3525/indicacao_117_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3526/indicacao_118_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3527/indicacao_119_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3528/indicacao_120_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3529/indicacao_121_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3530/indicacao_122_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3531/indicacao_123_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3532/indicacao_124_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3533/indicacao_125_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3542/indicacao_126_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3543/indicacao_127_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3544/indicacao_128_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3545/indicacao_129_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3546/indicacao_130_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3547/indicacao_131_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3548/indicacao_132_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3549/indicacao_133_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3550/indicacao_134_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3551/indicacao_135_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3552/indicacao_136_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3553/indicacao_137_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3554/indicacao_138_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3555/indicacao_139_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3556/indicacao_140_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3557/indicacao_141-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3566/indicacao_142_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3567/indicacao_143_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3568/indicacao_144_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3569/indicacao_145_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3570/indicacao_146_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3571/indicacao_147_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3572/indicacao_148_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3573/indicacao_149_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3574/indicacao_150_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3575/indicacao_151_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3576/indicacao_152_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3577/indicacao_153_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3578/indicacao_154_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3579/indicacao_155_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3580/indicacao_156_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3581/indicacao_157_2022_-_baba_tupinamba_-_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3582/indicacao_158_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3583/indicacao_159_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3584/indicacao_160_2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3585/indicacao_161_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3586/indicacao_162_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3587/indicacao_163_2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3588/indicacao_164_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3589/indicacao_165_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3592/indicacao_n._166-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3593/indicacao_n._167-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3594/indicacao_n._168-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3595/indicacao_n._169-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3596/indicacao_n._170-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3597/indicacao_n._171-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3599/indicacao_n._172-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3600/indicacao_n._173-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3601/indicacao_n._174-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3602/indicacao_n._175-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3603/indicacao_n._176-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3604/indicacao_n._177-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3605/indicacao_n._178-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3606/indicacao_n._179-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3607/indicacao_n._180-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3608/indicacao_n._181-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3609/indicacao_n._182-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3610/indicacao_n._183-2022_-__marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3611/indicacao_n._184-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3612/indicacao_n._185-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3613/indicacao_n._186-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3614/indicacao_n._187-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3615/indicacao_n._188-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3616/indicacao_n._189-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3617/indicacao_n._190-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3618/indicacao_n._191-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3619/indicacao_n._192-2022_-_massilon_medeiros_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3640/indicacao_n._193-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3641/indicacao_n._194-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3642/indicacao_n._195-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3643/indicacao_n._196-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3644/indicacao_n._197-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3645/indicacao_n._198-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3646/indicacao_n._199-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3647/indicacao_n._200-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3648/indicacao_n._201-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3649/indicacao_n._202-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3650/indicacao_n._203-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3651/indicacao_n._204-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3652/indicacao_n._205-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3653/indicacao_n._206-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3654/indicacao_n._207-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3655/indicacao_n._208-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3656/indicacao_n._209-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3657/indicacao_n._210-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3658/indicacao_n._211-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3659/indicacao_n._212-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3660/indicacao_n._213-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3661/indicacao_n._214-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3662/indicacao_n._215-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3663/indicacao_n._216-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3664/indicacao_n._217-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3665/indicacao_n._218-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3666/indicacao_n._219-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3667/indicacao_n._220-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3668/indicacao_n._221-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_n._222-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_n._223-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3671/indicacao_n._224-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3672/indicacao_n._225-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3673/indicacao_n._226-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3674/indicacao_n._227-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3678/indicacao_n._228-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3679/indicacao_n._229-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3680/indicacao_n._230-2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3681/indicacao_n._231-2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3682/indicacao_n._232-2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3683/indicacao_n._233-2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3684/indicacao_n._234-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3685/indicacao_n._235-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3686/indicacao_n._236-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3687/indicacao_n._237-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3688/indicacao_n._238-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3689/indicacao_n._239-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3690/indicacao_n._240-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3691/indicacao_n._241-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3692/indicacao_n._242-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3693/indicacao_n._243-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3694/indicacao_n._244-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3695/indicacao_n._245-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3701/indicacao_n._246-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3702/indicacao_n._247-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3703/indicacao_n._248-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3704/indicacao_n._249-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3705/indicacao_n._250-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3706/indicacao_n._251-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3707/indicacao_n._252-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3708/indicacao_n._253-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3709/indicacao_n._254-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3710/indicacao_n._255-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3711/indicacao_n._256-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3712/indicacao_n._257-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3713/indicacao_n._258-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3714/indicacao_n._259-2022-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3715/indicacao_n._260-2022-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3716/indicacao_n._261-2022-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3721/indicacao_n._262-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3722/indicacao_n._263-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3723/indicacao_n._264-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3724/indicacao_n._265-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3725/indicacao_n._266-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3726/indicacao_n._267-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3727/indicacao_n._268-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3728/indicacao_n._269-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3729/indicacao_n._270-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3730/indicacao_n._271-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3731/indicacao_n._272-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3732/indicacao_n._273-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3733/indicacao_n._274-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3734/indicacao_n._275-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3735/indicacao_n._276-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3736/indicacao_n._277-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3737/indicacao_n._278-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3738/indicacao_n._279-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3739/indicacao_n._280-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3742/indicacao_n._281-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3743/indicacao_n._282-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_n._283-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3745/indicacao_n._284-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3746/indicacao_n._285-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3747/indicacao_n._286-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_n._287-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_n._288-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3750/indicacao_n._289-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3751/indicacao_n._290-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3752/indicacao_n._291-2022_-_alexa_garcia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3753/indicacao_n._292-2022_-_alexa_garcia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3754/indicacao_n._293-2022_-_alexa_garcia.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3755/indicacao_n._294-2022_-_alexa_garcia.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3756/indicacao_n._295-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3757/indicacao_n._296-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3758/indicacao_n._297-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3759/indicacao_n._298-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3760/indicacao_n._299-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3761/indicacao_n._300-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3762/indicacao_n._301-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3763/indicacao_n._302-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3764/indicacao_n._303-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3766/indicacao_n._304-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_n._305-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_n._306-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_n._307-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_n._308-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_n._309-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_n._310-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_n._311-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_n._312-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_n._313-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_n._314-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_n._315-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_n._316-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_n._317-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_n._318-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_n._319-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_n._320-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3786/indicacao_n._321-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_n._322-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_n._323-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_n._324-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_n._325-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_n._326-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_n._327-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_n._328-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3794/indicacao_n._329-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3795/indicacao_n._330-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3796/indicacao_n._331-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3797/indicacao_n._332-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3798/indicacao_n._333-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3799/indicacao_n._334-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3800/indicacao_n._335-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3801/indicacao_n._336-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3802/indicacao_n._337-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3803/indicacao_n._338-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3804/indicacao_n._339-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3805/indicacao_n._340-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3806/indicacao_n._341-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3810/indicacao_n._343-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3811/indicacao_n._344-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3812/indicacao_n._345-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3813/indicacao_n._346-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3814/indicacao_n._347-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3815/indicacao_n._348-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3816/indicacao_n._349-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_n._350-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_n._351-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_n._352-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_n._353-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_n._354-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_n._355-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_n._356-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2021/3826/indicacao_n._357-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_n._358-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_n._359-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_n._360-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_n._361-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_n._362-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3834/indicacao_n._363-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3835/indicacao_n._364-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3836/indicacao_n._365-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3837/indicacao_n._366-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3838/indicacao_n._367-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3839/indicacao_n._368-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3840/indicacao_n._369-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3841/indicacao_n._370-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3842/indicacao_n._371-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3843/indicacao_n._372-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3844/indicacao_n._373-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3849/indicacao_n._374-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3850/indicacao_n._375-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_n._376-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_n._377-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_n._378-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3854/indicacao_n._379-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_n._380-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_n._381-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_n._382-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_n._383-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_n._384-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_n._385-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3862/indicacao_n._386-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3863/indicacao_n._387-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3864/indicacao_n._388-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3865/indicacao_n._389-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3866/indicacao_n._390-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3867/indicacao_n._391-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_n._392-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_n._393-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3877/indicacao_n._394-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_n._395-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_n._396-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_n._397-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_n._398-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3882/indicacao_n._399-2022_-_baba_tupinamba_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3883/indicacao_n._400-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3884/indicacao_n._401-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_n._402-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_n._403-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_n._404-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_n._405-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3889/indicacao_n._406-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3890/indicacao_n._407-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3891/indicacao_n._408-2022-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3892/indicacao_n._409-2022-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3916/indicacao_n._410-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_n._411-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_n._412-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_n._413-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_n._414-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_n._415-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_n._416-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3923/indicacao_n._417-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3924/indicacao_n._418-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3926/indicacao_n._420-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3927/indicacao_n._421-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3928/indicacao_n._422-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3929/indicacao_n._423-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3930/indicacao_n._424-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3931/indicacao_n._425-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3932/indicacao_n._426-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3933/indicacao_n._427-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3934/indicacao_n._428-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3935/indicacao_n._429-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3937/indicacao_n._430-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3938/indicacao_n._431-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3939/indicacao_n._432-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3940/indicacao_n._433-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3941/indicacao_n._434-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3942/indicacao_n._435-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3943/indicacao_n._436-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3944/indicacao_n._437-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_n._438-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_n._439-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_n._440-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_n._441-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_n._442-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_n._443-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3956/indicacao_n._444-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3957/indicacao_n._445-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3958/indicacao_n._446-2022_-_baba_tupunamba.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3959/indicacao_n._447-2022_-_baba_tupunamba.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3960/indicacao_n._448-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3961/indicacao_n._449-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3962/indicacao_n._450-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3963/indicacao_n._451-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3964/indicacao_n._452-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3965/indicacao_n._453-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3966/indicacao_n._454-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3967/indicacao_n._455-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3968/indicacao_n._456-2022_-_brena_dianna_3.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3969/indicacao_n._457-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3970/indicacao_n._458-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3971/indicacao_n._459-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3972/indicacao_n._460-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3973/indicacao_n._461-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3974/indicacao_n._462-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3975/indicacao_n._463-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3980/indicacao_n._464-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3981/indicacao_n._465-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3982/indicacao_n._466-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3983/indicacao_n._467-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3984/indicacao_n._468-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3985/indicacao_n._469-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3986/indicacao_n._470-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3988/indicacao_n._471-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3989/indicacao_n._472-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3991/indicacao_n._473-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3995/indicacao_n._474-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3996/indicacao_n._475-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3999/indicacao_n._476-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4003/indicacao_n._477-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4004/indicacao_n._478-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4008/indicacao_n._479-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4009/indicacao_n._480-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4010/indicacao_n._481-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4015/indicacao_n._483-2022_-_telo_pinto_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_n._484-2022-_marcia_baranda_.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_n._485-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_n._486-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_n._487-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_n._488-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_n._489-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_n._490-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_n._491-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_n._492-2022-_alex_garcia_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_n._493-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_n._494-022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_n._495-022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4033/indicacao_n._496-022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4034/indicacao_n._497-2022-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4035/indicacao_n._498-2022-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4036/indicacao_n._499-2022-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4037/indicacao_n._500-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_n._501-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_n._502-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_n._504-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_n._505-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_n._506-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_n._507-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_n.508-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_n.509-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_n._510-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_n._511-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_n._512-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_n._513-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_n._514-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_n._515-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_n._516-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4063/indicacao_n._517-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4064/indicacao_n._518-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_n._519-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4072/indicacao_n._521-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4073/indicacao_n._522-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4074/indicacao_n._523-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4075/indicacao_n._524_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_n._525_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4077/indicacao_n._526_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_n._527-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_n._528-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_n._529-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_n._530-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_n._531-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_n._532-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_n._533-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_n._534-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_n._535-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_n._536-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_n._537-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4092/indicacao_n._538-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4093/indicacao_n._539-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4094/indicacao_n._540-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4095/mozart.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_a_semed_-_sao_jose_-.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4096/indic._teste_rapido_tuberculose.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4097/indic._contratacao_de_seguranca_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_n._545-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4103/indicacao_no__546.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4104/indicacao_no_548.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4102/indicacao_no_549.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4115/indicacao_n._550-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4116/indicacao_n._551-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4117/indicacao_n._552-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4118/indicacao_n._553-2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4129/indicacao_no554.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4130/indicacao_no555.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4119/indicacao_n._556-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4120/indicacao_n._558-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4121/indicacao_n._558-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4124/indicacao_n._559-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4125/indicacao_n._560-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4126/indicacao_n._561-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4122/indicacao_a_semed_-_sao_pancracio_564.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4123/indicacao_a_seduc_-_nossa_senhora_das_lagrimas_563.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4131/toledo_pizza_saae_tracja.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4134/08-_dia_01__indicacao_568-_ramal_para_nucleo_do_barro.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4158/estado_do_amazonas_3.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4167/indic._570_acoes_educativas_variolas_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4143/indicacao_sedema_-_praia.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4138/rua_6_-_572.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4142/573_efetivo_policial.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4137/emtt_-_574.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4148/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4149/indicacao_577.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4147/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4152/estado_do_amazonas.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4135/indicacao_para_o_saae_-_cajual_rio_uaicurapa.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4150/indicacao_para__a_semosp-terra_preta_mamuru_581.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4140/582-indicacao_--_energia_--_comunidade_simeao_-_agosto_-_2022_1.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4139/583--indicacao__-_iluminacao_-_comunidade_sao_tome-_agosto_--_22.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4141/584-indicacao_-_santo_antonio_do_araua_-_agosto_-_22_2.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4151/indicacao_para_prefeitura_psicologos..pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4153/indicacao_luzes_piloto.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4154/indicacao_setor_terras_cert.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4159/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4160/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4156/coronel_barreto_batista_594.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4157/ruas_uaicurapa_e_alcides_seixas_-_595.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4155/indicacao_-_espaco_recriacao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4163/indicacao_para_troca_de_luminarias_no_bairro_da_uniao.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4164/598-indicacao__-recapeamento_estrada-_agosto_--_22.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4165/599-indicacao_lixeiras_publicas_22.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4171/indicacao_n._600-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4172/44-_n.s_gracas_-eja.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4173/45-_n.s_gracas_-_veiculo_triciclo_cargo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4174/46-_n.s_gracas_-__abertura_na_estrada_..pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4175/indicacao_-_prefeitura_-_ponte_parana_do_meio.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4176/ind._semaforo_nacoes_unidas_e_senador_alvaro_maia.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4177/ind._melhorias_escola_e_ar_condicionados_sao_sebastiao_do_jara.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4178/ind._ampliacao_da_ubs_cassiano_carmo_no_maranhao.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4179/ind._retorno_da_ambulancha_paraa_com._sao_joao_batista_do_jacu.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4180/ind._luminarias_e_melhorias_na_estrutura_do_castelo_dagua_sao_sebastiao_do_jara.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4182/limpeza_brasilia.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4183/luminarias_de_led.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4185/limpeza_rua_parintitim_bairro_lady_laura.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4186/indicacao_-_prefeitura_-_comunidade_varre_vento.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4188/indicacao_n._614-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4189/43-2022_contracao_medico_caburi.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4190/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4191/indicacao____002.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4192/indicacao_____003.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4193/indicacao_da_reforma_da_escola_municipal_do_manain.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4194/indicacao_-_nova_esperanca__comunidade_santa_terezinha_do_badajos.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4195/indicacao_para_ponte_no_parananema.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4196/ind._pintura_e_conserto_de_ar_condicionados_nossa_senhora_da_saude.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4197/ind._nova_escola_sagrado_coracao_no_rio_tracaja.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4198/ind._rua_panama_pascoal_allagio.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4199/ind._aquisicao_de_luminarias_e_conclusao_da_instalacao_de_encanamento_nossa_senhora_da_saude.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4201/rua_5_uniao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4202/rua_coronel_jose_henrique_-_francesa.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4203/rua_washington_teixeira_-_francesa.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4204/indicacao-__questionario_m-chat.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4205/indicacao-__acompanhante_especializado_-_tea.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4206/indicacao_-_prefeitura_-_curso_de_capintaria_naval.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4207/indicacao_ubs_bom_socorro_ze_acu.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4208/ind._rocadeira_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4210/ind._melhorias_casa_do_professor_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4211/ind._poco_artesiano_ocupacao_independencia.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4212/ind._tampa_caixa_dagua_sao_sebastiao_da_brasilia.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4213/ind._curso_de_criacao_de_aves.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4214/ind._instalacao_de_luminarias_sao_joao_batista_do_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4215/ind._poco_artesiano_quebrinha.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4216/indicacao_santa_fe.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4217/indicacao_ramal_macurany.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4218/indicacao_ramal_nair_.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4219/indicacao_19.09_ruas_ngoncalvez_maia_9_e_10.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4220/indicacao_19.09_limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4221/indicacao__rua_6_itauna_ii_19.09_2.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4222/estado_do_amazonas-4.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4223/estado_do_amazonas-4_1.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4224/33._escola_no_bairro_da_uniao.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao-_realizar_reforma_da_ubs_mae_palmira..pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4227/ind._ambulancha_menino_deus.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4228/ind._poste_de_luz_para_agostinho_cunha.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4229/ind._troca_de_luminarias_rua_15.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4230/indicacao_bueiros_20.09.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4231/34._motocar_simeao_gov_estado.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4232/indicacao_-_gerador_vila_santana_20.09.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4233/indicacao_cruzamento_alberto_mendes_.juruty_20.09.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4234/ind._construcao_de_porto_para_embarque_e_desembarque_de_pacientes_no_jofre_cohen.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4236/indicacao_-_prefeitura_-_comunidade_nazare_-_telhado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4237/indicacao_-_saae_-_painel_da_bomba_de_agua.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4238/2_indicacao_limpeza_rua_12_it_2.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4239/indicacao_gleb.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4240/indicacaopaa.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4243/indicacao_sto_andre_do_uaicurapa.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4244/indicacao_saae_26.09.22.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4245/indic._conserto_bomba_dagua_santo_antonio_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4246/indic._melhorias_porto_sao_tome.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4247/indic._nova_escola_sagrado_coracao_do_buiucu.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4248/indic._recuperacao_escada_no_sao_pedro_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4249/indic._melhorias_na_estrada_do_santo_antonio_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4250/indic._motocar_sao_pedro_do_mocambo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4252/indicacao_n._671-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4253/ciclofaixa.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4254/indicacao_-_ramal_dos_reis11.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4258/merendeira_para_a_comunidade_irmaos_coragem.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4259/indicacao_emtt_-_organizar_o_transito.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4260/indicacao_-_prefeitura_-_saracura_-_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4261/indicacao_-_prefeitura_-__casa_do_professor_-_saracura.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4262/indicacao_26.09_fametro.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4263/indicacao__26.09__emtt_-bumbar.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4264/indicacao__26.09_nova_conquista.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4265/indicacao_-_iluminacao_brasilia_27.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4266/indicacao__27.09_teixeirao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4267/indicacao_-_semosp.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4268/indicacao_ampliacao_agua_novo_oriente1_-_copia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4269/indicacao_caburi_energia.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4270/indicacao_-_rua_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4274/ampliacao_da_neurologia_infantil.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4275/indicacao_a_seduc_-_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4276/indicacao_rua_oneldes.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4277/indicacao_rua_ayrton_sena-paulo_correa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4278/indicacao_alameda.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4279/indicacao_04._10_bueiro_paraiba.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4280/indicacao_cruzamento_04.10.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4281/indicacao_04.10_ramais.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4282/parques_infantis_sustentaveis.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4283/criacao_abrigo_para_animais.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4284/indicacao_n._697-2022_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4285/indicacao_-_iluminacao_-comunidade_do_ze_acu.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4287/indicacao_ponte_santa_rita_do_boto.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4295/indicacao_porto_provisorio_10.10.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4296/indicacao_rampa_do_mercado_10.10.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4297/indicacao_cruzamento_ponte_amazonino_10.10.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4298/indicacao_andiroba.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4299/indicacao_detran_10.10.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4301/indicacao_n._353-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4302/indicacao_n._706-2022_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4303/indicacao_para_o_saae_-_castelo_dagua__elshaday.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4304/indicacao_a_semed_-_gerador_de_ar_para_o_marajo.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4305/indicacao_-__processos_licitatorios_e_contratos.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4306/estado_do_amazonas__seinfra.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4307/indicacao_-_saae_e_semosp_-_expansao_da_rede_de_agua_-_maximo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4309/indicacao_rua_antonio_cabreira.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4310/indicacao_construcao_de_banheiro_11.10.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4312/ind.buraco_joao_melo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4313/indic._melhorias_rua_capitao_pedro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4314/implementacao_de_lixeira_publica_na_praca_dos_bois.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4315/ind_mateus.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4316/indicacao_mateus.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4320/indicacao_crasss.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4321/indicacao_carteira_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4322/indicacao_saae.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4323/indicacao__brasilia.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4324/indicacao_flutuante_hjc.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4326/indicacao_centro_diabetico.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4327/indicacao_-_praca_da_liberdade_-_praca_pet.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4328/ind._transporte_eleitores_segundo_turno.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4329/certidoes_de_obito_nascimento_e_casamento.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4330/treinamento_aos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4331/indicacao_para_prefeitura_escadaria_1.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4332/indicacao_para_prefeitura_msd_4.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4333/indicacao_para_amazonas_energia.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4334/indicacao_escadaria_18.10.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4335/indicacao_correios_18.10.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4336/indicacao_pavimentacao_xangai.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4337/indicacao_-_bairro_pascoal_alaggio.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4338/10-_dia_18_indicacao________-_gerador_de_energia_para_comunidade__sagrada_familia_ilha_das_guaribas.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4339/10-_dia_18_indicacao_________-_pedido_a_defesa_civil_que_visite_areas_desbarrancadas.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4340/implantacao_de_nutricionista_ou_rec._em_nutricao.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4341/revitalizacao_do_parquinho_do_cei_mirinopoles.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4342/indicacao_aninga_-_copia.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4343/estudos_nos_pocos_de_abastecimento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4344/indicacao_para_prefeitura_msd_-_monte_horebe.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4345/indicacao_jofre_cohen.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4346/indicacao_rua_larga_lixo.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4349/indicacao_n._745-2022_cmp.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4350/indic._servico_de_formacao_professores_educacao_fisica_municipal.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4351/indicacao_acao_ubs_fluvial.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4352/centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4353/indicacao_escadaria_24.10.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4354/indicacao_tenda_da_academia_ao_ar_livre_24.10.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4355/indicacao_tea_24.10.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4356/indicacao_-_manain_saae.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4358/indicacao_semed_manain.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4359/indicacao_sagrado_coracao_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4361/indicacao_escola_luiz_gonzaga_santo_antonio_tracaja.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4362/indicacao_posto_de_saude_santo_antonio_tracaja.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4363/ampliacao_das_fichas_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4364/projeto_saude_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4365/indicacao._sempa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4366/indicacao_rede_hidraulica_sagrado_coracao_de_jesus_tracaja.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4367/indic._rua_manicore.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4368/ind._academias_ao_ar_livre_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4369/indicacao_para__a_semosp_-_odovaldo_novo_ifam.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4370/indicacao_quadro_escolar.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4371/indicacao_aparelhos_academia_ao_ar_livre_31.10.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4374/estado_do_amazonas.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4375/estado_do_amazonas_1.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4376/indicacao_brena.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4378/indicacao._servico_de_limpeza_igarape_caburi.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4379/indicacao_semasth.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4380/indicacao_setor_de_terras.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4381/curso_de_libras_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4382/melhorias_rua_guajarina_prestes.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4383/semaforo_fausto_bulcao.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4384/indicacao_-_02_acaizal.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4385/indicacao_-_3_pascoaal.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4386/indicacao_05_miritiii.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4387/indicacao_emtt_-_faixa_-_paraiba.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4388/35._medico_vascular.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4390/indicacao_para_o_saae_-_castelo_dagua_para_o_jardim_do_senhor.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4393/2_indicacao_maranhao.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4395/indicacao_plinio_valerio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4396/indicacao_omar_aziz.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4397/indicacao_-_jurua.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4398/indicacao_-_iluminacao_-comunidade_do_nossa_senhora_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4399/indicacao_-_ramal_do_bore.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4400/indicacao_-_castelo_dagua_do_ze_miri.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4401/indicacao_rua_ayrton.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4402/ind._campanha__censo_2022.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4403/fiscalizacao_sedema_distrito_mocambo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4404/camscanner_11-08-2022_09.13.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4406/camscanner_11-08-2022_09.12_1.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4407/camscanner_11-08-2022_09.11_1_1.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4409/indicacao_-_policiamento_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4411/indicacao_-_ame.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4413/11-_d22_indicacao_-_esc_alv_pedro_reis_ferreira.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4414/11-_d22_indicacao_-_esc_alv_panauaru.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4415/11-_d22_indicacao_-_esc_alv_nossa_sra_das_gracas_-_limao_de_cima.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4416/indicacao_omar_aziz.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4418/indicacao_-_prefeitura_-_coordenador_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4420/2_indicacao_esquina_entre_a_rua_fausto_bulcao_e_itacoatiara_bairro_nazare..pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4421/indicacao_podadas_arvores.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4423/indicacao_reparos_mercado.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4431/ecopontos__guga_pdf-assinado.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4432/emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4435/indicacao-doacao_de_excedentes_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4436/indicacao-gari_comunitario..pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4437/ramal_do_bore.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4438/indicacao-selo_empresa_amiga_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4439/jurua.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3386/mocao_de_aplausos_001_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3418/mocao_de_aplausos_002_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3440/mocao_de_aplausos_003_2022.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3516/mocao_de_aplausos_004_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3540/mocao_de_aplausos_005_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3562/mocao_de_aplausos_006_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3563/mocao_de_aplausos_007_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3564/mocao_de_aplausos_008_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3590/mocao_de_aplausos_009_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3845/mocao_de_aplausos_n._010-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3846/mocao_de_aplausos_n._011-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3896/mocao_de_aplausos_n._012-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3897/mocao_de_aplausos_n._013-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3898/mocao_de_aplausos_n._014-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3899/mocao_de_aplausos_n._15-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3900/mocao_de_aplausos_n._16-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3901/mocao_de_aplausos_n._17-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3903/mocao_de_aplausos_n._019-2022_-_massilon_medeiros_.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3904/mocao_de_aplausos_n._020-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3905/mocao_de_aplausos_n._021-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3906/mocao_de_apalusos_n._022-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3907/mocao_de_apalusos_n._023-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3908/mocao_de_aplausos_n._024-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3950/mocao_de_aplausos_025-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3990/mocao_e_apalusos_n._33-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3994/mocao_de_apalusos_n._34-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4006/mocao_de_aplausos_n._035-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4049/mocao_de_apalusos_n._36-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4070/mocao_de_apalusos_n._037-2022_-_massilon_cursino.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4144/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4136/mocao_de_aplausos_-_quebrando_o_silencio_-_agosto_-_22_1.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4146/moc_de_apaluso_40.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4162/08-_dia_30_mocao_de_aplausos_41-22_-_42_anos_escola_municipal_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4166/42-mocao_de_aplausos_2022_-_boi_mini_garantido_-_22.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4187/mocao_de_aplausos_n._43-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4200/mocao_de_aplausos__adria_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4225/06._marcos_apolo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4251/moccao_sapl.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4257/mocao_enf.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4286/mocao_de_aplausos_-_rennisson_ifam.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4318/moc_de_apaluso_policiais.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4357/mocao_de_aplausos_.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4392/02-_dia_20_mocao_de_aplausos_para_a_igreja_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4419/modelo_mocao_de_aplausos_-_portal_am_em_pauta.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4424/estado_do_amazonas-4.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4425/estado_do_amazonas-5.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4426/11-_dia_22_mocao_de_aplausos_portal_deamazonia.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3365/mocao_de_pesar_001_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3441/mocao_de_pesar_002_2022.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3442/mocao_de_pesar_003_2022.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3443/mocao_de_pesar_004_2022.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3517/mocao_de_pesar_005_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3518/mocao_de_pesar_006_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3541/mocao_de_pesar_007_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3565/mocao_de_pesar_008_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3622/mocao_de_pesar__n._009-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3623/mocao_de_pesar_n._010-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3847/mocao_de_pesar_n._011-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3848/mocao_de_pesar_n._012-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3909/mocao_de_pesar_n._013-2022_-_massilon_medeiros_.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3910/mocao_de_pesar_n._014-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3911/mocao_de_pesar_n._015-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3912/mocao_de_pesar_n._016-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3913/mocao_de_pesar_n._017-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3914/mocao_de_pesar_n._018-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3915/mocao_de_pesar_n._019-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3987/mocao_de_pesar_n._22-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4002/mocao_de_pesar_n._23-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4044/mocao_de_pesar_n._24-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4045/mocao_de_pesar_n._025-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4046/mocao_de_pesar_n._026-2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4071/mocao_de_pesar_n._027-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4078/mocao_de_pesar_n._028-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4079/mocao_de_pesar_n._029-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4256/mocao_de_pesar_n._30-2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3519/projeto_de_decreto_legislativo_001_2022_-mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4133/08-_dia_28_projeto_de_decreto_legislativo_005_-_comenda_de_merito_cultural_jair_mendes_a_prof_valter_menezes.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4319/projeto_de_decreto_legislativo_-_titulo_de_cidadao_parintinense.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4373/projeto_de_decreto_legislativo_007-2022_-_cmp.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4434/redacao_final_do_projeto_de_decreto_legislativo_no_008_-_2022_2.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3337/projeto_de_lei_016-2022.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3322/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3323/projeto_de_lei_002-2022.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3324/projeto_de_lei_003-2022.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3325/projeto_de_lei_004-2022.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3326/projeto_de_lei_005-2022.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3327/projeto_de_lei_006-2022.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3328/projeto_de_lei_007-2022.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3329/projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3330/projeto_de_lei_009-2022.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3331/projeto_de_lei_010-2022.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3332/projeto_de_lei_011-2022.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3333/projeto_de_lei_012-2022.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3334/projeto_de_lei_013-2022.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3335/projeto_de_lei_014-2022.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3336/projeto_de_lei_015-2022.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3338/projeto_de_lei_016-2022.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3339/projeto_de_lei_017-2022.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3340/projeto_de_lei_018-2022.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3341/projeto_de_lei_019_2022_-_revogacao_da_lei_municipal_n._780-2020-pgmp.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3388/projeto_de_lei_020_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3389/projeto_de_lei_021_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3419/projeto_de_lei_022_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3420/projeto_de_lei_023_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3444/projeto_de_lei_024_2022.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3479/projeto_de_lei_025_2022.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3624/projeto_de_lei_n._026-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei_n._027-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3626/projeto_de_lei_n._028-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3627/projeto_de_lei_n._029-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3628/projeto_de_lei_n._030-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3629/projeto_de_lei_n._031-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3630/projeto_de_lei_n._032-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3631/projeto_de_lei_n._033-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3632/projeto_de_lei_n._034-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3633/projeto_de_lei_n._035-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3634/projeto_de_lei_n._036-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3635/projeto_de_lei_n._037-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3636/projeto_de_lei_n._038-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3637/projeto_de_lei_n._039-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3638/projeto_de_lei_n._040-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3639/projeto_de_lei_n._041-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4389/oficio_n._074-2022_-_pgmp_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4428/projeto_de_lei_n._050-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4429/projeto_de_lei_n._053-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3998/projeto_de_lei_n._055-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4091/projeto_de_lei_n._056-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4101/oficio_n._171-2022_pgmp.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4170/documentos_escaneados_1.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4169/projeto_de_lei_-_selo_amigo_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4271/projeto_de_lei_n._060-2022_-_pgmp.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4292/loa_2023_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4294/projeto_de_lei_-_professor.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4300/pl_protecao_e_bem_estar_animal.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4325/projeto_de_lei_-_semana_do_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4372/projeto_de_lei_n._065-2022.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4410/projeto_de_lei_-_bulling.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4412/projeto_de_lei_-_politica_de_prevencao_a_violencia_contra_os_educadores_publicos_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4433/projeto_de_lei_no_68_-_2022_1.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4026/projeto_de_resolucao_n._004-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4027/projeto_de_resolucao_n._005-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4028/projeto_de_resolucao_n._006-2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4055/projeto_de_resolucao_n._07-2022_-_mesa_diretora_da_camara.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4440/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4348/projeto_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3342/requerimento_001_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3343/requerimento_002_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3344/requerimento_003_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3345/requerimento_004_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3346/requerimento_005_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3347/requerimento_006_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3348/requerimento_007_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3349/requerimento_008_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3350/requerimento_009_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3351/requerimento_010_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3352/requerimento_011_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3353/requerimento_012_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3354/requerimento_013_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3355/requerimento_014_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3356/requerimento_015_2022-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3357/requerimento_016_2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3358/requerimento_017_2022-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3366/requerimento_018_2022-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3367/requerimento_019_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3368/requerimento_020_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3369/requerimento_021_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3370/requerimento_022_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3371/requerimento_023_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3372/requerimento_024_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3373/requerimento_025_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3374/requerimento_026_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3375/requerimento_027_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3376/requerimento_028_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3377/requerimento_029_2022_-_telo_pinto.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3378/requerimento_030_2022_-_afonso_caburi.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3379/requerimento_031_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3380/requerimento_032_2022_-_cabo_linhares.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3381/requerimento_033_2022-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3382/requerimento_034_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3383/requerimento_035_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3384/requerimento_036_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3385/requerimento_037_2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3438/requerimento_038_2022.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_039_2022.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3480/requerimento_040_2022.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3481/requerimento_041_2022.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3482/requerimento_042_2022.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3509/requerimento_043_2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3510/requerimento_044_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3511/requerimento_045_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_046_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_047_2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_048_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_049-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3534/requerimento_051_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3535/requerimento_052_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3536/requerimento_053_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3537/requerimento_054_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_055_2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_056_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3558/requerimento_057_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_058_2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_059_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_060_2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3591/requerimento_061_2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3598/requerimento_n._062-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3620/requerimento_n._063-2022_-__marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3621/requerimento_n._064-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3675/requerimento_n._065-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3676/requerimento_n._066-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3677/requerimento_n._067-2022_-_flavio_farias.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3696/requerimento_n._068-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3697/requerimento_n._069-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3698/requerimento_n._070-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3699/requerimento_n._071-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3700/requerimento_n._072-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3717/requerimento_n._073-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3718/requerimento_n._074-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3719/requerimento_n._075-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3720/requerimento_n._076-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3740/requerimento_n._077-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3741/requerimento_n._078-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3765/requerimento_n._079-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3773/requerimento_n._080-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3774/requerimento_n._081-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3775/requerimento_n._082-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3808/requerimento_n._083-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3809/requerimento_n._084-2022_-_fernando_menezes.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3822/requerimento_n._085-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3823/requerimento_n._086-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_n._087-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_n._088-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3868/requerimento_n._089-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3869/requerimento_n._090-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3871/requerimento_n._092-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3872/requerimento_n._093-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3873/requerimento_n._094-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3874/requerimento_n._095-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3893/requerimento_n._096-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3894/requerimento_n._097-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3895/requerimento_n._098-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3936/requerimento_n._099-2022_-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3946/requerimento_n._100-2022_-_massilon_medeiros_.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3947/requerimento_n._101-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3948/requerimento_n._102-2022_-_mateus_assayag.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3949/requerimento_n._103-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3992/requerimento_n._104-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3993/requerimento_n._105-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3997/requerimento_n._106-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4000/requerimento_n._107-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4001/requerimento_n._108-2022_-_marcia_baranda.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4005/requerimento_n._109-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4007/requerimento_n._110-2022-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4014/requerimento_n._111-2022_-_massilon_medeiros.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4024/requerimento_n._112-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4025/requerimento_n._113-2022_-_baba_tupinamba.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4043/requerimento_n._114-2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4066/requerimento_n._115-2022_-_naldo_lima.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4067/requerimento_n._116-2022_-_massilon_cursino.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4068/requerimento_n._117-2022_-_brena_dianna.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4100/requerimento_118-2022-_vanessa_goncalves.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4132/requerimento_sempa_adubo.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4168/req._plano_de_enfrentamento_variola.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4161/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4181/req._alcides_seixas__uaicurapa_e_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4184/requerimento_ilha_das_guaribas.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4209/req._inuauguracao_escola_brasilia.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4235/requerimento_-_informacoes_da_indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4241/requerimento_-_semsa.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4242/requerimento_-_informacoes_acerca_do_imovel_vila_cristina..pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4255/req._falta_de_medicos_e_medicamentos_no_caburi.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4272/ausencia_de_medicos_mocambo.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4273/requerimento_cronograma_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4293/requerimento_-_informacoes_psicologo.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4308/requerimento_-_informacoes_micro_onibus.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4311/req._quantitativo_mamografias_por_mes.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4317/requerimento_de_informacoes_a_cerca_do_precatorio_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4347/requerimento_dnit.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4360/requerimento.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4377/requerimento_-_sessao_especial_caps.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4394/requerimento_estradas_vila_amazonia.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4408/requerimento1.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4417/req._vacinacao_criancas_6_meses_a__4_anos.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4422/requerimento_material_odontologico.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4427/requerimento_info_conc.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4430/assinado.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4290/veto_total_do_projeto_de_lei_n._041-2022-cmp.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4545/veto_total_ao_projeto_de_lei_n._058-2022-cmp_balanco_da_rede.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4546/veto_total_ao_projeto_de_lei_n._022-2022-cmp_feriado_municipal.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3387/mocao_de_repudio_001_2022_-_alex_garcia.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4145/mocao_de_repudio_-_dnit_-_porto_de_parintins.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4291/veto_parcial_do_projeto_de_lei_n._050-2022-cmp.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4441/mensagem-de-veto-ao-pl-nao-061-2022-cmp-loa-2023-corrigido_1.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/4544/veto_parcial_ao_projeto_de_lei_n._055-2022-cmp.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parintins.am.leg.br/media/sapl/public/materialegislativa/2022/3976/mocao_de_apoio_e_solidariedade_n._001-2022_-_massilon_medeiros.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="180.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>